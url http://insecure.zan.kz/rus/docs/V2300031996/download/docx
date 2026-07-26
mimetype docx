--- v1 (2025-11-30)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e14aa51" w14:textId="e14aa51">
+    <w:p w14:paraId="4c4d810" w14:textId="4c4d810">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2507,2404 +2507,2498 @@
         <w:t>
       3) обеспечение достоверной информацией население и заинтересованных лиц о количестве, состоянии зеленых насаждений и окружающей среды в населенном пункте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализ состояния зеленых насаждений на территории населенного пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создание единой информационной базы для эффективного управления зелеными насаждениями в местах общего пользования, в том числе установление соответствия количества зеленых насаждений действующим строительным и санитарным нормам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) регламентирование работ по содержанию озелененных территорий, капитальному ремонту и реконструкции их;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...15 lines deleted...]
-      6) регламентирование работ по содержанию озелененных территорий, капитальному ремонту и реконструкции их;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) определение собственников озелененных территорий и установления ответственных юридических и физических лиц за их сохранность и состояние;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
-[...15 lines deleted...]
-      7) определение собственников озелененных территорий и установления ответственных юридических и физических лиц за их сохранность и состояние;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организация рационального использования озелененных территорий города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
-[...15 lines deleted...]
-      8) организация рационального использования озелененных территорий города;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработка проектов озеленения, планов мероприятий по уходу рекомендации по содержанию, уходу и пользованию зелеными насаждениями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...15 lines deleted...]
-      9) разработка проектов озеленения, планов мероприятий по уходу рекомендации по содержанию, уходу и пользованию зелеными насаждениями.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Дендрологический план разрабатывается уполномоченным органом в пределах границ населенного пункта, с привлечением организаций оказывающие услуги дендрологических обследований, имеющих в своем составе экологов и (или) дендрологов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...15 lines deleted...]
-      20. Дендрологический план разрабатывается уполномоченным органом в пределах границ населенного пункта, с привлечением организаций оказывающие услуги дендрологических обследований, имеющих в своем составе экологов и (или) дендрологов.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Дендрологический план состоит из двух частей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-      21. Дендрологический план состоит из двух частей.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первая часть – состоящая из картографического изображения, на котором каждому зеленому насаждению присваивается порядковый номер и сопровождается пересчетной ведомостью. На картографическом изображении кроме зеленых насаждений отображаются открытые участки газонов, площадок, дорожек, водоемов, с учетом зоны застройки и мест общего пользования включая улицы, дороги (проезжую часть).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      Первая часть – состоящая из картографического изображения, на котором каждому зеленому насаждению присваивается порядковый номер и сопровождается пересчетной ведомостью. На картографическом изображении кроме зеленых насаждений отображаются открытые участки газонов, площадок, дорожек, водоемов, с учетом зоны застройки и мест общего пользования включая улицы, дороги (проезжую часть).</w:t>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вторая часть - описательная, в которой указываются идентификационные характеристики озеленяемого объекта, идентификационные характеристики дендрологического плана, количественный и видовой состав произрастающих зеленых насаждений, описывается рельеф местности, состав почв, на которых произрастают зеленые насаждения с указанием отметок:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-      Вторая часть - описательная, в которой указываются идентификационные характеристики озеленяемого объекта, идентификационные характеристики дендрологического плана, количественный и видовой состав произрастающих зеленых насаждений, описывается рельеф местности, состав почв, на которых произрастают зеленые насаждения с указанием отметок:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для вырубки (больные, высохшие);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...15 lines deleted...]
-      для вырубки (больные, высохшие);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под пересадку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
-[...15 lines deleted...]
-      под пересадку;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не затронутые.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...15 lines deleted...]
-      не затронутые.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Масштаб дендрологического плана 1:10000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
-[...15 lines deleted...]
-      22. Масштаб дендрологического плана 1:10000.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Дендрологический план составляется и хранится на электронных и бумажных носителях и публикуются на официальных интернет-ресурсах уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
-[...15 lines deleted...]
-      23. Дендрологический план составляется и хранится на электронных и бумажных носителях и публикуются на официальных интернет-ресурсах уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Дендрологический план составляется один раз в пять лет и в последующем корректируется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
-[...15 lines deleted...]
-      24. Дендрологический план составляется один раз в пять лет и в последующем корректируется уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. По истечении пяти лет, в связи с климатическими особенностями, формированием планировочной структуры и архитектурного облика населенного пункта или его части составляется и утверждается новый дендрологический план.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
-[...15 lines deleted...]
-      25. По истечении пяти лет, в связи с климатическими особенностями, формированием планировочной структуры и архитектурного облика населенного пункта или его части составляется и утверждается новый дендрологический план.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В малых городах (с численностью населения до 50 тысяч жителей) при отсутствии изменений, допускается переутверждение имеющегося дендрологического плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
-[...15 lines deleted...]
-      26. В малых городах (с численностью населения до 50 тысяч жителей) при отсутствии изменений, допускается переутверждение имеющегося дендрологического плана.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Меры по созданию, содержанию и защите зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Создания, содержание и защита зеленых насаждений делятся на следующие комплексы взаимосвязанных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z225" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z225" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) посадка деревьев, кустарников, многолетних цветов и живой изгороди (с заменой грунта при необходимости) с трехгодичным уходом за ними; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z226" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z226" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) устройство однолетних цветников и газонов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z227" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вырубка, пересадка деревьев;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z227" w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z228" w:id="103"/>
+    <w:bookmarkStart w:name="z228" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) компенсационная посадка деревьев с трехгодичным уходом за ними; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z229" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содержание зеленых насаждений (уход и обслуживание зеленых насаждений);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z229" w:id="104"/>
-[...15 lines deleted...]
-      5) содержание зеленых насаждений (уход и обслуживание зеленых насаждений);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мониторинг, инвентаризация зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1. Содержание зеленых насаждений (уход и обслуживание зеленых насаждений), включает следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство приствольных лунок и их рыхление, и прополка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z232" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      побелка штамба деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z233" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z234" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покос травы, прополка сорняков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z235" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимнее укрытие зеленных насаждений (деревья, кустарники, многолетние цветы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z236" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полив зеленых насаждений на протяжении всего вегетационного периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z237" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кронирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z238" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z239" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      омолаживающая обрезка производимое исходя из биологических особенностей древесно-кустарниковой растительности с сохранением скелетных и полускелетных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z240" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарная обрезка аварийных, сухостойных деревьев и кустарников, выкорчевка пней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z241" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение удобрений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z242" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с вредителями и болезнями зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z243" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачистка и пломбировка дупел, обработка мест спилов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Типовые правила дополнены пунктом 27-1 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 03.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="105"/>
-[...275 lines deleted...]
-      зачистка и пломбировка дупел, обработка мест спилов.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Содержание и защита зеленых насаждений осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z120" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на землях общего пользования - уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z121" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в парках и скверах возлагается на собственников или на уполномоченное собственником лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z122" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на территории промышленных предприятий и других объектах собственности, а также на отведенной и закрепленной территории – возлагается на собственников или пользователей этих объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z123" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на территориях, отведенных под строительно-монтажные работы – возлагается на заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z124" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мероприятия по омолаживанию деревьев и прореживанию густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Пересадка зеленых насаждений осуществляется в течение года с комом земли с соблюдением необходимых мер по их сохранению, защите и интенсивного ухода. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку проводят в период с наступления осени до ранней весны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При проведении работ, строительные организации выполняют следующие мероприятия, обеспечивающие сохранность расположенных на земельном участке, отведенном под застройку или производство строительных работ, зеленых насаждений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливают ограждение стройплощадок с учетом того, чтобы деревья и кустарники оставались за их пределами. Вокруг каждого дерева или группы деревьев, оставляемого на стройплощадке, сооружают индивидуальную защиту, обеспечивающую сохранение ствола и кроны дерева от повреждения. С целью сохранения древесно-кустарниковой растительности допускается частичная обрезка низких и широких крон, обвязка стволов, связывание кроны кустарников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не допускается использование сохраняемых деревьев в качестве столбов для прикрепления оград, светильников и прочих предметов и нанесение повреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z129" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускается обнажения корней деревьев и засыпания приствольных кругов землей, строительными материалами и мусором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z130" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при реконструкции и строительстве дорог, тротуаров и других сооружений в районе существующих зеленых насаждений не допускается изменения вертикальных отметок против существующих. В тех случаях, когда засыпка или обнажение корневой системы неизбежны, в проектах и сметах предусматривают соответствующие устройства для сохранения нормальных условий роста деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z131" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не допускается стоянка машин на газонах, складирование строительного материала, слив горюче-смазочных материалов, нечистот;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подъездные пути и места для установки подъемных кранов располагают вне зеленых насаждений и не нарушают установленные ограждения деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z133" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) работы подкопом в зоне корневой системы деревьев и кустарников производят ниже расположения основных скелетных корней, не повреждая корневой системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z134" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сохраняют верхний растительный грунт на всех участках нового строительства, производят снятие его и буртование по краям строительной площадки. Забуртованный растительный грунт используется при озеленении территорий и (или) передается организации по озеленению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z135" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При проведении работ по асфальтированию, мощению, покрытию тротуаров и проездов плиткой оставляют вокруг дерева приствольный круг диаметром не менее 1,2 метра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z136" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. План работ уполномоченного органа по озеленению территорий населенного пункта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z137" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Озеленение, посадка зеленых насаждений на территориях общего пользования может производиться за счет средств разных уровней бюджета, а также за счет иных источников финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z138" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Для проведения озеленительных работ на территориях общего пользования уполномоченный орган подготавливает дефектный акт на один из видов и/или одновременно видов нижеследующих работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z139" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение объема по вырубке предполагаемого сухостоя с указанием адреса (месторасположения), вида зеленого насаждения, его характеристик (диаметр ствола, высота, состояние и другое);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z140" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение объема, планируемого на конкретном участке посадки новых зеленых насаждений (вид и наименование зеленого насаждения, сроки посадки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z141" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение плана участка, где будут расположены компенсационные зеленые насаждения с определением вида и его характеристик, сроков посадки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z142" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение объема выкорчовки пней с указанием месторасположения, объема (количества).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z143" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Уполномоченный орган составляет калькуляцию затрат для определения объема работ с целью реализации дефектного акта произвольной формы, с определением стоимости затрат на закуп зеленых насаждений, их транспортировку, затраты на удобрения, полив, подвоз грунта, механизацию и рабочую силу, а также на последующий уход для приживаемости вновь посаженного зеленого насаждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При производстве работ по кронированию зеленых насаждений и/или вырубке сухостоя затрагивающие инженерные сети (электроснабжение, освещение, водоснабжение, теплоснабжение) не менее чем за три рабочих дня производится согласование сроков выполнение работ с собственниками инженерных сетей и оповещается население, предприятия и организации посредством средств массовой информации, социальных сетей или мобильной связи о предполагаемых работах на участке с указанием времени и продолжительности работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z145" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок вырубки деревьев</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, если существующие зеленые насаждения составляют угрозу для других сооружений, включая здания жилой застройки, производится вырубка деревьев по разрешению уполномоченного органа в соответствии с Законом о разрешениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Вырубка деревьев осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечения условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обслуживания объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства и инженерных сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) благоустройства территории существующих объектов и приведения в эстетический вид, необходимости улучшения качественного и видового состава зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) санитарной вырубки деревьев, создающих угрозу безопасности здоровью и жизни людей, а также влекущих ущерб имуществу физическому и юридическому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) произрастаний деревьев и кустарников на землях общего пользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z154" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Вырубка деревьев производится по разрешению уполномоченного органа в соответствии с разрешительными процедурами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Типовые правила дополнены пунктом 27-1 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 03.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 116</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 – в редакции приказа Министра экологии и природных ресурсов РК от 18.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="119"/>
-[...711 lines deleted...]
-      39. Вырубка деревьев производится по разрешению уполномоченного органа в соответствии с разрешительными процедурами.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях, прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:p>
-[...77 lines deleted...]
-      40. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях, прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z157" w:id="156"/>
-[...15 lines deleted...]
-      41. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z158" w:id="157"/>
-[...15 lines deleted...]
-      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z159" w:id="158"/>
-[...15 lines deleted...]
-      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z160" w:id="159"/>
-[...15 lines deleted...]
-      42. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Санитарная обрезка деревьев на землях общего пользования производится организациями по озеленению, обслуживающими данный земельный участок по письменному согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z161" w:id="160"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="161"/>
+    <w:bookmarkStart w:name="z162" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Вырубка деревьев осуществляется по разрешению уполномоченного органа в соответствии с Законом о разрешениях, с предварительным выездом специалиста уполномоченного органа на место вырубки для точного определения количественного, породного состава, состояния и месторасположения деревьев в соответствии с реестром зеленых насаждений и заполнением им акта обследования зеленых насаждений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z163" w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z163" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. При получении разрешения на вырубку деревьев, физическими и юридическими лицами предоставляется гарантийное письмо о компенсационной посадке взамен вырубленных деревьев, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z164" w:id="163"/>
-[...15 lines deleted...]
-      46. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок посадки, пересадки и компенсационной посадки деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z165" w:id="164"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Порядок посадки, пересадки и компенсационной посадки деревьев</w:t>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z166" w:id="165"/>
-[...15 lines deleted...]
-      47. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z167" w:id="166"/>
-[...15 lines deleted...]
-      Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z168" w:id="167"/>
-[...15 lines deleted...]
-      48. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z169" w:id="168"/>
-[...15 lines deleted...]
-      за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      травянистыми растениями – в течение вегетационного сезона одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z170" w:id="169"/>
-[...15 lines deleted...]
-      травянистыми растениями – в течение вегетационного сезона одного года.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. В случае гибели компенсационной посадки до истечения срока ухода, указанного в пункте 48 настоящих Правил, физические и (или) юридические лица проводят повторную посадку зеленых насаждений и уход за ними.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z171" w:id="170"/>
-[...15 lines deleted...]
-      49. В случае гибели компенсационной посадки до истечения срока ухода, указанного в пункте 48 настоящих Правил, физические и (или) юридические лица проводят повторную посадку зеленых насаждений и уход за ними.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z172" w:id="171"/>
-[...15 lines deleted...]
-      50. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z173" w:id="172"/>
-[...15 lines deleted...]
-      51. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z174" w:id="173"/>
-[...15 lines deleted...]
-      52. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В случае если пересадка привела к гибели деревьев, устанавливается десятикратный размер компенсации, в соответствии с требованиями пункта 59 настоящих Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z175" w:id="174"/>
-[...15 lines deleted...]
-      53. В случае если пересадка привела к гибели деревьев, устанавливается десятикратный размер компенсации, в соответствии с требованиями пункта 59 настоящих Типовых правил.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z176" w:id="175"/>
-[...15 lines deleted...]
-      54. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z177" w:id="176"/>
-[...15 lines deleted...]
-      55. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z178" w:id="177"/>
-[...15 lines deleted...]
-      56. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z179" w:id="178"/>
-[...15 lines deleted...]
-      При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Компенсационные посадки осуществляются в следующих размерах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z180" w:id="179"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="180"/>
+    <w:bookmarkStart w:name="z181" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при вырубке зеленых насаждений по разрешению местного исполнительного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", а также их гибели на территории, прилегающей к зданиям, сооружениям, находящимся в собственности или пользовании физических и (или) юридических лиц, – в десятикратном размере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z182" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели, – в пятидесятикратном размере.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z182" w:id="181"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="182"/>
+    <w:bookmarkStart w:name="z183" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> редких и находящихся под угрозой исчезновения видов растений и животных, утвержденного постановлением Правительства Республики Казахстан от 31 октября 2006 года № 1034, – в стократном размере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4923,412 +5017,412 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="183"/>
+    <w:bookmarkStart w:name="z184" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Размер вреда, причиненного растительному миру, предусмотренный Базовыми ставками для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра экологии и природных ресурсов Республики Казахстан от 23 февраля 2023 года № 61 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31997), исчисляется территориальным подразделениям ведомства уполномоченного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 59 - в редакции приказа Министра экологии и природных ресурсов РК от 18.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:p>
-[...77 lines deleted...]
-      60. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z186" w:id="185"/>
-[...15 lines deleted...]
-      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z187" w:id="186"/>
-[...15 lines deleted...]
-      61. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z188" w:id="187"/>
-[...15 lines deleted...]
-      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z189" w:id="188"/>
-[...15 lines deleted...]
-      62. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z190" w:id="189"/>
-[...15 lines deleted...]
-      63. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z191" w:id="190"/>
-[...15 lines deleted...]
-      64. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z192" w:id="191"/>
-[...15 lines deleted...]
-      65. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. В соответствии с гарантийным письмом физические и юридические лица в течение трех лет (период приживаемости саженца дерева) с момента компенсационной посадки проводят мероприятия по содержанию и защите саженцев, в соответствии с подпунктами 4), 5), 6), 7) и 8) пункта 27 настоящих Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z193" w:id="192"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="193"/>
+    <w:bookmarkStart w:name="z194" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. По истечении трех лет, физические и юридические лица, осуществившие компенсационную посадку, составляют совместно с уполномоченным органом акт приживаемости зеленых насаждений, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам, и передают на баланс местного исполнительного органа соответствующей административно-территориальной единицы для дальнейшего содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z195" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z195" w:id="194"/>
-[...15 lines deleted...]
-      68. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. В случае гибели высаженных саженцев при компенсационной посадке, лица, в интересах которых была произведена вырубка производят повторную посадку зеленых насаждений и обеспечивают дальнейшие мероприятия по содержанию и защите за ними в течение трех лет (период приживаемости саженца дерева), с момента проведения повторной посадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z196" w:id="195"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5472,157 +5566,157 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="196"/>
+    <w:bookmarkStart w:name="z199" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="196"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение площади объектов (участков) зеленых насаждений</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z200" w:id="197"/>
-[...9 lines deleted...]
-      Распределение площади объектов (участков) зеленых насаждений</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по категориям земель, типам растительности и функциональному назначению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Город/населенный пункт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственный владелец: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реестр зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:p>
-[...67 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5664,70 +5758,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="199"/>
+          <w:bookmarkStart w:name="z202" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п инвентарный/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № паспорта зеленого насаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7143,68 +7237,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="200"/>
+    <w:bookmarkStart w:name="z205" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт обследования зеленых насаждений "___" ___________ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра экологии и природных ресурсов РК от 05.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13200,477 +13294,477 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контакты ___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(электронный адрес, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="201"/>
+    <w:bookmarkStart w:name="z214" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Гарантийное письмо</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z215" w:id="201"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________ ___________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z215" w:id="202"/>
-[...9 lines deleted...]
-      _______________________________________________________________ ___________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование физического или юридического лица) гарантирует произвести</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компенсационную посадку деревьев в количестве ____штук,___________ породы в течение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шести месяцев с момента получения разрешения на  вырубку деревьев, взамен деревьев в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>количестве _______ штук, _________ породы, которые будут вырублены для</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (указывается причина)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________согласно акту обследования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>зеленых насаждений от "            " 20     года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z216" w:id="202"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае гибели высаженных саженцев, гарантирует произвести повторную посадку. В течение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование физического или юридического лица) гарантирует произвести</w:t>
-[...137 lines deleted...]
-      В случае гибели высаженных саженцев, гарантирует произвести повторную посадку. В течение</w:t>
+        <w:t>трех лет с момента компенсационной посадки, гарантирует, проводить мероприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по содержанию и защите саженцев, в соответствии с подпунктами 4), 5), 6), 7) и 8) пункта 27</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил содержания и защиты зеленых насаждений и по истечению трех лет передать их на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>баланс  местного исполнительного органа на основании акта приживаемости деревьев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование физического или юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осведомлено, что за нарушение правил содержания и защиты зеленых насаждений будет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нести ответственность в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 381-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан об административных правонарушениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "___" ____________  20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...202 lines deleted...]
-      Дата: "___" ____________  20__ года</w:t>
+      <w:bookmarkStart w:name="z218" w:id="204"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             ФИО и подпись руководителя (печать при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -13831,80 +13925,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="206"/>
+    <w:bookmarkStart w:name="z221" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приживаемости зеленых насаждений "___" _________ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Адрес посаженных зеленых насаждений: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15432,101 +15526,101 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z222" w:id="207"/>
+      <w:bookmarkStart w:name="z222" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель физического или юридического лица</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z223" w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -15549,55 +15643,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>