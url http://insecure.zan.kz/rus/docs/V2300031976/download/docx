--- v0 (2025-10-25)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3921182" w14:textId="3921182">
+    <w:p w14:paraId="c265358" w14:textId="c265358">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,430 +152,498 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>03.03.2023</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
+      В соответствии с подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> статьи 9, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 19 Закона Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 19 Закона Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила оказания государственной услуги "Применение процедуры внесудебного банкротства" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) форму заявления должника о применении процедуры внесудебного банкротства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) форму уведомления об отказе в применении процедуры внесудебного банкротства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) форму решения о завершении процедуры внесудебного банкротства и признании должника банкротом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящий приказ вводится в действие с 3 марта 2023 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -724,64 +792,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Жамаубаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -924,407 +992,472 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 февраля 2023 года № 218</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Применение процедуры внесудебного банкротства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра финансов РК от 29.08.2024 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 595</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="13"/>
+    <w:bookmarkStart w:name="z159" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Применение процедуры внесудебного банкротства" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) в реализацию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан" (далее – Закон) и определяют порядок оказания государственной услуги "Применение процедуры внесудебного банкротства" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается физическому лицу – гражданину Республики Казахстан (далее – услугополучатель, должник) с целью прекращения обязательств по договорам банковского займа и договорам о предоставлении микрокредита физических лиц перед банками второго уровня, филиалами банка-нерезидента Республики Казахстан, организациями, осуществляющими отдельные виды банковских операций, микрофинансовую деятельность (за исключением ломбардов), или коллекторскими агентствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К обязательствам, указанным в настоящем пункте, также относятся обязательства перед банками второго уровня, филиалами банка-нерезидента Республики Казахстан, организациями, осуществлявшими отдельные виды банковских операций, микрофинансовую деятельность, или коллекторскими агентствами, лишенными уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций лицензий на проведение всех банковских операций, осуществление микрофинансовой деятельности либо исключенными из реестров микрофинансовых организаций, коллекторских агентств, в том числе ликвидированными, находящимися на стадии ликвидации, а также иными организациями, которым принадлежат права требования по договорам банковского займа, договорам займа (кредита) и договорам о предоставлении микрокредита физических лиц (далее – кредиторы). </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z160" w:id="14"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра финансов РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 547</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="17"/>
+    <w:bookmarkStart w:name="z163" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Перечень основных требований к оказанию государственной услуги "Применение процедуры внесудебного банкротства" изложен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z164" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z164" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1339,1731 +1472,1747 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания Государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденными приказом исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z165" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в настоящие Правила услугодатель направляет в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Основаниями для подачи должником заявления о применении процедуры внесудебного банкротства по форме, согласно приложению 2 к настоящему приказу (далее – Заявление), в соответствии со статьей 5 Закона являются наличие обязательств, определенных пунктом 2 Правил, в размере, не превышающим 1600-кратный месячный расчетный показатель, установленный законом о республиканском бюджете и действующий на дату подачи Заявления, и соответствие в совокупности следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие на праве собственности имущества, включая имущество, находящееся в общей собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z266" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по обязательствам перед кредиторами, отсутствует погашение в течение 12 (двенадцати) последовательных месяцев на дату подачи такого Заявления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z165" w:id="19"/>
-[...15 lines deleted...]
-      При внесении изменений и (или) дополнений в настоящие Правила услугодатель направляет в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погашением считается платеж, в сумме превышающий однократный размер месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на дату платежа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z166" w:id="20"/>
+    <w:bookmarkStart w:name="z268" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок отсутствия погашения рассчитывается с даты последнего платежа по каждому договору банковского займа и (или) договору о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z269" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По договору банковского займа и (или) договору о предоставлении микрокредита, уступленным коллекторскому агентству по договору уступки права (требования), срок отсутствия погашения рассчитывается с даты последнего платежа до уступки права (требования) коллекторскому агентству, за исключением случаев, если коллекторским агентством не будет подтвержден иной срок отсутствия платежа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z270" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредитором и должником проведены процедуры по урегулированию и (или) взысканию неисполненных обязательств по договору банковского займа и (или) договору о предоставлении микрокредита в соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О микрофинансовой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z271" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меры по проведению урегулирования и (или) взыскания задолженности, указанные в части первой настоящего подпункта, необходимо провести в сроки, не превышающие 12 (двенадцати) месяцев с момента возникновения просроченной задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z272" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования настоящего подпункта не распространяются на обязательства, предусмотренные частью второй пункта 2 настоящих Правил, а также на договор банковского займа и (или) договор о предоставлении микрокредита, заключенные до 1 января 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z273" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) неприменение процедуры внесудебного или судебного банкротства в течение 7 (семи) лет на дату подачи Заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z274" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Независимо от условий, установленных подпунктом 2) настоящего пункта, услугополучатель подает Заявление, если он является получателем государственной адресной социальной помощи в течение 6 (шести) месяцев, предшествующих дате подачи Заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z275" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Основаниями для подачи заявления должника о применении процедуры внесудебного банкротства по форме, утвержденной </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="21"/>
+      Независимо от условий, установленных настоящим пунктом, услугополучатель подает Заявление, если срок неисполнения обязательств составляет свыше 5 (пяти) лет на дату подачи Заявления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z179" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прием Заявления и выдача результата оказания государственной услуги осуществляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z180" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) через Государственную корпорацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z181" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) посредством веб-портала "электронного правительства" www.egov.kz (далее – портал) и (или) специального мобильного приложения (далее – мобильное приложение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Услугополучатель для получения государственной услуги представляет Заявление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка Заявлений услугополучателя, в том числе проверка на соответствие условиям, предусмотренным пунктом 5 настоящих Правил, осуществляется автоматически в информационном сервисе "Tazalau", реализованный на регистраторской информационной системе "Qoldau.kz", путем сверки данных регистрирующих государственных органов, организаций и кредитных бюро.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z277" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) отсутствие на праве собственности имущества, включая имущество, находящееся в общей собственности; </w:t>
-[...282 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      Истребование от услугополучателей документов и сведений, имеющихся в информационных системах, не допускается. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра финансов РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 547</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="32"/>
-[...53 lines deleted...]
-      1) через Государственную корпорацию;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При предоставлении услугополучателем через Государственную корпорацию Заявления, работник Государственной корпорации выдает электронную расписку о приеме соответствующих документов от заявителя, в которой указывается перечень принятых документов, фамилия, имя и отчество (при его наличии), работника принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z181" w:id="35"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="40"/>
+    <w:bookmarkStart w:name="z186" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы, принятые Государственной корпорацией, направляются услугодателю через курьерскую связь, и (или) почтовую связь, и (или) посредством информационной системы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z187" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z187" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги через Государственную корпорацию, день приема Заявления и документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z188" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z188" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем через портал и (или) мобильное приложение Заявления, услугополучателю направляется статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z189" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z189" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При предоставлении услугополучателем через Государственную корпорацию несоответствующего Заявления, работник Государственной корпорации отказывает в приеме документов, и выдает расписку об отказе с указанием причины отказа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При соответствии услугополучателя обстоятельствам, предусмотренным пунктами 5 и 7 настоящих Правил, и наличии согласия супруга (супруги) (при его (ее) наличии) в течение 15 (пятнадцати) рабочих дней с момента подачи Заявления услугодателем размещаются сведения об услугополучателе на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок проведения услугодателем процедуры внесудебного банкротства должника, за исключением, определенного частью третьей настоящего пункта, составляет 6 (шесть) месяцев со дня размещения на портале сведений, указанных в части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z279" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении должника, совокупная задолженность которого не превышает 1 600-кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на дату подачи Заявления, и срок неисполнения обязательств которого превышает пять лет, процедура внесудебного банкротства проводится один месяц со дня размещения на портале сведений, указанных в части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z280" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z193" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z281" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК). Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z282" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам заслушивания размещаются сведения об услугополучателе на портале, либо предоставляется мотивированный отказ в оказании государственной услуги по форме согласно приложению 3 к настоящему приказу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z283" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при обращении на портал и (или) мобильное приложение и (или) Государственную корпорацию – в форме электронного документа, удостоверенного электронной цифровой подписью должностного лица услугодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z284" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при обращении в Государственную корпорацию – на бумажном носителе, подписанном должностным лицом услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z285" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Государственной корпорации выдача готовых документов услугополучателю осуществляется в соответствии с графиком работы Государственной корпорации при предъявлении документов, удостоверяющих личность, или электронного документа из сервиса цифровых документов (для идентификации) либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в котором указываются соответствующие полномочия представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z286" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с пунктом 5 статьи 16 Закона повторно Заявление услугополучатель подает после исключения оснований, явившихся причиной отказа в применении процедуры внесудебного банкротства, но не ранее чем через 3 (три) месяца после даты получения отказа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z194" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Процедура внесудебного банкротства в соответствии со статьей 18 Закона прекращается, если в течение срока проведения такой процедуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      По итогам заслушивания размещаются сведения об услугополучателе на портале, либо предоставляется мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу:</w:t>
+      1) услугополучатель через Государственную корпорацию, портал и (или) мобильное приложение подал услугодателю заявление о прекращении процедуры внесудебного банкротства по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z195" w:id="49"/>
-[...15 lines deleted...]
-      1) при обращении на портал и (или) мобильное приложение и (или) государственную корпорацию – в форме электронного документа, удостоверенного электронно-цифровой подписью (далее – ЭЦП) должностного лица услугодателя;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в собственность должника поступило имущество или изменилось его финансовое и (или) имущественное положение, позволяющее ему полностью или более чем на тридцать процентов исполнить свои обязательства перед кредиторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z196" w:id="50"/>
-[...15 lines deleted...]
-      2) при обращении в Государственную корпорацию – на бумажном носителе, подписанном должностным лицом услугодателя.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявлены факты сокрытия имущества или имущественных обязательств, сведений об имуществе, его размере, месте нахождения либо иной информации об имуществе, передачи имущества в иное владение, отчуждения или уничтожения имущества, а также сокрытия, уничтожения, фальсификации документов, отражающих сведения об имуществе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z197" w:id="51"/>
-[...15 lines deleted...]
-      В Государственной корпорации выдача готовых документов услугополучателю осуществляется в соответствии с графиком работы Государственной корпорации при предъявлении документов, удостоверяющих личность или электронного документа из сервиса цифровых документов (для идентификации) либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в котором указываются соответствующие полномочия представителя.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наступила смерть услугополучателя, вступило в законную силу решение суда о признании его безвестно отсутствующим или объявлении его умершим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z198" w:id="52"/>
+    <w:bookmarkStart w:name="z291" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявлены факты несоответствия должника на дату подачи Заявления по основаниям, указанным в статье 5 Закона, в том числе по заявлению кредитора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z292" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="53"/>
+      Требования подпунктов 2), 3) и 5) части первой настоящего пункта не относятся к должникам, применившим процедуру внесудебного банкротства на основании пункта 3 статьи 5 Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z293" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Процедура внесудебного банкротства в соответствии со </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      Повторно Заявление услугополучатель подает не ранее чем через 6 (шесть) месяцев после даты прекращения процедуры по основаниям, предусмотренным подпунктами 3) и 5) настоящего пункта. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z258" w:id="55"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра финансов РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 547</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="61"/>
+    <w:bookmarkStart w:name="z205" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Прекращение процедуры внесудебного банкротства осуществляется с соблюдением требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК услугодателем путем размещения на портале объявления о прекращении такой процедуры.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. При отсутствии оснований для прекращения процедуры внесудебного банкротства в соответствии со статьей 18 Закона по истечении сроков, установленных частями второй и третьей пункта 9 настоящих Правил, уполномоченным органом выносится решение о завершении процедуры внесудебного банкротства и признании должника банкротом по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу, и подлежит размещению на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги направляется услугодателем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z295" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в "личный кабинет" услугополучателя на портале и (или) на мобильном приложении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z296" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Государственную корпорацию через курьерскую, и (или) почтовую связь, и (или) посредством информационной системы, не позднее 1 (одного) рабочего дня, следующего за днем истечения срок а оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z297" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В Государственной корпорации выдача готовых документов услугополучателю осуществляется в соответствии с графиком работы Государственной корпорации при предъявлении документов, удостоверяющих личность, или электронного документа из сервиса цифровых документов (для идентификации) либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в котором указываются соответствующие полномочия представителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При не обращении услугополучателя за результатом государственной услуги в указанный срок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z212" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация обеспечивает хранение невостребованных в срок документов, в течение 1 (одного) месяца, после чего передает их услугодателю для дальнейшего хранения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z206" w:id="62"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона по истечении шести месяцев со дня размещения на веб-портале "электронного правительства" сведений о должнике уполномоченным органом выносится решение о завершении процедуры внесудебного банкротства и признании должника банкротом. Решение выносится по форме, утвержденной уполномоченным органом, и подлежит размещению на веб-портале "электронного правительства". </w:t>
+    <w:bookmarkStart w:name="z213" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугодатель обеспечивает хранение невостребованных в срок документов по месту приема до получения услугополучателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z207" w:id="63"/>
-[...15 lines deleted...]
-      Результат оказания государственной услуги направляется услугодателем:</w:t>
+    <w:bookmarkStart w:name="z214" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя в Государственную корпорацию за результатом государственной услуги по истечении 1 (одного) месяца, по запросу Государственной корпорации услугодатель в течение 1 (одного) рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z208" w:id="64"/>
-[...15 lines deleted...]
-      в "личный кабинет" услугополучателя на портале и (или) на "мобильном приложении;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При сбое информационной системы, содержащей необходимые сведения для оказания государственной услуги услугодатель с момента обнаружения технических сбоев незамедлительно уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки, с предоставлением информации по наименованию государственной услуги, номера и кода административного документа или уникального идентификационного номера заявления, номера и кода административного документа или уникального идентификационного номера разрешительного документа, индивидуального идентификационного номера заявителя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z209" w:id="65"/>
-[...15 lines deleted...]
-      в Государственную корпорацию через курьерскую, и (или) почтовую связь, и (или) посредством информационной системы, не позднее, 1 (одного) рабочего дня за днем истечения срока оказания государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, Государственной корпорации и (или) ее работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z210" w:id="66"/>
-[...15 lines deleted...]
-      В Государственной корпорации выдача готовых документов услугополучателю осуществляется в соответствии с графиком работы Государственной корпорации при предъявлении документов, удостоверяющих личность или электронного документа из сервиса цифровых документов (для идентификации) либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в котором указываются соответствующие полномочия представителя.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z211" w:id="67"/>
-[...15 lines deleted...]
-      13. При не обращении услугополучателя за результатом государственной услуги в указанный срок:</w:t>
+    <w:bookmarkStart w:name="z218" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалобы подаются услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z212" w:id="68"/>
-[...15 lines deleted...]
-      Государственная корпорация обеспечивает хранение невостребованных в срок документов, в течение 1 (одного) месяца, после чего передает их услугодателю для дальнейшего хранения;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z213" w:id="69"/>
-[...15 lines deleted...]
-      услугодатель обеспечивает хранение невостребованных в срок документов по месту приема до получения услугополучателем.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z214" w:id="70"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="77"/>
+    <w:bookmarkStart w:name="z221" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z222" w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z222" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z223" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z223" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных услугах, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3170,61 +3319,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внесудебного банкротства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра финансов РК от 30.09.2025 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 547</w:t>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3250,51 +3399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Проведение процедуры внесудебного банкротства"</w:t>
+Перечень основных требований к оказанию государственной услуги "Применение процедуры внесудебного банкротства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3461,83 +3610,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) на бумажном носителе;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) посредством веб-портала "электронного правительства" www.egov.kz (далее – портал) и (или) специального мобильного приложения (далее – мобильное приложение – в электронной форме.</w:t>
+              <w:t>
+2) посредством веб-портала "электронного правительства" www.egov.kz (далее – портал) и (или) специального мобильного приложения (далее – мобильное приложение) – в электронной форме.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3591,83 +3743,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) срок размещения услугодателем сведений об услугополучателе на портале либо мотивированного отказа в оказании государственной услуги составляет 15 (пятнадцать) рабочих дней;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) срок проведения услугодателем процедуры внесудебного банкротства составляет 6 (шесть) месяцев со дня размещения на портале сведений о должнике.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) срок проведения услугодателем процедуры внесудебного банкротства должника, за исключением, определенного подпунктом 3) настоящего пункта, составляет 6 (шесть) месяцев со дня размещения на портале сведений о должнике;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении должника, совокупная задолженность которого не превышает 1 600-кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на дату подачи заявления о применении процедуры внесудебного банкротства, и срок неисполнения обязательств которого превышает пять лет, процедура внесудебного банкротства проводится один месяц со дня размещения на портале сведений о должнике.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3736,51 +3919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/ бумажная</w:t>
+Электронная (частично автоматизированная)/бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3834,83 +4017,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) размещение услугодателем сведений об услугополучателе на портале либо мотивированный отказ в оказании государственной услуги;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) решение о завершении процедуры внесудебного банкротства либо прекращение процедуры внесудебного банкротства. </w:t>
+              <w:t xml:space="preserve">
+2) решение о завершении процедуры внесудебного банкротства либо прекращение процедуры внесудебного банкротства. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4077,288 +4263,226 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...42 lines deleted...]
-          </w:p>
+              <w:t>
+ 1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.30 до 18.00 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан (далее – Трудовой кодекс) и Закону Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках) с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) Государственная корпорация – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> о праздниках.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственная корпорация – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудовому кодексу и Закону о праздниках.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Прием осуществляется в порядке "электронной" очереди, без ускоренного обслуживания, возможно бронирование электронной очереди;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) портала и мобильного приложения – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> о праздниках, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) портала и мобильного приложения – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу и Закону о праздниках, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1) Государственной корпорации: www.gov4c.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) портала www.egov.kz.</w:t>
+              <w:t>
+2) портала www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4412,157 +4536,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В Государственную корпорацию:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заявление должника о применении процедуры внесудебного банкротства согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявление должника о применении процедуры внесудебного банкротства согласно приложению 2 к настоящему приказу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>На портале и (или) в мобильном приложении:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заявление должника о применении процедуры внесудебного банкротства согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявление должника о применении процедуры внесудебного банкротства согласно приложению 2 к настоящему приказу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя; о регистрации в качестве индивидуального предпринимателя; о наличии/отсутствии на праве собственности имущества, включая имущество, находящееся в общей собственности; об обязательствах перед кредиторами; о применении/неприменении процедуры внесудебного или судебного банкротства в течение семи лет на дату подачи заявления услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4616,103 +4753,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) отсутствие согласия услугополучателя и (или) супруга (супруги)(при его (ее) наличии), предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+2) отсутствие согласия услугополучателя и (или) супруга (супруги)(при его (ее) наличии), предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4766,142 +4886,168 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...22 lines deleted...]
-          </w:p>
+              <w:t>
+ Услугополучателям, имеющим в установленном Кодексом Республики Казахстан "О здоровье народа и системе здравоохранения" полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777 (при оказании услуги через Государственную корпорацию). Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия электронной цифровой подписи (далее – ЭЦП).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Услугополучатель получает информацию о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" на портале Единого контакт-центра.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для использования цифрового документа проходят авторизацию в мобильном приложении с использованием электронной цифровой подписью или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
+              <w:t>
+Для использования цифрового документа проходят авторизацию в мобильном приложении с использованием ЭЦП или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4993,2696 +5139,2377 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Применение процедуры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внесудебного банкротства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о прекращении процедуры внесудебного банкротства</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z298" w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...76 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z299" w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> индивидуальный идентификационный номер (ИИН), телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z300" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим заявлением прошу прекратить процедуру внесудебного банкротства,</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...135 lines deleted...]
-        <w:t>оказания государственной услуги "Применение процедуры внесудебного банкротства".</w:t>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инициированную по моему заявлению №______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _____________________20____года, по причине:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Отказа по собственному желанию от проведения процедуры внесудебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z302" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Поступления в мою собственность имущества или изменения моего финансового и (или) имущественного положения, позволяющего мне полностью или более чем на 30 (тридцать) процентов исполнить свои обязательства перед кредиторами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z303" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z304" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подпись, дата/ данные электронной цифровой подписи (далее – ЭЦП),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         дата и время удостоверения ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместителя Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 28 февраля 2023 года № 218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Форма - в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>должника о применении процедуры внесудебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z306" w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (далее – ФИО) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z307" w:id="88"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный номер (далее – ИИН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z308" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (адрес по месту жительства/место прописки – область, район (город), населенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             пункт (село и так далее), улица (проспект, переулок), дом, квартира)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z309" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН супруга(и): ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z310" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я подтверждаю о том, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z311" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соответствую условиям подачи заявления о признании гражданина банкротом во внесудебном порядке, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан", а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z312" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мои обязательства не превышают 1600-кратный размер месячного расчетного показателя, установленный законом о республиканском бюджете и действующий на дату подачи заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z313" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на праве собственности отсутствует имущество, включая имущество, находящееся в общей собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z314" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствует погашение в течение двенадцати последовательных месяцев на дату подачи заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z315" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведены процедуры по урегулированию и (или) взысканию неисполненных обязательств по договору банковского займа и (или) договору о предоставлении микрокредита в соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О микрофинансовой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z316" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z317" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) я являюсь получателем государственной адресной социальной помощи в течение последних шести месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z318" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) срок неисполнения обязательств составляет свыше 5 (пяти) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z319" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я уведомлен о том, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z320" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      со дня размещения на портале "электронного правительства" сведений наступают следующие последствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z321" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) считаются истекшими сроки долговых обязательств перед кредиторами, указанными в подпункте 11) статьи 1 Закона, сведения о которых отражены в базе данных кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z322" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрещается требовать исполнения обязательств кредиторами, указанными в подпункте 11) статьи 1 Закона, сведения о которых отражены в базе данных кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z323" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращается начисление неустойки (пени, штрафов) и вознаграждения по всем видам задолженности перед кредиторами, указанными в подпункте 11) статьи 1 Закона, сведения о которых отражены в базе данных кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z324" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрещается принимать на себя новые денежные или имущественные обязательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z325" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) считается предоставленным мое согласие на получение уполномоченным органом информации об имуществе, включая общее совместное имущество, от государственных органов и иных органов, и организаций за период до трех лет, предшествующих применению процедуры внесудебного банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z326" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не допускаются взыскание денег с банковских счетов в счет удовлетворения требований кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z327" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) приостанавливается исполнение решения судов о взыскании долга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z328" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) я уведомлен о том, что в отношении меня будет проводиться мониторинг финансового состояния в течение 3 (трех) лет до применения процедуры внесудебного банкротства и в ходе процедуры внесудебного банкротства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z329" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я знаю о последствиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z330" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение 5 (пяти) лет не выдается займ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z331" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в отношении меня будет проводится мониторинг финансового состояния в течение 3 (трех) лет после признания меня банкротом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z332" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я несу ответственность в соответствии с законодательными актами Республики Казахстан за достоверность и полноту сведений, предоставленных в настоящем заявлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z333" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на уведомление о принятом решении по моему заявлению путем sms-оповещения на номер телефона, указанный в Базе мобильных граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z334" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z335" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на направление супругу (супруге) sms-оповещения на номер телефона, указанный в Базе мобильных граждан для получения согласия супруга (супруги) на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, которые требуются для оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z336" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку, в том числе и на передачу третьим лицам моих персональных данных и сведений, составляющих охраняемую законом тайну в рамках оказания государственной услуги "Применение процедуры внесудебного банкротства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z337" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок согласия на сбор, обработку персональных данных действует в период оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z338" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщаем об отсутствии трансграничной передачи персональных данных, а также об отсутствии распространения персональных данных в общедоступных источниках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z339" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень собираемых данных: ФИО, ИИН, банковские реквизиты, электронная почта, номер телефона, сведения об имуществе, включая общее совместное имущество по которому право и (или) сделка подлежат государственной или иной регистрации в компетентном органе, в том числе в иностранном государстве в соответствии с законодательством иностранного государства, деньги на банковских счетах, в том числе в иностранных банках, находящихся за пределами Республики Казахстан, наличные деньги, доля в жилом здании по договору о долевом участии в жилищном строительстве, доля участия в уставном капитале юридического лица, в том числе созданного за пределами Республики Казахстан, ценные бумаги, производные финансовые инструменты (за исключением производных финансовых инструментов, исполнение которых происходит путем приобретения или реализации базового актива), инвестиционное золото, объекты интеллектуальной собственности, авторского права, задолженность других лиц перед должником (дебиторская задолженность) при наличии договора или иного документа, являющегося основанием возникновения обязательства или требования, нотариально засвидетельствованного (удостоверенного), животные при наличии ветеринарного паспорта или иного документа, подтверждающего право собственности, драгоценные камни и драгоценные металлы, ювелирные изделия, изготовленные из них, и другие предметы, содержащие драгоценные камни и драгоценные металлы, а также произведения искусства и антиквариат, меховые.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z340" w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (ФИО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z341" w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись, дата/данные электронной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       цифровой подписи (далее – ЭЦП),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       дата и время удостоверения ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z342" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________________</w:t>
-[...18 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата подачи заявления</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...451 lines deleted...]
-            <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="4724400" cy="457200"/>
+                  <wp:extent cx="3098800" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4724400" cy="457200"/>
+                            <a:ext cx="3098800" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...87 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z345" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН супруга(и):</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>код органа государственных</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+доходов по месту жительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="4724400" cy="457200"/>
+                  <wp:extent cx="1828800" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4724400" cy="457200"/>
+                            <a:ext cx="1828800" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="82"/>
-[...1145 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z349" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, прилагаемых к заявлению (при необходимости):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z350" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z351" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО, подпись должностного лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z352" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принявшего заявление, дата/данные ЭЦП,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z353" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дата приема заявления</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата приема заявления</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3035300" cy="431800"/>
+                  <wp:extent cx="3098800" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8"/>
+                          <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3035300" cy="431800"/>
+                            <a:ext cx="3098800" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z356" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-входящий номер документа</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>входящий номер документа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3086100" cy="444500"/>
+                  <wp:extent cx="3098800" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3086100" cy="444500"/>
+                            <a:ext cx="3098800" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="112"/>
+    <w:bookmarkStart w:name="z359" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данный документ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи" равнозначен документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z360" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность электронного документа Вы можете на tazalau.qoldau.kz, а также интернет-ресурсе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7773,524 +7600,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 февраля 2023 года № 218</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="114"/>
-[...62 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...323 lines deleted...]
-        <w:t>дата и время подписания ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8326,564 +7696,1270 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к приказу</w:t>
-[...116 lines deleted...]
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Форма - в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1219200" cy="1130300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="1130300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>об отказе в применении процедуры внесудебного банкротства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z361" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Ваше заявление №___ от "___" __________20__года, сообщаем об отказе в применении в отношении Вас процедуры внесудебного банкротства, по причине:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z362" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z363" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z364" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Повторно заявление о применении процедуры внесудебного банкротства должник в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан" вправе подать после исключения оснований, явившихся причиной отказа в применении процедуры внесудебного банкротства, но не ранее чем через 3 (три) календарных месяца после даты получения отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z365" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О государственных и социально ответственных услугах" услугополучатели имеют право обжаловать решения, действия (бездействие) услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг в порядке, установленном законодательными актами Республики Казахстан в</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z366" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z367" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа государственных доходов или фамилия, имя отчество (если оно указано в документе, удостоверяющем личность) должностного лица, уполномоченных в соответствии с законами Республики Казахстан рассматривать жалобы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z368" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z369" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      или суд не позднее 3 (трех) месяцев со дня, когда ему стало известно о принятии решения или совершении административного действия (бездействия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z370" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z371" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (фамилия, имя, отчество (если оно указано в документе, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z372" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверяющем личность), должность должностного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z373" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лица услугодателя) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z374" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z375" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (подпись, дата/данные электронной цифровой подписи </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z376" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – ЭЦП), дата и время удостоверения ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместителя Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 28 февраля 2023 года № 218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Форма - в редакции приказа Министра финансов РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1219200" cy="1130300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1219200" cy="1130300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о завершении процедуры внесудебного банкротства и признании должника банкротом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z158" w:id="119"/>
+    <w:bookmarkStart w:name="z377" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 19 Закона Республики Казахстан</w:t>
-[...238 lines deleted...]
-        <w:t>дата и время подписания ЭЦП)</w:t>
+        <w:t xml:space="preserve"> статьи 19 Закона Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан" Управление государственных доходов по _____________________________________ Департамента государственных доходов по ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z378" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитета государственных доходов Министерства финансов Республики Казахстан объявляет о завершении процедуры внесудебного банкротства и признании банкротом гражданина _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z379" w:id="153"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   индивидуальный идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z380" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z381" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (если оно указано в документе,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z382" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверяющем личность), должность должностного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z383" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица услугодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z384" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z385" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись, дата/данные электронной цифровой подписи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z386" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – ЭЦП), дата и время удостоверения ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8891,55 +8967,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9261,35 +9337,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>