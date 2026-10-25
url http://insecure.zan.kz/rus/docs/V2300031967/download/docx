--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5899645" w14:textId="5899645">
+    <w:p w14:paraId="aa32b29" w14:textId="aa32b29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -197,74 +197,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения", </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 25 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения", подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -795,74 +877,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственных услуг "Аккредитация профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения" и "Аккредитация физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита" (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственных услуг "Аккредитация профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения и "Аккредитация физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита".</w:t>
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственных услуг "Аккредитация профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения" и "Аккредитация физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственных услуг "Аккредитация профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения и "Аккредитация физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1272,1054 +1436,1278 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сотрудник ответственного структурного подразделения услугодателя по ассоциации в течении 2 (двух) рабочих дней с момента регистрации документов и сведений, указанных в пункте 8 Перечня по ассоциации, проверяет полноту представленных документов и сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. При представлении услугополучателем по ассоциации неполного пакета документов и сведений и (или) документов с истекшим сроком действия сотрудник ответственного структурного подразделения в сроки, указанные в пункте 6 настоящих Правил готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+        <w:t xml:space="preserve">
+      7. В случаях обнаружения ошибок или неточностей в заявлении и (или) документах, представленных услугополучателем по ассоциации, их несоответствия требованиям по форме и содержанию, представления услугополучателем неполного пакета документов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечня по ассоциации, услугодатель по ассоциации принимает заявления посредством цифрового листа ожидания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z203" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По основанию, предусмотренному частью первой настоящего пункта, представленные услугополучателем документы (в том числе оригиналы) подлежат возврату услугополучателю без их принятия на хранение услугодателем по ассоциации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z204" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом услугополучателю по ассоциации устанавливается срок – 2 рабочих дня для устранения выявленных недостатков, указанный срок не включается в общий срок оказания государственной услуги, установленный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечня по ассоциации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z205" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения недостатков днем приема заявления и (или) документов на получение государственной услуги считается день первоначального обращения услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z206" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Течение срока оказания государственной услуги возобновляется с момента устранения выявленных недостатков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z207" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения выявленных недостатков в установленный срок услугодатель по ассоциации отказывает в приеме заявления и документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При предоставлении услугополучателем по ассоциации полного пакета документов, сотрудник ответственного структурного подразделения услугодателя по ассоциации в течении 1 (одного) рабочего дня с момента проведения процедуры, предусмотренной пунктом 6 настоящих Правил формирует документы и сведения, представленные согласно пункту 8 Перечня по ассоциации, направляет их на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение документов осуществляется на заседании Комиссии в течении 10 (десяти) рабочих дней, по результатам принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитовать ассоциацию (союз, объединение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия проводит оценку на соответствие условиям аккредитации ПА по сведениям установленным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат решении Комиссии направляется секретарем Комиссии услугополучателю по ассоциации в течении 2 (двух) рабочих дней со дня принятия решении Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При положительном решении Комиссии услугодатель по ассоциации в течении 1 (одного) рабочего дня оформляет и выдает свидетельство об аккредитации ПА, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Основаниями для мотивированного отказа в выдаче свидетельства об аккредитации ПА являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в отношении услугополучателя по ассоциации имеется вступившее в законную силу решения суда, на основании которого услугополучатель по ассоциации лишен специального права, связанного с получением государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несоответствие услугополучателя по ассоциации и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вступления в отношении услугополучателя по ассоциации в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При отказе в оказании государственной услуги услугодатель по ассоциации направляет услугополучателю по ассоциации ответ с указанием причин отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z208" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отказе в оказании государственной услуги заслушивание с услугополучателем не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Свидетельство об аккредитации ПА выдается сроком на пять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Переоформление свидетельство об аккредитации ПА осуществляется, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления в свидетельстве ошибок (опечаток);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реорганизации услугополучателя по ассоциации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изменения адреса места нахождения услугополучателя по ассоциации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменения наименования услугополучателя по ассоциации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изменения организационно-правовой формы услугополучателя по ассоциации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличия требования о переоформлении в законах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При переоформлении свидетельство об аккредитации ПА в случаях, предусмотренных пунктом 13 настоящих Правил, услугополучатель по ассоциации представляет услугодателю по ассоциации через канцелярию заявление согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с подтверждающими документами о соответствующих изменениях в течении 5 (пяти) рабочих дней с момента возникновения изменений, послуживших основанием для переоформления свидетельства и ранее выданное свидетельство об аккредитации ПА (оригинал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сотрудник ответственного структурного подразделения услугодателя по ассоциации осуществляет процедуры, предусмотренные пунктами 6-7 настоящих правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном решении услугодатель по ассоциации в течении 3 (трех) рабочих дней переоформляет свидетельство об аккредитации ПА с обязательным указанием сведений о ранее выданном свидетельстве об аккредитации ПА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Услугодатель по ассоциации отказывает в переоформлении свидетельства об аккредитации ПА, инициированном по основаниям, предусмотренным пунктом 13 настоящих Правил, при непредставлении или ненадлежащем оформлении подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Свидетельство об аккредитации ПА прекращает свое действие в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока его действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реорганизации или ликвидации ПА;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представления ПА заявления о добровольном прекращении действия свидетельства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вступления в отношении услугополучателя по ассоциации в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жалоба на решения, действия (бездействие) услугодателя по ассоциации и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя по ассоциации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя по ассоциации, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя по ассоциации, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя по ассоциации, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования получают по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю по ассоциации, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель по ассоциации, чье решение, действие (бездействие) обжалуется, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель по ассоциации, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, то обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги "Аккредитация физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Государственная услуга "Аккредитация физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита" (далее – государственная услуга по аудиту) оказывается ПА, ведомством в сфере санитарно-эпидемиологического благополучия населения (далее – услугодатель по аудиту) через канцелярию услугодателя по аудиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Перечень основных требований к оказанию государственной услуги по аудиту, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги по аудиту приведен в перечне основных требований к оказанию государственной услуги "Аккредитация физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита" (далее – Перечень по аудиту) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения свидетельства об аккредитации на осуществление деятельности по проведению санитарно-эпидемиологического аудита (далее – свидетельство по аудиту), выдаваемое по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2334,1211 +2722,1435 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам физическое или юридическое лицо (далее – услугополучатель по аудиту) направляет услугодателю по аудиту через канцелярию заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документы согласно пункту 8 Перечня по аудиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В целях проведения аккредитации физических и юридических лиц на осуществление деятельности по проведению санитарно-эпидемиологического аудита создается комиссия ПА по аккредитации (далее – Комиссия), состав которой формируется из числа представителей услугодателя по аудиту и государственных органов, неправительственных организаций, государственных и негосударственных организации в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав комиссии оформляется решением руководителя ПА, при его отсутствии - лицом, его замещающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее количество членов комиссии составляет нечетное число, но не менее пяти человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателем комиссии является руководитель ПА, при его отсутствии - лицо, его замещающее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь комиссии назначается из числа сотрудников ПА и не является членом комиссии осуществляет организацию работы комиссии, подготовку проведения заседаний комиссии и иные функции в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об аккредитации или отказе в аккредитации комиссия ПА принимает большинством голосов открытым голосованием и принятое решение оформляется протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с принятым решением, члены комиссии по аккредитации излагают свое мнение в письменном виде, с приобщением к протоколу заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сотрудник ответственного структурного подразделения услугодателя по аудиту в течении 2 (двух) рабочих дней с момента регистрации документов и сведений, указанных в пункте 8 Перечня по аудиту, проверяет полноту представленных документов и сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. В случаях обнаружения ошибок или неточностей в заявлении и (или) документах, представленных услугополучателем по аудиту, их несоответствия требованиям по форме и содержанию, представления услугополучателем неполного пакета документов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечня по аудиту, услугодатель по аудиту принимает заявления посредством цифрового листа ожидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z209" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По основанию, предусмотренному частью первой настоящего пункта, представленные услугополучателем документы (в том числе оригиналы) подлежат возврату услугополучателю без их принятия на хранение услугодателем по аудиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z210" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом услугополучателю по аудиту устанавливается срок – 2 рабочих дня для устранения выявленных недостатков, указанный срок не включается в общий срок оказания государственной услуги, установленный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечня по аудиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z211" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения недостатков днем приема заявления и (или) документов на получение государственной услуги считается день первоначального обращения услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z212" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Течение срока оказания государственной услуги возобновляется с момента устранения выявленных недостатков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z213" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения выявленных недостатков в установленный срок услугодатель по аудиту отказывает в приеме заявления и документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При предоставлении услугополучателем по аудиту полного пакета документов, сотрудник ответственного структурного подразделения услугодателя по аудиту в течении 1 (одного) рабочего дня с момента проведения процедуры, предусмотренной пунктом 22 настоящих Правил формирует документы и сведения, представленные согласно пункту 8 Перечня по аудиту, направляет их на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z93" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение документов осуществляется на заседании Комиссии в течении 10 (десяти) рабочих дней, по результатам которого принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z94" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитовать физическое и (или) юридическое лицо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z95" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказать в аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z96" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия проводит оценку на соответствие условиям аккредитации санитарно-эпидемиологических аудиторов требованиям, установленным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z97" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат решений Комиссии направляется секретарем Комиссии услугополучателю по аудиту в течении 2 (двух) рабочих дней со дня принятия решении Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z98" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При положительном решении Комиссии услугодатель по аудиту в течении 1 (одного) рабочего дня оформляет и выдает свидетельство по аудиту, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z99" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Основаниями для мотивированного отказа в выдаче свидетельство по аудиту являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z100" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z101" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в отношении услугополучателя по аудиту имеется вступившее в законную силу решения суда, на основании которого услугополучатель по аудиту лишен специального права, связанного с получением государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z102" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несоответствие услугополучателя по аудиту и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z103" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вступления в отношении услугополучателя по аудиту в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z104" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При отказе в оказании государственной услуги услугодатель по аудиту направляет услугополучателю по аудиту ответ с указанием причин отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z214" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отказе в оказании государственной услуги заслушивание с услугополучателем не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Свидетельство по аудиту выдается сроком на пять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z108" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Переоформление свидетельство по аудиту осуществляется, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z109" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления в свидетельстве ошибок (опечаток);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z110" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изменения фамилии, имени, отчества (при его наличии) физического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z111" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реорганизации услугополучателя по аудиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z112" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменения адреса места нахождения услугополучателя по аудиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z113" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) перерегистрации индивидуального предпринимателя-услугополучателя по аудиту, изменении его наименования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z114" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) изменения организационно-правовой формы услугополучателя по аудиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z115" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наличия требования о переоформлении в законах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z116" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. При переоформлении разрешения в случаях, предусмотренных пунктом 29 настоящих Правил, услугополучателя по аудиту представляет услугодателю по аудиту через канцелярию заявление согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с подтверждающими документами о соответствующих изменениях в течении 5 (пяти) рабочих дней с момента возникновения изменений, послуживших основанием для переоформления разрешения и ранее выданное свидетельство по аудиту (оригинал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z117" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сотрудник ответственного структурного подразделения услугодателя по аудиту осуществляет аналогичные процедуры, предусмотренные пунктами 22-23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z118" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном решение услугодатель по аудиту в течении 3 (одного) рабочего дня переоформляет свидетельство по аудиту с обязательным указанием сведений о ранее выданном свидетельстве по аудиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z119" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Услугодатель по аудиту отказывает в переоформлении свидетельство по аудиту, инициированном по основаниям, предусмотренным пунктом 30 настоящих Правил, при непредставлении или ненадлежащем оформлении подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z120" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Свидетельство по аудиту прекращает свое действие в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z121" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока его действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z122" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реорганизации или ликвидации услугополучателя по аудиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z123" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представления услугополучателям по аудиту заявления о добровольном прекращении действия свидетельства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z124" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вступления в отношении услугополучателя по аудиту в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z125" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) выявления государственным органом в сфере санитарно-эпидемиологического благополучия населения фактов ненадлежащего осуществления деятельности, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z126" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жалоба на решения, действия (бездействие) услугодателя по аудиту и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя по аудиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z127" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя по аудиту, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя по аудиту, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z128" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя по аудиту, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z129" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования получают по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z130" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z131" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю по аудиту, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z132" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель по аудиту, чье решение, действие (бездействие) обжалуется, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z133" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель по аудиту, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z134" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, то обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3617,50 +4229,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3864,87 +4514,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-через канцелярию услугодателя</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3977,87 +4627,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 (двадцать) рабочих дней.</w:t>
+через канцелярию услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4090,87 +4740,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бумажная</w:t>
+20 (двадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4203,87 +4853,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свидетельство об аккредитации профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4316,87 +4966,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается юридическим лицам (далее – услугополучатель) на бесплатной основе.</w:t>
+Свидетельство об аккредитации профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4429,105 +5079,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
-[...17 lines deleted...]
-Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+Государственная услуга оказывается юридическим лицам (далее – услугополучатель) на бесплатной основе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4560,273 +5192,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявление, в форме согласно </w:t>
-[...59 lines deleted...]
-          </w:p>
+График работы услугодателя: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) копию устава, стандартов ПА и правил ПА профессиональной ассоциации;</w:t>
-[...109 lines deleted...]
-8) план работы на период действия свидетельства об аккредитации (прохождение обучения по вопросам аккредитации, участия в конференциях, в том числе разъяснительная работа по вопросам аккредитации физических и юридических лиц).</w:t>
+Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4859,141 +5345,335 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление, в форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) форма сведений ПА согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) в отношении услугополучателя по ассоциации имеется вступившее в законную силу решения суда, на основании которого услугополучатель по ассоциации лишен специального права, связанного с получением государственной услуги;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) копию устава, стандартов ПА и правил ПА профессиональной ассоциации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) несоответствие услугополучателя по ассоциации и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими правилами;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) список действующих членов профессиональной ассоциации не менее (пяти) субъектов осуществляющих деятельность по проведению санитарно-эпидемиологического аудита;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) вступления в отношении услугополучателя по ассоциации в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) список членов комиссии задействованных в аккредитации физических и юридических лиц, осуществляющих проведение санитарно-эпидемиологического аудита и копии документов в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан, подтверждающий опыт работы не менее трех лет по деятельности санитарно-эпидемиологического аудита;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) копии документов, подтверждающих наличие высшей квалификационной категории в сфере санитарно-эпидемиологического благополучия населения у членов комиссии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) копии документов членов комиссии, подтверждающих обучение по повышению квалификации за последние 3 (три) года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) план работы на период действия свидетельства об аккредитации (прохождение обучения по вопросам аккредитации, участия в конференциях, в том числе разъяснительная работа по вопросам аккредитации физических и юридических лиц).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5026,128 +5706,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) в отношении услугополучателя по ассоциации имеется вступившее в законную силу решения суда, на основании которого услугополучатель по ассоциации лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) несоответствие услугополучателя по ассоциации и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) вступления в отношении услугополучателя по ассоциации в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Адреса места оказания государственной услуги размещены на интернет-ресурсе gov.egov.kz.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Предусмотрены условия для обслуживания услугополучателей с ограниченными физическими возможностями, входы в здания оборудованы пандусами, имеются кнопки вызова.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Предусмотрены условия для обслуживания услугополучателей с ограниченными физическими возможностями, входы в здания оборудованы пандусами, имеются кнопки вызова.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе: gov.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5291,118 +6193,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="129"/>
+    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Герб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО ОБ АККРЕДИТАЦИИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z153" w:id="131"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5821,177 +6723,177 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений ПА, претендующей на проведение аккредитации физических</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и юридических лиц по проведению санитарно-эпидемиологического аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Юридический адрес ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Номер и дата документа о государственной регистрации ПА юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о наличии веб-сайта (наименование)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Список учредителей и (или) членов ПА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6816,70 +7718,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Список экспертов, задействованных в Комиссии и по аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7485,827 +8387,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="138"/>
-[...709 lines deleted...]
-        <w:t>Дата заполнения: "_____" ___________ 20__ года</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8341,95 +8503,825 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
-[...38 lines deleted...]
-              <w:t>благополучия населения</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z216" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление для переоформления свидетельства об аккредитации профессиональной ассоциации в сфере санитарно-эпидемиологического благополучия населения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z217" w:id="151"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (полное наименование государственного органа) от _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование, местонахождение, бизнес-идентификационный  номер юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу переоформить свидетельство об аккредитации №__________от</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z219" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____"_______________20__года, выданную (ое) на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z220" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z221" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное наименование вида деятельности и (или) подвида (ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z222" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По следующему (им) основанию (ям) (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z223" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления в свидетельстве ошибок (опечаток)________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z224" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реорганизации услугополучателя по ассоциации ______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z225" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) изменения адреса места нахождения услугополучателя по ассоциации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z226" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z227" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изменения наименования услугополучателя по ассоциации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z228" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z229" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) изменения организационно-правовой формы услугополучателя по</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z230" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ассоциации_______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z231" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличия требования о переоформлении в законах Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z232" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z233" w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес юридического лица _________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z235" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z236" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагается ____________листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z237" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z238" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче свидетельство об аккредитации ПА;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z239" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявителю не запрещено судом заниматься данным видом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z240" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z241" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче свидетельство об аккредитации ПА.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z242" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _____________________________________________________(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z243" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: "_____" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в сфере санитарно- эпидемиологического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>благополучия населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8556,51 +9448,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профессиональные ассоциации, аккредитованные ведомством в сфере санитарно-эпидемиологического благополучия населения (далее – услугодатель)</w:t>
+Комитет санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан (далее - услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8633,87 +9525,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-через канцелярию услугодателя</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8746,87 +9638,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 (двадцать) рабочих дней.</w:t>
+через канцелярию услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8859,87 +9751,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бумажная</w:t>
+20 (двадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8972,87 +9864,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-свидетельство об аккредитации, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9085,87 +9977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается физическим и юридическим лицам (далее – услугополучатель) на бесплатной основе.</w:t>
+свидетельство об аккредитации, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9198,105 +10090,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
-[...17 lines deleted...]
-Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания</w:t>
+Государственная услуга оказывается юридическим лицам (далее – услугополучатель) на бесплатной основе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9329,197 +10203,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявление по форме согласно </w:t>
-[...21 lines deleted...]
-          </w:p>
+График работы услугодателя: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) копию документа, подтверждающего сведения о персонале;</w:t>
-[...71 lines deleted...]
-6) копии документов подтверждающих квалификационную категорию сотрудников задействованных в деятельности по проведению санитарно-эпидемиологического аудита</w:t>
+Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9552,141 +10356,239 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) копию документа, подтверждающего сведения о персонале;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) в отношении услугополучателя по аудиту имеется вступившее в законную силу решения суда, на основании которого услугополучатель по аудиту лишен специального права, связанного с получением государственной услуги;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) копию диплома об образовании физических лиц и (или) сотрудников юридического лица;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) несоответствие услугополучателя по аудиту и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими правилами;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) список сотрудников, задействованных в деятельности по проведению санитарно-эпидемиологического аудита (в случае отсутствия в ШЭП сведений о профилях работников и учета трудовых договоров);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) вступления в отношении услугополучателя по аудиту в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) копии документов подтверждающих повышение квалификации сотрудников, задействованных по проведению санитарно-эпидемиологического аудита по специальности за последние пять лет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) копии документов подтверждающих квалификационную категорию сотрудников задействованных в деятельности по проведению санитарно-эпидемиологического аудита.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9719,128 +10621,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Адреса мест оказания государственной услуги размещены на интернет-ресурсе gov.egov.kz.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Предусмотрены условия для обслуживания услугополучателей с ограниченными физическими возможностями, входы в здания оборудованы пандусами, имеются кнопки вызова.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) в отношении услугополучателя по аудиту имеется вступившее в законную силу решения суда, на основании которого услугополучатель по аудиту лишен специального права, связанного с получением государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе услугодателя.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) несоответствие услугополучателя по аудиту и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) вступления в отношении услугополучателя по аудиту в законную силу решения суда о запрещении деятельности или отдельных видов деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Адреса места оказания государственной услуги размещены на интернет-ресурсе gov.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Предусмотрены условия для обслуживания услугополучателей с ограниченными физическими возможностями, входы в здания оборудованы пандусами, имеются кнопки вызова.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе: gov.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9984,162 +11108,162 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="140"/>
+    <w:bookmarkStart w:name="z182" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование аккредитующей организации в сфере</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>санитарно-эпидемиологического благополучия населения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z183" w:id="141"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z183" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО ОБ АККРЕДИТАЦИИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на осуществление деятельности по проведению санитарно-эпидемиологического аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z184" w:id="142"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z184" w:id="184"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О здоровье народа и системе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>здравоохранения"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10439,68 +11563,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="143"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования для аккредитации физических и юридических лиц, претендующих на осуществление деятельности по проведению санитарно-эпидемиологического аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11215,863 +12339,690 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="144"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление для переоформления свидетельства об аккредитации</w:t>
+        <w:t xml:space="preserve"> Заявление для переоформления свидетельства об аккредитациина осуществление деятельности по проведению санитарно- эпидемиологического аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z244" w:id="187"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование организации, аккредитованной ведомством в сфере санитарно-эпидемиологического благополучия населения) от _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование, местонахождение физического или юридического лица  (бизнес-идентификационный номер юридического лица))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу переоформить свидетельство об аккредитации №__________от "____"_______________20__года, выданную (ое) на осуществление ______________________________________________________ (полное наименование вида деятельности и (или) подвида (ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z246" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По следующему (им) основанию (ям) (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z247" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления в документе ошибок (опечаток) ______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z248" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изменения фамилии, имени, отчества (при его наличии) физического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z249" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z250" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реорганизации услугополучателя по аудиту______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z251" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изменения адреса места нахождения_____________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перерегистрации индивидуального предпринимателя-услугополучателя по аудиту,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменении его наименования_____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z254" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) изменения организационно-правовой формы услугополучателя по аудиту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z255" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z256" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличия требования о переоформлении в законах Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z257" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z258" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес физического или юридического лица________________________ (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z259" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z260" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z261" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагается ____________листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z262" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z263" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче свидетельство об аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z264" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявителю не запрещено судом заниматься данным видом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z265" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z266" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче свидетельство об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z267" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z268" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z269" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: "_____" ___________________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...789 lines deleted...]
-        <w:t>Дата заполнения: "_____" ___________________ 20__ года</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12151,835 +13102,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере санитарно-эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="146"/>
-[...561 lines deleted...]
-        <w:t>(подпись, фамилия ответственного лица в, принявшего заявление)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13015,90 +13218,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 10</w:t>
-[...38 lines deleted...]
-              <w:t>благополучия населения</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13119,50 +13283,916 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Руководителю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ведомства уполномоченного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санитарно-эпидемиологического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>благополучия населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z272" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z273" w:id="214"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу аккредитовать________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (полное наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в качестве аккредитующего органа в сфере санитарно-эпидемиологического благополучия населения для осуществления аккредитации физических и юридических лиц по проведению санитарно-эпидемиологического аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z275" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z276" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Форма собственности: _______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z277" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Год создания: ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z278" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Свидетельство (справка) о государственной регистрации__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z279" w:id="220"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (№, кем и когда выдано)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z280" w:id="221"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адрес: _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (индекс, город, район, область, улица, № дома, телефон, факс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Опись прилагаемых документов: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z282" w:id="223"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) и подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z283" w:id="224"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактные данные: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (электронный адрес, рабочие и сотовые телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z285" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче свидетельство об аккредитации ПА;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z286" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявителю не запрещено судом заниматься данным видом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z287" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z288" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче свидетельство об аккредитации ПА.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z289" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "____" ______________20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z290" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление принято к рассмотрению "_____" ________ 20 _______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z291" w:id="232"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подпись, фамилия ответственного лица в, принявшего заявление)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к правилам аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в сфере санитарно-эпидемиологического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>благополучия населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 – в редакции приказа Министра здравоохранения РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -13236,615 +14266,558 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющей аккредитацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в сфере санитарно-эпидемиологического</w:t>
+              <w:t>в сфере санитарно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>эпидемиологического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>благополучия населения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="148"/>
+    <w:bookmarkStart w:name="z294" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...527 lines deleted...]
-        <w:t>системах, при выдаче свидетельство об аккредитации.</w:t>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z295" w:id="234"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу аккредитовать на осуществление деятельности по проведению санитарно- эпидемиологического аудита в области санитарно-эпидемиологического благополучия населения__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (полное наименование физического или юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z297" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Форма собственности _______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z298" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Год создания_______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z299" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Свидетельство (справка) о государственной регистрации (перерегистрации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z300" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физического или юридического лица________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z301" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ (№, кем и когда выдано)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z302" w:id="241"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Адрес __________________________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (индекс, город, район, область, улица, № дома, телефон, факс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Прилагаемые документы _________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z304" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z305" w:id="244"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись) (фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z306" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "____" _____________20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z307" w:id="246"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подпись, фамилия, имя, отчество (при наличии) ответственного лица, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z308" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z309" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче свидетельство об аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z310" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявителю не запрещено судом заниматься данным видом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z311" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z312" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче свидетельство об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13852,55 +14825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14226,31 +15199,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>