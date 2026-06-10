--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="22baba9" w14:textId="22baba9">
+    <w:p w14:paraId="1a92f90" w14:textId="1a92f90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3328,170 +3328,264 @@
         <w:t xml:space="preserve">
       2) разницы между указанной в заключенном договоре о государственных закупках и суммы ранее произведенной оплаты по принятым актам выполненных работ по состоянию на 1 января 2023 года – для объектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 10 настоящих Правил. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уполномоченным органом перечисление средств Фонда на соответствующие счета МИО производится посредством информационной системы "Казначейство-клиент" путем предоставления в органы казначейства счета к оплате с приложением решения РБК и утвержденного Приоритетного перечня.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Распорядителем средств соответствующего счета МИО является государственное учреждение, финансируемое из местного бюджета, уполномоченное МИО на осуществление функций местного государственного управления в области архитектуры, градостроительства, строительства по расходованию средств Фонда на строительство и (или) реконструкцию (строительство пристройки) объектов среднего образования (далее – Управление строительства).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
-[...15 lines deleted...]
-      20. Распорядителем средств соответствующего счета МИО является государственное учреждение, финансируемое из местного бюджета, уполномоченное МИО на осуществление функций местного государственного управления в области архитектуры, градостроительства, строительства по расходованию средств Фонда на строительство и (или) реконструкцию (строительство пристройки) объектов среднего образования (далее – Управление строительства).</w:t>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управлением строительства средства со счета МИО расходуются на основании договоров о государственных закупках по строительству и (или) реконструкции (строительство пристроек) объектов среднего образования за счет средств Фонда, заключенных в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...15 lines deleted...]
-      21. Управлением строительства средства со счета МИО расходуются на основании договоров о государственных закупках по строительству и (или) реконструкции (строительство пристроек) объектов среднего образования за счет средств Фонда, заключенных в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Договора о государственных закупках по строительству и (или) реконструкции (строительство пристроек) объектов среднего образования за счет средств Фонда не подлежат регистрации в органах казначейства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, финансирование строительства и (или) реконструкции (строительство пристроек) объектов среднего образования, указанных в подпункте 2) пункта 18 настоящих Правил, осуществляется за счет средств Фонда посредством заключения Управлением строительства дополнительного соглашения к ранее заключенному договору о государственных закупках путем внесения изменений в источники финансирования и со статусом "без регистрации в органах казначейства". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По объектам среднего образования, строительство которых финансируется за счет средств Фонда, финансирование за счет других источников не допускается, за исключением объектов по которым гражданско-правовые сделки ранее финансировались за счет средств бюджета и зарегистрированы в территориальных подразделениях казначейства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3520,474 +3614,558 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Проведение платежей, связанных с использованием средств Фонда со счетов МИО, осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> главы 6 Правил исполнения бюджета и его кассового обслуживания на 2025 финансовый год, утвержденных приказом Министра финансов Республики Казахстан от 30 мая 2025 года № 272 (далее - Правила № 272). </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+        <w:t xml:space="preserve"> главы 6 Процедур казначейского исполнения бюджета и их кассового обслуживания, процедур казначейского учета и мониторинга, утвержденных приказом Министра финансов Республики Казахстан от 27 июня 2025 года № 328 (далее - Процедуры № 328).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра просвещения РК от 05.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Порядок закрытия счета Фонда и счетов МИО осуществляется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфа 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> главы 4 Правил № 272.</w:t>
+        <w:t xml:space="preserve"> главы 4 Процедур № 328.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Остатки средств Фонда на начало года не подлежат изъятию (перечислению) в государственный бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Сноска. Пункт 25 – в редакции приказа Министра просвещения РК от 05.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра просвещения РК от 05.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 176</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      26. Остатки средств Фонда на начало года не подлежат изъятию (перечислению) в государственный бюджет.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Не допускается расходование средств со счета МИО на строительство и (или) реконструкцию (строительство пристроек) объектов среднего образования, не включенных в утвержденный Уполномоченным органом Приоритетный перечень.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В случае образования на счете МИО экономии средств по итогам государственных закупок подрядных работ либо приемки завершенного объекта в эксплуатацию, МИО в месячный срок производит возврат суммы экономии на счет Фонд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Государственный аудит и финансовый контроль использования средств Фонда осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок мониторинга и отчетности по использованию средств Фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра просвещения РК от 05.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Уполномоченный орган ежемесячно проводит мониторинг поступлений средств в счет Фонда посредством информационной системы органов казначейства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Уполномоченный орган ежемесячно, в срок до 10 числа месяца, следующего за отчетным периодом, и за соответствующий финансовый год в срок до 1 февраля года, следующего за отчетным, представляет в центральный уполномоченный орган по исполнению бюджета отчет о поступлениях и расходах Фонда по форме, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 мая 2025 года № 262 "Об утверждении Правил составления и представления бюджетной отчетности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4006,242 +4184,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. МИО ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом, представляют Уполномоченному органу отчет об использовании средств счета Фонда по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением пояснительной записки, содержащей информацию об освоении средств (в разрезе расходов на строительно-монтажные работы, управление проектом, авторский и технический надзор), объемах выполненных работ, о готовности объекта, планируемом сроке ввода объекта в эксплуатацию, количестве созданных временных рабочих мест в разрезе каждого проекта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 32 - в редакции приказа и.о. Министра просвещения РК от 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В случае неиспользования МИО в течение шести месяцев с момента поступления средств на счет МИО по причине отсутствия заключенного договора о государственных закупках работ на строительство и (или) реконструкцию (строительство пристройки) соответствующего объекта среднего образования, Уполномоченный орган направляет требование МИО о необходимости возврата неиспользуемых средств на счет Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИО в течение пяти рабочих дней со дня получения соответствующего требования Уполномоченного органа производит возврат средств на счет Фонда.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:p>
-[...111 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, МИО повторно направляет в Уполномоченный орган Заявку согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4489,112 +4667,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерство просвещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявка на включение в Предварительный перечень объектов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             строительства и (или) реконструкции (строительства пристройки)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         объектов среднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z103" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с Правилами распределения, расходования, мониторинга и отчетности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>средств Фонда поддержки инфраструктуры образования (далее – Фонд) акимат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5185,70 +5363,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="93"/>
+          <w:bookmarkStart w:name="z104" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аким</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5297,70 +5475,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 столицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="94"/>
+          <w:bookmarkStart w:name="z107" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5467,70 +5645,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5660,226 +5838,226 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра просвещения РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма административных данных размещена на интернет – ресурсе: www.edu.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z124" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
-[...15 lines deleted...]
-      Форма административных данных размещена на интернет – ресурсе: www.edu.gov.kz</w:t>
+    <w:bookmarkStart w:name="z125" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет об использовании средств счета местного исполнительного органа по поддержке инфраструктуры образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z124" w:id="98"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Форма предназначенная для сбора административных данных</w:t>
+    <w:bookmarkStart w:name="z126" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ______квартал _______год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z125" w:id="99"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Отчет об использовании средств счета местного исполнительного органа по поддержке инфраструктуры образования</w:t>
+    <w:bookmarkStart w:name="z127" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы административных данных: 1 – (ИО)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z126" w:id="100"/>
-[...15 lines deleted...]
-      Отчетный период: ______квартал _______год</w:t>
+    <w:bookmarkStart w:name="z128" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартальная</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z127" w:id="101"/>
-[...15 lines deleted...]
-      Индекс формы административных данных: 1 – (ИО)</w:t>
+    <w:bookmarkStart w:name="z129" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих информацию: местные исполнительные органы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z128" w:id="102"/>
-[...15 lines deleted...]
-      Периодичность: ежеквартальная</w:t>
+    <w:bookmarkStart w:name="z130" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы административных данных: – ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z129" w:id="103"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -8168,138 +8346,138 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z131" w:id="105"/>
+      <w:bookmarkStart w:name="z131" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аким (области, города республиканского значения, столицы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель местного исполнительного органа, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>осуществляющего функции в сфере архитектуры,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8307,174 +8485,174 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>градостроительства и строительства ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z135" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель местного исполнительного органа, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>осуществляющего функции в сфере финансов ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных "Отчет об использовании средств счета местного исполнительного органа по поддержке инфраструктуры образования", приведено в приложении к настоящей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8605,558 +8783,558 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поддержке инфраструктуры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Отчет об использовании средств счета местного исполнительного органа по поддержке инфраструктуры образования"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z140" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс: 1 – (Инфраструктура образования)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z141" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартальная</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
-[...15 lines deleted...]
-      Индекс: 1 – (Инфраструктура образования)</w:t>
+    <w:bookmarkStart w:name="z142" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
-[...15 lines deleted...]
-      Периодичность: ежеквартальная</w:t>
+    <w:bookmarkStart w:name="z143" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение по заполнению формы, предназначенной для сбора административных данных предназначено для составления и представления местными исполнительными органами, отчета об использовании средств счета местного исполнительного органа по поддержке инфраструктуры образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z142" w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Все показатели в стоимостном выражении заполняются в тысячах тенге без десятичного знака.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z145" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отчет подписывается акимом области, руководителем местного исполнительного органа, осуществляющего функции в сфере архитектуры, градостроительства и строительства и руководителем осуществляющим функции в сфере финансов. Отчет представляется в уполномоченный орган в электронном варианте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z146" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...39 lines deleted...]
-      2. Все показатели в стоимостном выражении заполняются в тысячах тенге без десятичного знака.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z145" w:id="118"/>
-[...15 lines deleted...]
-      3. Отчет подписывается акимом области, руководителем местного исполнительного органа, осуществляющего функции в сфере архитектуры, градостроительства и строительства и руководителем осуществляющим функции в сфере финансов. Отчет представляется в уполномоченный орган в электронном варианте.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. в графе 1 указывается порядковый номер инвестиционного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z146" w:id="119"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению формы</w:t>
+    <w:bookmarkStart w:name="z148" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. в графе 2 указывается наименование инвестиционного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z147" w:id="120"/>
-[...15 lines deleted...]
-      4. в графе 1 указывается порядковый номер инвестиционного проекта;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. в графе 3 указывается номер и дата заключения комплексной вневедомственной экспертизы инвестиционного проекта технико-экономического обоснования и проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z148" w:id="121"/>
-[...15 lines deleted...]
-      5. в графе 2 указывается наименование инвестиционного проекта;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. в графе 4 указывается сметная стоимость строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z149" w:id="122"/>
-[...15 lines deleted...]
-      6. в графе 3 указывается номер и дата заключения комплексной вневедомственной экспертизы инвестиционного проекта технико-экономического обоснования и проектно-сметной документации;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. в графе 5 указывается номер и дата заключенного договора с поставщиками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z150" w:id="123"/>
-[...15 lines deleted...]
-      7. в графе 4 указывается сметная стоимость строительства;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. в графе 6 указывается стоимость по договору за счет средств Фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z151" w:id="124"/>
-[...15 lines deleted...]
-      8. в графе 5 указывается номер и дата заключенного договора с поставщиками;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. в графе 7 указывается стоимость по договору за счет средств местного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z152" w:id="125"/>
-[...15 lines deleted...]
-      9. в графе 6 указывается стоимость по договору за счет средств Фонда;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. в графе 8 указывается наименование поставщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z153" w:id="126"/>
-[...15 lines deleted...]
-      10. в графе 7 указывается стоимость по договору за счет средств местного бюджета;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. в графе 9 указывается бизнес-идентификационный номер поставщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z154" w:id="127"/>
-[...15 lines deleted...]
-      11. в графе 8 указывается наименование поставщика;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. в графе 10 указывается экономия средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z155" w:id="128"/>
-[...15 lines deleted...]
-      12. в графе 9 указывается бизнес-идентификационный номер поставщика;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. в графе 11 указывается экономия по результатам государственных закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z156" w:id="129"/>
-[...15 lines deleted...]
-      13. в графе 10 указывается экономия средств;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. в графе 12 указывается прочая экономия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z157" w:id="130"/>
-[...15 lines deleted...]
-      14. в графе 11 указывается экономия по результатам государственных закупок;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. в графе 13 указывается сумма оплаченных обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z158" w:id="131"/>
-[...15 lines deleted...]
-      15. в графе 12 указывается прочая экономия;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. в графе 14 указывается остаток не оплаченных обязательств по договору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z159" w:id="132"/>
-[...15 lines deleted...]
-      16. в графе 13 указывается сумма оплаченных обязательств;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. в графе 15 указывается процент готовности объекта среднего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z160" w:id="133"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9482,31 +9660,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>