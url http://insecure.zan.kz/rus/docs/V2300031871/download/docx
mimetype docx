--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a568d63" w14:textId="a568d63">
+    <w:p w14:paraId="e811f58" w14:textId="e811f58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -652,150 +652,212 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О воинской службе и статусе военнослужащих".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Денежное довольствие по настоящим Правилам выплачивается сотрудникам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      1) занимающим штатные должности в системе органов прокуратуры (далее - органы прокуратуры);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ) занимающим штатные должности в системе органов прокуратуры (далее - органы прокуратуры);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z100" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обучающимся в Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z101" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За сотрудниками, зачисленными в распоряжение органов прокуратуры, сохраняется денежное содержание по последней должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z102" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сотрудникам, прикомандированным к Администрации Президента Республики Казахстан, аппаратам Палат Парламента Республики Казахстан, Канцелярии Премьер-Министра Республики Казахстан, иным государственным органам и международным организациям с оставлением в кадрах органов прокуратуры, денежное довольствие и иные выплаты производятся в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> прикомандирования сотрудников правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы Республики Казахстан к государственным органам Республики Казахстан и международным организациям, утвержденными постановлением Правительства Республики Казахстан от 20 октября 2011 года № 1192 "Некоторые вопросы реализации Закона Республики Казахстан "О правоохранительной службе".</w:t>
+      Сотрудникам, прикомандированным к Администрации Президента Республики Казахстан, Аппарату Курултая Республики Казахстан, Аппарату Правительства Республики Казахстан, иным государственным органам и международным организациям с оставлением в кадрах органов прокуратуры, денежное довольствие и иные выплаты производятся в соответствии с Правилами прикомандирования сотрудников правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы Республики Казахстан к государственным органам Республики Казахстан и международным организациям, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 октября 2011 года № 1192 "Некоторые вопросы реализации Закона Республики Казахстан "О правоохранительной службе".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Основанием для выплаты денежного содержания является приказ руководителя органа прокуратуры о назначении на штатную должность, входящую в его номенклатуру, о зачислении на учебу и в распоряжение. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1894,54 +1956,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денежная компенсация выплачивается одновременно с выплатой денежного довольствия за текущий месяц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Сотрудникам, прикомандированным к Администрации Президента Республики Казахстан, аппаратам Палат Парламента Республики Казахстан, Канцелярии Премьер-Министра Республики Казахстан, иным государственным органам и международным организациям с оставлением в кадрах органов прокуратуры, денежная компенсация выплачивается органами, в штатах которых они состояли до прикомандирования.</w:t>
+      35. Сотрудникам, прикомандированным к Администрации Президента Республики Казахстан, Аппарату Курултая Республики Казахстан, Аппарату Правительства Республики Казахстан, иным государственным органам и международным организациям с оставлением в кадрах органов прокуратуры, денежная компенсация выплачивается органами, в штатах которых они состояли до прикомандирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z95" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8-1. Выплата подъемного пособия при перемещении и выдвижении по службе сотрудников системы органов прокуратуры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2520,54 +2644,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Денежный аттестат сотрудникам выдается после предоставления им обходного листа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. В тех случаях, когда денежный аттестат при убытии не был выдан по причине задолженности сотрудника по выплате денежного довольствия и иным выплатам, предусмотренным законодательством, а также в случае непредоставления обходного листа финансовое подразделение органов прокуратуры высылает этот аттестат по новому месту службы убывшего после погашения задолженности и предоставлении обходного листа сотрудником.</w:t>
+      43. В тех случаях, когда денежный аттестат при убытии не был выдан по причине задолженности сотрудника по выплате денежного довольствия и иным выплатам, предусмотренным законодательством Республики Казахстан, а также в случае непредоставления обходного листа финансовое подразделение органов прокуратуры высылает этот аттестат по новому месту службы убывшего после погашения задолженности и предоставлении обходного листа сотрудником.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Сотрудникам, прибывшим к новому месту службы, денежное довольствие выплачивается на основании приказа о назначении с учетом данных, отраженных в денежном аттестате, выданном по прежнему месту службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2716,50 +2902,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выплат сотрудникам органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2796,922 +3038,956 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          ДЕНЕЖНЫЙ АТТЕСТАТ №</w:t>
+        <w:t xml:space="preserve"> ДЕНЕЖНЫЙ АТТЕСТАТ №</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z94" w:id="90"/>
-[...9 lines deleted...]
-      __________________________удостоверяет, что _______________________________</w:t>
+      <w:bookmarkStart w:name="z1151" w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>удостоверяет, что _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">                   (наименование органа, выдавшего аттестат)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________</w:t>
-[...237 lines deleted...]
-        <w:t>определена _______лет______месяцев______дней.</w:t>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(воинское или специальное звание, должность, фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (при наличии), личный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Должностной оклад _____________________________ теңге в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Доплата за классный чин (специальное звание) ______теңге в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Надбавка за классную квалификацию ______________ теңге в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Надбавка за секретность _________________________ теңге в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Надбавка за шифровальную работу ________________теңге в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Денежная компенсация на содержание жилища, оплату коммунальных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуг ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________ теңге в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Выслуга лет для исчисления должностного оклада по состоянию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на __________________ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>определена _______ лет ______ месяцев ______ дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Удовлетворен следующими видами денежного довольствия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8. Должностной оклад по __________________________________.</w:t>
-[...152 lines deleted...]
-        <w:t>15. Отпуск за 20 ___ год__________________________________________________________</w:t>
+        <w:t>8. Должностной оклад по ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Доплата за классный чин (специальное звание) по _______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Надбавка за классную квалификацию по ______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Надбавка за секретность по _________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Надбавка за шифровальную работу по ________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Денежная компенсация на содержание жилища, оплату коммунальных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуг по ____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Алименты, кому: __________________________________ в размере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Отпуск за 20 ___ год _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать использовал, не использовал)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16. Пособие на оздоровление ______________________________________________________</w:t>
+        <w:t>16. Пособие на оздоровление ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать выплачено, не выплачено)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Имеет задолженность____________________________________________________________</w:t>
+        <w:t>Имеет задолженность _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (указать вид задолженности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ______________________________________________________________________________.</w:t>
-[...50 lines deleted...]
-        <w:t>Текущий счет сотрудника________________________________</w:t>
+        <w:t>_____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Находится в распоряжении с ______20___года ______ ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН сотрудника ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Текущий счет сотрудника ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (№ счета, наименование банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________</w:t>
-[...67 lines deleted...]
-        <w:t>В соответствии с приказом __________________________ от ________№ _____</w:t>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аттестат выдан в связи ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (перевод по службе, увольнение и другое)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с приказом _________________ от ________ № _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" ______________20 ____года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>М.П.</w:t>
-[...84 lines deleted...]
-        <w:t>Данные в аттестате, считаю правильными___________________</w:t>
+        <w:t>М.П. Руководитель ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные в аттестате, считаю правильными ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3719,55 +3995,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4093,31 +4369,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>