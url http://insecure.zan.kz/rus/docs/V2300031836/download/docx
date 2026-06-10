--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97a546e" w14:textId="97a546e">
+    <w:p w14:paraId="0367745" w14:textId="0367745">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1000,74 +1000,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила отбора участников национального превентивного механизма (далее - Правила) разработаны в соответствии с абзацем пятым </w:t>
+      1. Настоящие Правила отбора участников национального превентивного механизма (далее – Правила) разработаны в соответствии с абзацем пятым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 7 Конституционного закона Республики Казахстан "Об уполномоченном по правам человека в Республике Казахстан" и определяют порядок отбора участников национального превентивного механизма для превентивных посещений.</w:t>
+        <w:t xml:space="preserve"> статьи 7 Конституционного закона Республики Казахстан "Об Уполномоченном по правам человека в Республике Казахстан" и определяют порядок отбора участников национального превентивного механизма для превентивных посещений и прекращения их полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Уполномоченного по правам человека в РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Участниками национального превентивного механизма являются Уполномоченный по правам человека в Республике Казахстан (далее – Уполномоченный), а также отбираемые Координационным советом при Уполномоченном (далее – Координационный совет) члены общественных наблюдательных комиссий и общественных объединений, осуществляющих деятельность по защите прав, законных интересов граждан, юристы, социальные работники, врачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z77" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1298,134 +1360,196 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лица, признанные судом недееспособными или ограниченно дееспособными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) судьи, адвокаты, государственные служащие и военнослужащие, а также работники правоохранительных и специальных государственных органов;</w:t>
+      5) судьи, адвокаты, государственные служащие и военнослужащие, а также работники правоохранительных и специальных государственных органов, органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) лица, состоящие на учете у психиатра и (или) нарколога;</w:t>
+      6) лица, состоящие на учете у психиатра и (или) нарколога, и (или) находящиеся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) лица, освобожденные от уголовной ответственности по нереабилитирующим основаниям за совершение умышленного уголовного правонарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) лица, уволенные с государственной или воинской службы, из правоохранительных и специальных государственных органов, судов или исключенные из коллегии адвокатов по отрицательным мотивам;</w:t>
+      8) лица, уволенные с государственной или воинской службы, со службы в органах гражданской защиты, из правоохранительных и специальных государственных органов, судов или исключенные из коллегии адвокатов по отрицательным мотивам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) лица, лишенные лицензии на занятие адвокатской деятельностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Уполномоченного по правам человека в РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок отбора участников национального превентивного механизма</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2040,50 +2164,352 @@
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае досрочного прекращения полномочий участника национального превентивного механизма, избрание нового участника национального превентивного механизма производится решением Координационного совета из числа ранее заявленных кандидатов в отборе на текущий срок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Основания прекращения полномочий участника национального превентивного механизма:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарушение законодательства, регламентирующего деятельность национального превентивного механизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) письменное заявление о сложении своих полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) его смерть либо вступление в законную силу решения суда об объявлении его умершим;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выезд на постоянное место жительства за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утрата гражданства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вступление в законную силу обвинительного приговора суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наступление иных случаев, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прекращение полномочий участника национального превентивного механизма по основаниям, предусмотренным подпунктами 1) и 7) настоящего пункта, осуществляется по решению Координационного совета в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Координационном совете при Уполномоченном по правам человека в Республике Казахстан, утвержденного приказом Уполномоченного по правам человека в Республике Казахстан от 20 января 2023 года № 1 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31749) (далее – Положение о Координационном совете).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прекращение полномочий участника национального превентивного механизма по основаниям, предусмотренным подпунктами 2), 3), 4), 5) и 6) настоящего пункта, осуществляется по решению Уполномоченного, с уведомлением членов Координационного совета, либо выносится на заседание Координационного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если в течении пяти рабочих дней со дня уведомления от члена Координационного совета поступит предложение об обсуждении этого вопроса, его рассмотрение проводится в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Координационном совете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18 в соответствии с приказом Уполномоченного по правам человека в РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2318,148 +2744,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Уполномоченном по правам человека</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас рассмотреть мою кандидатуру для включения в состав участников Национального превентивного механизма по ______ области/городу______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место работы и должность (при наличии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. (при наличии), подпись, дата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2538,322 +2964,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>человека в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 января 2023 года № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых распоряжений Уполномоченного по правам человека</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уполномоченного по правам человека от 26 сентября 2013 года № 20 "Об утверждении Правил отбора участников национального превентивного механизма" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 8892).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений в некоторые распоряжения Уполномоченного по правам человека, утвержденных распоряжением Уполномоченного по правам человека от 18 сентября 2014 года № 14 "О внесении изменений в некоторые распоряжения Уполномоченного по правам человека" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 9815).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня распоряжений Уполномоченного по правам человека в Республике Казахстан, в которые вносятся изменения и дополнения, утвержденного распоряжением Уполномоченного по правам человека от 3 апреля 2019 года № 5 "О внесении изменений и дополнений в некоторые распоряжения Уполномоченного по правам человека в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 19033).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уполномоченного по правам человека от 27 июня 2019 года № 16 "О внесении изменений в распоряжение Уполномоченного по правам человека от 26 сентября 2013 года № 20 "Об утверждении Правил отбора участников национального превентивного механизма"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 19073).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уполномоченного по правам человека от 27 декабря 2021 года № 134 "О внесении изменений в распоряжение Уполномоченного по правам человека от 26 сентября 2013 года № 20 "Об утверждении Правил отбора участников Национального превентивного механизма" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 26350).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3179,31 +3605,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>