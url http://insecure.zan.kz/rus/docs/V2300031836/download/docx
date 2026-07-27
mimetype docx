--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0367745" w14:textId="0367745">
+    <w:p w14:paraId="f89e274" w14:textId="f89e274">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1300,91 +1300,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лица, не являющиеся гражданами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) лица, имеющие не погашенную или не снятую в установленном законодательством Республики Казахстан порядке судимость;</w:t>
+      2) лица, имеющие судимость, которая не погашена или не снята в установленном законом порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лица, подозреваемые или обвиняемые в совершении уголовного правонарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) лица, признанные судом недееспособными или ограниченно дееспособными;</w:t>
+      4) лица, недееспособность или ограниченная дееспособность которых признана судом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) судьи, адвокаты, государственные служащие и военнослужащие, а также работники правоохранительных и специальных государственных органов, органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
@@ -1489,51 +1489,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Уполномоченного по правам человека в РК от 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3231,55 +3251,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>