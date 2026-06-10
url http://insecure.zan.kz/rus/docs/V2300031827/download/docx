--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b08443a" w14:textId="b08443a">
+    <w:p w14:paraId="24ddbbc" w14:textId="24ddbbc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 31 января 2023 года № 61. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 февраля 2023 года № 31827</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 31 января 2023 года № 61. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 февраля 2023 года № 31827.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -595,90 +595,174 @@
               </w:rPr>
               <w:t>от 31 января 2023 года № 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10666):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -711,91 +795,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) объекты I (повышенного) уровня ответственности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленные объекты, производственные здания и сооружения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опасные производственные объекты не указанные в настоящих Правилах, обладающие признаками, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -830,2191 +914,2281 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите", и идентифицируемые как таковые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 353</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты использования атомной энергии (в том числе ядерные установки, пункты хранения ядерных материалов и радиоактивных веществ, отходов);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      объекты использования атомной энергии (в том числе ядерные установки, пункты хранения ядерных материалов и радиоактивных веществ, отходов);</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания и сооружения теплоэнергетики мощностью 150 МВт (Мега Ватт) и выше;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      здания и сооружения теплоэнергетики мощностью 150 МВт (Мега Ватт) и выше;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центральные узлы доменных печей, дымовые трубы высотой 100 м (метров) и более;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      центральные узлы доменных печей, дымовые трубы высотой 100 м (метров) и более;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные здания и сооружения с пролетом 100 м (метров) и более и высотой 50 м (метров) и более, и (или) с кранами грузоподъемностью 32 т (тонн) и более;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      производственные здания и сооружения с пролетом 100 м (метров) и более и высотой 50 м (метров) и более, и (или) с кранами грузоподъемностью 32 т (тонн) и более;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты жилищно-гражданского назначения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания административных органов республиканского управления, здания музеев республиканского значения, государственных архивов, хранилищ национальных и культурных ценностей и объекты жизнеобеспечения городов и населенных пунктов, требующие специальных устройств искусственного микроклимата и (или) требующих специальных охранных или антитеррористических мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания высотой 25 этажей и выше (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой 25 этажей и выше (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания высотой выше 12 этажей (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой выше 12 этажей (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты здравоохранения без стационаров свыше 480 посещений в смену;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания больниц с травматологическими и хирургическими отделениями, а также стационаров более 50 коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортивно-зрелищные, культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) более 500 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торгово-развлекательные объекты с одновременным пребыванием в них (вместимостью) более 1 200 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания предприятий бытового обслуживания 200 и более рабочих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексы пожарных депо в районах с повышенной сейсмической активностью (7 и более баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания общеобразовательных школ (гимназий, лицеев) вместимостью более 1 500 учащихся (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уникальные объекты строительства с конструктивными решениями и (или) конструкциями, в проектной документации которых предусмотрена хотя бы одна из следующих характеристик:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высота более 50 м (метров) за исключением жилых и многофункциональных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пролеты более 50 м (метров) за исключением производственных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие консоли более чем 15 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заглубление подземной части ниже планировочной отметки земли более 10 м (метров) или числом подземных этажей более двух;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие конструкций и конструкционных систем, в отношении которых применяются нестандартные методы расчета с учетом физических или геометрических нелинейных свойств или требуется разработка специальных технических условий на проектирование и строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты учреждений уголовно-исполнительной системы, включая следственные изоляторы, исправительные колонии, тюрьмы, с объектами инфраструктуры (объекты медицинского обслуживания, производственные комплексы и другие объекты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочие сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервуары нефти, нефтепродуктов, сжиженного газа вместимостью 10 000 м3 (метров кубических) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидротехнические сооружения I и II классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подземные хранилища нефти, нефтепродуктов и газа I, II и IIIа категории, устанавливаемые в соответствии с государственными нормативами по проектированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных систем давлением свыше 1,2 МПа (Мега Паскаль);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные нефтепроводы и нефтепродуктопроводы I и II класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные сети водоснабжения, включая групповые водоводы, водоотведения и канализационные коллекторы условным (внутренним) диаметром 500 мм (миллиметров) и более и сооружения на них, водопроводные и канализационные очистные сооружения (ВОС и КОС), насосные станции и водозаборы производительностью 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/сут (метров кубических в сутки) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные и распределительные (внутриквартальные) сети теплоснабжения диаметром 500 мм (миллиметров) и выше и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телевизионные башни и антенно-мачтовые сооружения связи высотой 100 м (метров) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением более 220 кВ (кило Вольт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги категорий I и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пограничные отделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные дороги скоростного движения в пределах населенных пунктов, магистральные улицы общегородского значения непрерывного движения и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные железные дороги, строящиеся как единый комплекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мостовые сооружения длиной 100 м (метров) и более на дорогах всех категорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоннели железных и автомобильных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метрополитены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аэропорты, взлетно-посадочные полосы и иные объекты авиационной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      речные и морские порты, за исключением специализированных портов, предназначенных для обслуживания спортивных и прогулочных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты космической инфраструктуры, включая космодромы; стартовые комплексы и пусковые установки ракет-носителей; наземные комплексы управления космическими аппаратами; командно-измерительные комплексы; наземные целевые комплексы для приема, хранения, обработки и распространения информации; научно-экспериментальная база космических исследований; антенные комплексы; обсерватории; опытные производства; предприятия по сборке, монтажу, испытаниям космических аппаратов, ракет-носителей и их компонентов; здания и сооружения, связанные с обеспечением безопасности и инженерно-технической укрепленности объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты гражданской обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны твердо-бытовых отходов, объемом 100 тыс.т/год (тысяч тонн в год) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны по обезвреживанию и захоронению токсичных промышленных отходов I, II и III классов опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      типовые проекты, разрабатываемые уполномоченным органом в области архитектурной, градостроительной и строительной деятельности (проектирование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты II (нормального) уровня ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленные объекты, производственные здания и сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания и сооружения теплоэнергетики мощностью до 150 МВт (Мега Ватт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центральные узлы доменных печей, дымовые трубы высотой до 100 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные объекты (машиностроительной, транспортной, сборочной, перерабатывающей, легкой и других отраслей промышленности), включая производственно-хозяйственные сооружения (склады высотой свыше 2 этажей и площадью более 2000 кв.м. (квадратных метров) и хранилища, требующие особых условий для хранения товаров и материалов, а также иных специальных проектных решений и мероприятий) неопасные по пожару, взрыву, газу, химическим агрессивным, ядовитым и токсичным веществам с общим пролетом от 12 метров (включительно) до 100 метров и (или) высотой от 12 метров (включительно) до 50 метров и (или) с кранами грузоподъемностью от 5 т (тонн) (включительно) до 32 т (тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      элеваторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зерносклады объемом хранения более 500 т (тонн) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      животноводческие комплексы и фермы по производству молока, мясной продукции, племенные хозяйства, откормочные площадки количеством поголовья скота свыше 1500 (включительно), а также свиноводческие хозяйства количеством поголовья свыше 10000 (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      птицеводческие фермы и комплексы количеством поголовья свыше 6 млн. голов/год (миллионов голов в год) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тепличные комплексы площадью свыше 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (квадратных метров) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комбикормовые заводы и цеха объемом более 5 т/час (тонн в час) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты предприятия по убою скота и первичной переработке продуктов убоя более 10 т/смена (тонн в смену) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скотомогильники (биотермические ямы), а также захоронения трупов животных, павших от сибирской язвы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      молокоприемные и заготовительные пункты, в зависимости от их производственной мощности более 10 т/смена (тонн в смену) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты по использованию возобновляемых источников энергии, за исключением солнечных электрических станций с мощностью менее 100 Мвт (Мега Ватт) (включительно) с электрическими сетями напряжением до 35 кВ (кило Вольт) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объекты жилищно-гражданского назначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...380 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания от 6 до 25 этажей (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой от 3 до 25 этажей (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания от 6 до 12 этажей (включительно) (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой до 12 этажей (включительно) (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты здравоохранения без стационаров от 50 до 480 посещений в смену (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гостиничные комплексы (мотели, туристические базы) с вместимостью более 50 мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания детских дошкольных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания больниц с травматологическими и хирургическими отделениями, а также стационаров 50 и менее коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортивно-зрелищные, культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) от 150 до 500 человек (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торгово-развлекательные объекты с одновременным пребыванием в них (вместимостью) от 800 до 1200 человек (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания предприятий бытового обслуживания от 50 до 200 рабочих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексы пожарных депо для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания спальных корпусов школ-интернатов, детских лагерей отдыха вместимостью более 50 детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания общеобразовательных школ (гимназий, лицеев) вместимостью от 600 (включительно) до 1 500 учащихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункты автосервиса (мастерские) с одновременным обслуживанием более 10 единиц транспортных средств, а также наземные или подземные гаражи-стоянки, высотой наземных этажей более 5, подземных этажей более 2-х;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые здания и объекты соцкультбыта вахтовых поселков выше 3-х наземных этажей (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие сооружения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...116 lines deleted...]
-      магистральные сети водоснабжения, включая групповые водоводы, водоотведения и канализационные коллекторы условным (внутренним) диаметром 500 мм (миллиметров) и более и сооружения на них, водопроводные и канализационные очистные сооружения (ВОС и КОС), насосные станции и водозаборы производительностью 10 000 м</w:t>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервуары нефти, нефтепродуктов, сжиженного газа вместимостью до 10 000 м3 (метров кубических);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидротехнические сооружения III и IV классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подземные хранилища нефти, нефтепродуктов и газа IIIб и IIIв категории, устанавливаемой в соответствии с государственными нормативами по проектированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных систем производственного назначения давлением до 1,2 МПа (Мега Паскаль) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных систем жилищно-гражданского назначения давлением от 0,3 МПа (Мега Паскаль) до 1,2 МПа (Мега Паскаль) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные нефтепроводы и нефтепродуктопроводы III и IV класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные сети водоснабжения, включая групповые водоводы, водоотведения и канализационные коллекторы условным (внутренним) диаметром до 500 мм (миллиметров) и сооружения на них, водопроводные и канализационные очистные сооружения (ВОС и КОС), насосные станции и водозаборы производительностью от 500 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>/сут (метров кубических в сутки) и более;</w:t>
-[...539 lines deleted...]
-      тепличные комплексы площадью свыше 10 000 м</w:t>
+        <w:t>/сут и до 10 000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...589 lines deleted...]
-      магистральные нефтепроводы и нефтепродуктопроводы III и IV класса;</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/сут (метров кубических в сутки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...55 lines deleted...]
-        <w:t>/сут (метров кубических в сутки);</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      групповые водоводы и канализационные коллекторы условным (внутренним) диаметром 500 мм (миллиметров) и выше при выполнении бестраншейным способом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      групповые водоводы и канализационные коллекторы условным (внутренним) диаметром 500 мм (миллиметров) и выше при выполнении бестраншейным способом;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные и распределительные (внутриквартальные) сети теплоснабжения условным (внутренним) диаметром от 350 мм (включительно) до 500 мм (миллиметров) и сооружения на них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      магистральные и распределительные (внутриквартальные) сети теплоснабжения условным (внутренним) диаметром от 350 мм (включительно) до 500 мм (миллиметров) и сооружения на них;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружные сети водоснабжения с рабочим давлением 1 МПа (Мега Паскаль) и более, условным (внутренним) диаметром свыше 300 мм (миллиметров) и сооружения на них, в том числе распределительные (внутриквартальные, уличные), внутриплощадочные сети водоснабжения, внутриквартальные сети водоотведения, внутридомовые сети водоснабжения и водоотведения, очистные сооружения систем водоотведения для отдельных жилых комплексов с числом жителей свыше 500 человек (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      наружные сети водоснабжения с рабочим давлением 1 МПа (Мега Паскаль) и более, условным (внутренним) диаметром свыше 300 мм (миллиметров) и сооружения на них, в том числе распределительные (внутриквартальные, уличные), внутриплощадочные сети водоснабжения, внутриквартальные сети водоотведения, внутридомовые сети водоснабжения и водоотведения, очистные сооружения систем водоотведения для отдельных жилых комплексов с числом жителей свыше 500 человек (включительно);</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линейно-кабельные сооружения магистральных линий связи, телевизионные башни высотой до 100 м (метров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      линейно-кабельные сооружения магистральных линий связи, телевизионные башни высотой до 100 м (метров);</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      антенно-мачтовые сооружения связи высотой от 45 м (метров) до 100 м (метров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      антенно-мачтовые сооружения связи высотой от 45 м (метров) до 100 м (метров);</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением более 35 кВ до 220 кВ (кило Вольт) (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      линии электропередач и иные объекты электросетевого хозяйства напряжением более 35 кВ до 220 кВ (кило Вольт) (включительно);</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги II, III категории и сооружения на них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      автомобильные дороги II, III категории и сооружения на них;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные пункты пропуска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      автомобильные пункты пропуска;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мостовые сооружения длиной менее 100 м (метров) на дорогах всех категорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...15 lines deleted...]
-      мостовые сооружения длиной менее 100 м (метров) на дорогах всех категорий;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улицы и дороги городов и сельских населенных пунктов, не указанные в подпункте 1 пункта 9, внутренние и внешние автомобильные дороги промышленных предприятий и сооружения на них (за исключением мостовых сооружений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      улицы и дороги городов и сельских населенных пунктов, не указанные в подпункте 1 пункта 9, внутренние и внешние автомобильные дороги промышленных предприятий и сооружения на них (за исключением мостовых сооружений);</w:t>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты магистральной железнодорожной сети, реализуемые по отдельным проектам, а также подъездные и станционные пути;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      объекты магистральной железнодорожной сети, реализуемые по отдельным проектам, а также подъездные и станционные пути;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны твердо-бытовых отходов, объемом до 100 тыс.т/год (тысяч тонн в год);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      полигоны твердо-бытовых отходов, объемом до 100 тыс.т/год (тысяч тонн в год);</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны по обезвреживанию и захоронению токсичных промышленных отходов IV класса опасности;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10722):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3027,110 +3201,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. В ходе проведения комплексной вневедомственной экспертизы эксперты:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивают и получают от заказчиков и разработчиков проекта необходимые материалы и информацию, которые ими предоставляются в установленный экспертом срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выдают обоснованные и мотивированные замечания со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов, с целью их устранения в порядке, предусмотренном пунктом 38 настоящих Правил.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3143,90 +3317,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. Отрицательное заключение комплексной вневедомственной экспертизы составляется и направляется заказчику при выявлении и не устранении несоответствий проекта требованиям, условиям или ограничениям, установленным исходными документами (материалами, данными) и государственными (межгосударственными) нормативами в области проектирования и строительства, санитарно-эпидемиологическими требованиями и гигиеническими нормативами, а также нормативно-методическими документами в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этих случаях действие договора на проведение экспертизы прекращается.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3239,170 +3413,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "38. В ходе проведения комплексной вневедомственной экспертизы эксперты направляют заказчику обоснованные и мотивированные замечания экспертов со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов, которые выдаются заказчикам при предельном рассмотрении не позднее:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 (двадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 10 (десяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 45 (сорок пять) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 (пятнадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 5 (пяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 30 (тридцати) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
-[...15 lines deleted...]
-      20 (двадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 10 (десяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 45 (сорок пять) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 (четырех) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 1 (одного) рабочего дня со дня выдачи замечаний при продолжительности экспертизы не более 10 (десять) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
-[...15 lines deleted...]
-      15 (пятнадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 5 (пяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 30 (тридцати) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26 (двадцати шести) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 14 (четырнадцати) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 60 (шестидесяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
-[...15 lines deleted...]
-      4 (четырех) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 1 (одного) рабочего дня со дня выдачи замечаний при продолжительности экспертизы не более 10 (десять) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не устранении мотивированных замечаний экспертов в установленный срок, составляется отрицательное заключение.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3415,210 +3589,304 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 69-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "69-14. В ходе проведения комплексной вневедомственной экспертизы эксперты в режиме экспертного сопровождения направляют заказчику обоснованные и мотивированные замечания экспертов со ссылкой на пункты, статьи действующего законодательства и нормативно-технических документов, которые выдаются заказчикам при предельном рассмотрении не позднее:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 (двадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 10 (десяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 45 (сорока пяти) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 (пятнадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 5 (пяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 30 (тридцати) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
-[...15 lines deleted...]
-      20 (двадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 10 (десяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 45 (сорока пяти) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 (девяти) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 3 (трех) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 20 (двадцати) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
-[...15 lines deleted...]
-      15 (пятнадцати) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 5 (пяти) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 30 (тридцати) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 (четырех) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 1 (одного) рабочего дня со дня выдачи замечаний при продолжительности экспертизы не более 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
-[...15 lines deleted...]
-      9 (девяти) рабочих дней со дня вступления договора в силу и устраняются Заказчиком в срок не более 3 (трех) рабочих дней со дня выдачи замечаний при продолжительности экспертизы не более 20 (двадцати) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не устранении мотивированных замечаний экспертов в установленный срок, составляется отрицательное заключение.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 304 "Об утверждении Правил утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10632):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3671,244 +3939,244 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Технико-экономическое обоснование, по которому в течение трех и более лет после ее утверждения в порядке, установленном законодательством Республики Казахстан, не была разработана и утверждена проектно-сметная документация, считается устаревшей и используется для реализации после корректировки (обновления исходных документов, актуализации проектных материалов), проведения повторной экспертизы и переутверждения согласно главы 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Проектно-сметная документация, по которой в течение трех и более лет после ее утверждения в порядке, установленном законодательством Республики Казахстан, не начато строительство, считается устаревшей и используется для реализации после корректировки (обновления исходных документов, актуализации проектных материалов), проведения повторной экспертизы и переутверждения согласно главы 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ранее утвержденные технико-экономические обоснования и проектно-сметная документация подлежат корректировке (обновлению исходных документов, актуализации проектных материалов) и переутверждению в случаях, предусмотренных пунктами 12 и 13 настоящих Правил.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "16. Ранее утвержденная проектно-сметная документация подлежит корректировке, повторной экспертизе и переутверждению, если до начала или в ходе строительства намеченного объекта возникла обоснованная необходимость внесения в нее изменений и (или) дополнений существенного характера, влияющих на конструктивную схему объекта, его объемно-планировочные, инженерно-технические и (или) технологические проектные решения, включая замену инженерного и (или) технологического оборудования, основных материалов и (или) изделий, изменяющих технико-экономические показатели, а также при существенном увеличений стоимости ранее утвержденной проектно-сметной документации не менее чем на десять процентов по причине увеличения стоимости строительных ресурсов при обращении подрядчика, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 655 Гражданского кодекса (Особенная часть), о проведении пересмотра сметы, без изменения проектных решений.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4234,31 +4502,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>