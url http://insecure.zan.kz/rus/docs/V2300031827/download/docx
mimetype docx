--- v1 (2026-06-10)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24ddbbc" w14:textId="24ddbbc">
+    <w:p w14:paraId="1bdd866" w14:textId="1bdd866">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -601,3582 +601,254 @@
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      1. Утратил силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приказ утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 1)</w:t>
-[...2294 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
-      </w:r>
-[...68 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 25</w:t>
-[...586 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">3. Утратил силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
-      <w:r>
-[...287 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4502,31 +1174,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>