--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5349136" w14:textId="5349136">
+    <w:p w14:paraId="368058f" w14:textId="368058f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -725,50 +725,302 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила приема на обучение в Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан, реализующую образовательные программы послевузовского образования (далее – Правила), определяют порядок приема кандидатов на обучение в магистратуру и докторантуру Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан (далее – Академия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. В настоящих Правилах используется следующее понятие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция подпункта 1) действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационная автоматизированная база данных (далее – информационная система) – программно-аппаратный комплекс, обеспечивающий сбор, хранение, передачу и обработку информации, предназначенной для автоматизации деятельности, связанной с планированием, отбором (приемом документов) и управлением персоналом по вопросам поступления на правоохранительную службу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 1-1 в соответствии с приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Подготовка кадров в магистратуре и докторантуре осуществляется по очной форме обучения, а также с применением дистанционного обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1089,654 +1341,1674 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Прием кандидатов в магистратуру и докторантуру Академии осуществляется на конкурсной основе по результатам вступительных экзаменов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      5. Прием документов, поступающих в магистратуру и докторантуру, осуществляется в следующие сроки:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 5 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 5 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Прием документов, поступающих в магистратуру и докторантуру, осуществляется через информационную систему в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с 1 апреля по 25 июля календарного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z216" w:id="24"/>
-[...15 lines deleted...]
-      1) с 1 апреля по 25 июля календарного года;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с 25 октября по 20 ноября календарного года (при наличии вакантных приемных мест).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z217" w:id="25"/>
-[...15 lines deleted...]
-      2) с 25 октября по 20 ноября календарного года (при наличии вакантных приемных мест).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 5-1 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 5-1 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Для подачи документов и сдачи вступительных экзаменов в магистратуру и докторантуру кандидат проходит регистрацию в информационной системе с использованием индивидуального идентификационного номера (далее – ИИН).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 2 пункта 5-1 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 5-1 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После процедуры регистрации кандидата в информационной системе личный кабинет создается автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вход зарегистрированных кандидатов в личный кабинет осуществляется посредством электронной цифровой подписи и иных способов авторизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Генерального Прокурора РК от 12.04.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава дополнена пунктом 5-1 в соответствии с приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5-2 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 5-2 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. При регистрации в информационной системе кандидат обязан ознакомиться с политикой конфиденциальности, пользовательским соглашением, подтвердить свое согласие на сбор и обработку персональных данных и принять следующие обязательства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) о наличии доступа к персональному компьютеру с подключением к сети интернет со скоростью не менее 10 мб/сек, а также исправно работающих веб-камеры и микрофона, в случае отсутствия указанной компьютерной техники кандидат дает согласие на прохождение этапов отбора в специально оборудованных помещениях территориальных правоохранительных органов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z246" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о согласии на исключение на любом этапе приема документов и сдачи вступительных экзаменов в случаях несоблюдения кандидатом требований настоящих Правил, предоставления недостоверной информации и документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава дополнена пунктом 5-2 в соответствии с приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3. После регистрации кандидату в случайном порядке присваивается индивидуальный номер, который используется для обезличивания данных кандидата на всех этапах приема.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава дополнена пунктом 5-3 в соответствии с приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-4. Вход зарегистрированных кандидатов в личный кабинет осуществляется с использованием двухфакторной аутентификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава дополнена пунктом 5-4 в соответствии с приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Вступительные экзамены проводятся в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z218" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с 10 по 20 августа, зачисление - с 1 сентября календарного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z219" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с 25 ноября по 10 декабря календарного года (при наличии вакантных приемных мест), зачисление осуществляется с 10 января календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приказ ректора Академии о зачислении принимается до 25 августа календарного года и до 25 декабря календарного года (при наличии вакантных приемных мест).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Генерального Прокурора РК от 12.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...76 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сроки приема документов и вступительных экзаменов продлеваются или переносятся приказом Генерального Прокурора Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t>№ 47</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок приема в магистратуру и докторантуру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В магистратуру по научно-педагогическому направлению, в том числе по дистанционному обучению, принимаются сотрудники и военнослужащие правоохранительных органов Республики Казахстан, освоившие образовательные программы высшего образования и имеющие стаж практической работы в правоохранительных органах не менее одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z236" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В магистратуру по профильному направлению, в том числе по дистанционному обучению, принимаются сотрудники и военнослужащие правоохранительных органов Республики Казахстан, освоившие образовательные программы высшего образования и имеющие стаж практической работы в правоохранительных органах не менее двух лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z237" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В магистратуру по научно-педагогическому и профильному направлениям, в том числе по дистанционному обучению, принимаются граждане Республики Казахстан и иностранные граждане, освоившие образовательные программы высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Генерального Прокурора РК от 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В докторантуру по научно-педагогическому направлению, в том числе по дистанционному обучению, принимаются сотрудники и военнослужащие правоохранительных органов Республики Казахстан, имеющие не менее пяти лет стажа правоохранительной службы либо не менее пяти лет стажа государственной службы, из которых не менее трех лет на должностях в правоохранительных органах, и имеющие степень "магистр".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z238" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, окончившие магистратуру профильного направления, принимаются при условии дополнительного освоения ими образовательной программы послевузовского образования педагогического профиля научно-педагогической магистратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z239" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В докторантуру по профилю, в том числе по дистанционному обучению, принимаются сотрудники и военнослужащие правоохранительных органов Республики Казахстан, имеющие не менее пяти лет стажа правоохранительной службы либо не менее пяти лет стажа государственной службы, из которых не менее трех лет на должностях в правоохранительных органах, и имеющие степень "магистр" или высшее специальное образование, приравненное к профильной магистратуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z240" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В докторантуру по научно-педагогическому и профильному направлениям, в том числе по дистанционному обучению, принимаются граждане Республики Казахстан и иностранные граждане, имеющие степень "магистр" или высшее специальное образование, приравненное к профильной магистратуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...92 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Генерального Прокурора РК от 23.12.2025 </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Генерального Прокурора РК от 23.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="34"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="38"/>
+    <w:bookmarkStart w:name="z220" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Сотрудник, находящийся в отпуске, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе", принимается в магистратуру и докторантуру Академии после выхода из отпуска и назначения на штатную должность в правоохранительном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1755,230 +3027,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="39"/>
+    <w:bookmarkStart w:name="z34" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для приема документов и организации проведения вступительных экзаменов в магистратуру и докторантуру в Академии создается приемная комиссия, состав которой утверждается приказом ректора Академии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z35" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z35" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Приемная комиссия формируется в составе председателя, секретаря и не менее трех членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z36" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z36" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателем приемной комиссии является ректор Академии, который руководит деятельностью приемной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z37" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z37" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарем приемной комиссии назначается сотрудник Академии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z38" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z38" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Приемная комиссия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z241" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z241" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет полноту представленных документов, указанных в пунктах 15 и 16 настоящих Правил, и определяет соответствие кандидатов требованиям пунктов 8 и 9 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z242" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z242" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирует списки кандидатов на обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z243" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z243" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассматривает вопрос о зачислении в число магистрантов и докторантов Академии с учетом результатов работы экзаменационной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z244" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z244" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализирует итоги приема кандидатов на обучение и формирует предложения по дальнейшему совершенствованию работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1997,674 +3269,1528 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Деятельность приемной комиссии осуществляется в соответствии с планом работы. Заседания приемной комиссии проводятся по мере необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z46" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Решения приемной комиссии оформляются протоколом в произвольной форме и принимаются простым большинством голосов при наличии не менее двух третей утвержденного состава. При равенстве голосов мнение председателя приемной комиссии является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 15 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 15 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Кандидаты для поступления в магистратуру Академии предоставляют в приемную комиссию через информационную систему следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) рапорт на имя ректора Академии по форме, согласно </w:t>
+      1) рапорт на имя ректора Академии, подписанный посредством электронной цифровой подписи по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z52" w:id="55"/>
-[...15 lines deleted...]
-      5) список научных и научно-методических работ (при их наличии);</w:t>
+    <w:bookmarkStart w:name="z254" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z53" w:id="56"/>
-[...15 lines deleted...]
-      6) грамоты или дипломы за участие в научных конференциях и конкурсах (при их наличии);</w:t>
+    <w:bookmarkStart w:name="z255" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z54" w:id="57"/>
+    <w:bookmarkStart w:name="z256" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) справку о стаже работы в правоохранительных органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z257" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) медицинскую справку по форме 075-У в электронном формате, утвержденную </w:t>
+      5) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z258" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сертификаты о присуждении научных стипендий и грантов (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z259" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) грамоты или дипломы за участие в научных конференциях и конкурсах (при их наличии); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z260" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) справки, подтверждающие участие в научно-образовательной деятельности Академии (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z261" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) медицинскую справку по форме 075-У в электронном формате, утвержденную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z262" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) фото 3х4, объемом не более 10 мб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z263" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) копию квитанции об оплате за участие в тестировании по иностранному языку, за исключением иностранных граждан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z264" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, указанные в настоящем пункте Правил, загружаются кандидатом собственноручно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Генерального Прокурора РК от 12.04.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 16 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 16 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Кандидаты для поступления в докторантуру Академии подают через информационную систему в приемную комиссию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документы, указанные в подпунктах 1), 2), 3), 4), 5), 6), 7), 8), 9), 10) и 11) пункта 15 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z266" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) документ о послевузовском образовании либо электронный документ из сервиса цифровых документов (вместе с приложением к документу), а для дипломов, выданных зарубежными образовательными учреждениями, документы, подтверждающие прохождение процедуры нострификации или признание в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об образовании";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z267" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) свидетельство к основному диплому об освоении образовательных программ педагогического профиля (для кандидатов, окончивших магистратуру профильного направления).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z268" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, указанные в пункте 15 и в настоящем пункте Правил, загружаются кандидатом собственноручно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Документы кандидатов, указанные в пунктах 15 и 16 настоящих Правил, регистрируются службой документационного обеспечения Академии в единой информационной аналитической системе "Кадағалау".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом Генерального Прокурора РК от 12.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="60"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z61" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Оригиналы документов представляются кандидатами для сверки в период проведения вступительных экзаменов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом Генерального Прокурора РК от 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 18 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Секретарь приемной комиссии через информационную систему проверяет документы кандидатов и при соответствии требованиям пунктов 15 и 16 настоящих Правил подтверждает прием документов в день поступления рапорта, а также допускает к сдаче вступительных экзаменов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 19 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 19 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При предоставлении кандидатом неполного перечня документов, указанных в пунктах 15 и 16 настоящих Правил секретарь приемной комиссии через информационную систему отказывает в приеме документов с соответствующим обоснованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат на обучение может повторно направить документы в сроки, установленные пунктом 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жалоба на решение, действие (бездействие) приемной комиссии рассматривается в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2683,1441 +4809,3439 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="69"/>
+    <w:bookmarkStart w:name="z66" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок проведения вступительных экзаменов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...75 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Исключен приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Исключен приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Кандидаты, поступающие в магистратуру, докторантуру Академии, сдают вступительные экзамены:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z270" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по иностранному языку (английский, немецкий, французский по выбору);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z271" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z272" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К экзамену по специальности допускаются кандидаты, набравшие не менее 25 баллов по иностранному языку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z273" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, указанные в подпункте 2) пункта 3-1 настоящих Правил, принимаются на обучение по итогам собеседования, проводимого приемной комиссией Академии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Генерального Прокурора РК от 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="72"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Кандидаты, имеющие один из международных сертификатов, подтверждающих владение иностранным языком в соответствии с общеевропейскими компетенциями (стандартами) владения иностранным языком, освобождаются от вступительного экзамена по иностранному языку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z274" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в магистратуру:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z275" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      английский язык: IELTS Academic (International English Language Tests System), пороговый балл – не менее 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z276" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEFL IBT (Test of English as a Foreign Language Internet-based test), пороговый балл – не менее 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z277" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немецкий язык: Deutsche Sprachpruеfung fuеr den Hochschulzugang (DSH, Niveau B2/уровень B2), TestDaF-Prufung (Niveau B2/уровень B2);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z278" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      французский язык: TFI (Test de Franзais International™), DELF (Diplome d’Etudes en Langue franзaise), DALF (Diplome Approfondi de Langue franзaise), TCF (Test de connaissance du franзais) – не менее уровня B2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z279" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в докторантуру:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z280" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      английский язык: IELTS Academic (International English Language Testing System Academic) пороговый балл – не менее 5.0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z281" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEFL IBT (Test of English as a Foreign Language Internet-based test), пороговый балл – не менее 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z282" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEFL ITP (Test of English as a Foreign Language Institutional Testing Programm), пороговый балл – не менее 417;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z283" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEIC (Test of English for International Communication), пороговый балл – не менее 550;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z284" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Duolingo English Test, пороговый балл – не менее 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z285" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немецкий язык: Deutsche Sprachpruеfung fuеr den Hochschulzugang (DSH, Niveau В1/ не ниже уровня В1), TestDaF-Prufung (Niveau В1/ не ниже уровня В1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z286" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      французский язык: TFI (Test de Franзais International™) – не ниже уровня В1 по секциям чтения и аудирования), DELF (Diplome d’Etudes en Langue franзaise) – не ниже уровня B1, DALF (Diplome Approfondi de Langue franзaise) – не ниже уровня В1, TCF (Test de connaissance du franзais) – не ниже уровня В1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Генерального Прокурора РК от 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="87"/>
+    <w:bookmarkStart w:name="z88" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Вступительные экзамены по иностранному языку проводятся по технологии, разработанной Национальным центром тестирования Министерства науки и высшего образования Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z89" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, завершившие обучение в зарубежных организациях высшего и послевузовского образования в странах государственным или официальным языком которых, является английский и имеющих специализированную аккредитацию зарубежных аккредитационных органов, включенных в реестры и (или) ассоциации аккредитационных органов государств – членов Организации экономического сотрудничества и развития в течение 5 лет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z90" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) освобождаются от вступительных экзаменов по иностранному языку (английский язык) в магистратуру с казахским или русским языком обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z91" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не предоставляют международные сертификаты, подтверждающие владение иностранным языком в соответствии с общеевропейскими компетенциями (стандартами) владения иностранным языком, указанных в пункте 24 настоящих Правил для поступления в докторантуру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z92" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подлинность и срок действия представляемых сертификатов проверяется приемной комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z93" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Вступительный экзамен для поступающих в магистратуру, докторантуру проводится в объеме образовательных программ предыдущего уровня образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 2 пункта 26 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 26 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регламент проведения вступительного экзамена утверждается приказом ректора Академии и размещается на интернет-ресурсе Академии и в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 пункта 26 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 3 пункта 26 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вступительный экзамен по специальности проводится через информационную систему в форме комплексного тестирования (КТ) и решения кейсовой задачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вступительный экзамен по специальности проводится по дисциплинам, отраженным в приложении 2-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 5 пункта 26 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 5 пункта 26 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о проведении вступительного экзамена по специальности (дата, время и место проведения вступительного экзамена) в магистратуру, докторантуру Академии размещается на интернет-ресурсе Академии и в информационной системе до начала вступительного экзамена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программа, тестовые вопросы и кейсовые задачи вступительного экзамена по специальности в магистратуру, докторантуру формируются Академией самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 7 пункта 26 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 7 пункта 26 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программа вступительного экзамена по специальности утверждается решением Ученого совета Академии и размещается на интернет-ресурсе Академии и в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 27 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Результаты вступительных экзаменов объявляются в день их проведения в информационной системе и на интернет-ресурсе Академии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Пересдача вступительных экзаменов не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z99" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В целях обеспечения соблюдения единых требований и разрешения спорных вопросов в период проведения вступительных экзаменов по специальности в магистратуру и докторантуру создается апелляционная комиссия в составе председателя и не менее двух членов комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z293" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав апелляционной комиссии утверждается приказом ректора Академии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z294" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляционная комиссия принимает и рассматривает заявления от кандидатов, поступающих в магистратуру или докторантуру, не согласных с результатами вступительных экзаменов по специальности, содержанием экзаменационных материалов, в том числе по техническим причинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 30 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Заявление на апелляцию подается на имя председателя апелляционной комиссии через информационную систему кандидатом, поступающим в магистратуру или докторантуру, до 13:00 часов следующего дня после объявления результатов вступительного экзамена и рассматривается апелляционной комиссией в течение одного рабочего дня со дня подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Апелляционная комиссия работает с каждым кандидатом в индивидуальном порядке в онлайн-формате. В случае неподключения кандидата на заседание апелляционной комиссии, его заявление на апелляцию не рассматривается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Решение апелляционной комиссией принимается большинством голосов от общего числа членов комиссии. В случае равенства голосов голос председателя комиссии является решающим. Работа апелляционной комиссии оформляется протоколом в произвольной форме, подписанным председателем и всеми членами комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z105" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Протоколы апелляционной комиссии передаются в приемную комиссию Академии в течение одного рабочего дня с момента проведения заседаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок зачисления в магистратуру и докторантуру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z107" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z107" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34. На обучение в магистратуру, докторантуру по образовательным программам зачисляются на конкурсной основе кандидаты, набравшие пороговый балл по результатам вступительных экзаменов в соответствии со Шкалой 100-балльной системы оценок, согласно </w:t>
+      34. На обучение в магистратуру, докторантуру по соответствующим образовательным программам зачисляются на конкурсной основе кандидаты, набравшие пороговый балл по результатам вступительных экзаменов по специальности в магистратуру не менее 75 баллов, в докторантуру не менее 80 баллов из возможных 100 баллов в соответствии со шкалой 100-балльной системы оценок, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z295" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-1. Приемная комиссия составляет протокол о зачислении в число магистрантов и докторантов по соответствующим образовательным программам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 2 пункта 34-1 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 34-1 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии вакантных приемных мест по образовательным программам приемная комиссия объявляет конкурс в информационной системе среди кандидатов, набравших по итогам вступительных экзаменов по специальности в магистратуру не менее 75 баллов, в докторантуру не менее 80 баллов и не прошедших по конкурсу на интернет-ресурсе Академии и в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 пункта 34-1 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 3 пункта 34-1 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список участников конкурса на занятие вакантных приемных мест формируется на основании рапортов кандидатов автоматически в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решением приемной комиссии кандидаты перераспределяются с одной образовательной программы на другую образовательную программу магистратуры или докторантуры при соответствии требованиям пункта 35 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 34-1 в соответствии с приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. В случае равенства конкурсных баллов, преимущество при зачислении получают кандидаты, имеющие наибольший стаж (календарных дней) правоохранительной службы, затем имеющие высокие средние баллы диплома. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z296" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Далее учитываются научно-педагогические достижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z297" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) научные публикации, в том числе в рейтинговых научных изданиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z232" w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z298" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) свидетельства о научных разработках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z299" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сертификаты о присуждении научных стипендий и грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z300" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) грамоты или дипломы за участие в научных конференциях и конкурсах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z235" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z301" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) справки, подтверждающие участие в научно-образовательной деятельности Академии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Генерального Прокурора РК от 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 36 предусматривается в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 36 действует до 12.07.2026 приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. На основании протокола приемной комиссии ректор Академии издает приказ о зачислении кандидатов в число обучающихся в магистратуру и докторантуру, который размещается на интернет-ресурсе Академии и в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаты, зачисленные в магистратуру и докторантуру, предоставляют в Академию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z303" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) личный листок по учету кадров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z119" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z304" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию аттестационного листа за последний период службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z120" w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z305" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) справку о стаже правоохранительной службы, выданную кадровой службой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z306" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выписку из приказов о присвоении последнего специального звания или классного чина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z307" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) план-задание от правоохранительного органа в рамках предполагаемой темы исследования (при наличии темы); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z308" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о сотруднике правоохранительного органа, который будет осуществлять наставничество за кандидатом при выполнении диссертационного исследования (проект).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Приемная комиссия после завершения работы направляет в Генеральную прокуратуру Республики Казахстан итоговый отчет по результатам приема, а также копии приказов о зачислении в магистратуру и докторантуру Академии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z123" w:id="123"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z123" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Вопросы, не регламентированные настоящими Правилами, разрешаются приемной комиссией в порядке, установленном законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4132,51 +8256,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4502,88 +8626,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должность, телефон</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кандидата на обучение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Рапорт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z143" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас разрешить мне сдать вступительные экзамены для поступления в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>магистратуру/ докторантуру (нужное подчеркнуть) Академии правоохранительных органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4869,64 +8993,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (подпись кандидата на обучение, дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z156" w:id="126"/>
+      <w:bookmarkStart w:name="z156" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Согласован_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии), подпись непосредственного руководителя кандидата на обучение)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -5126,467 +9250,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="127"/>
+    <w:bookmarkStart w:name="z165" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Расписка о приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...398 lines deleted...]
-        <w:t>лицу, сдавшему документы, 2 экземпляр подшивается в учебное дело кандидата на обучение.</w:t>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 исключено приказом Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5622,152 +9383,1475 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 2-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам приема на обучение</w:t>
+              <w:t>к Правилам приема</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в Академию правоохранительных</w:t>
+              <w:t>на обучение в Академию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органов при Генеральной прокуратуре</w:t>
+              <w:t>правоохранительных органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан, реализующую</w:t>
+              <w:t>при Генеральной прокуратуре</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>образовательные программы</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>послевузовского образования</w:t>
+              <w:t>реализующую образовательные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы послевузовского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Перечень дисциплин для сдачи вступительного экзамена в магистратуру и докторантуру Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2-1 – в редакции приказа Генерального Прокурора РК от 06.05.2026 от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование образовательной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование дисциплин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7М04203-Юриспруденция</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(научно-педагогическое направление)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теория государства и права;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовное право Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданское право Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7M12301-Правоохранительная деятельность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(профильное направление, в т.ч. дистанционное обучение) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теория государства и права;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовно-процессуальное право Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Административное право Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7M12303-Правоохранительная деятельность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(научно-педагогическое направление)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теория государства и права;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовно-процессуальное право Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Административное право Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8D04201-Юриспруденция</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(научно-педагогическое направление)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Современные проблемы общей теории права</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8D12301-Правоохранительная деятельность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(научно-педагогическое направление)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теория и практика применения законодательства Республики Казахстан в правоохранительной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8D12302-Правоохранительная деятельность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(профильное направление, в т.ч. дистанционное обучение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теория и практика применения законодательства Республики Казахстан в правоохранительной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам приема</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на обучение в Академию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правоохранительных органов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при Генеральной прокуратуре</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующую образовательные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы послевузовского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z191" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Шкала 100-балльной системы оценок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5779,832 +10863,343 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баллы по 100-балльной системе оценок</w:t>
+Блоки экзамена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баллы по 4-х балльной системе оценок</w:t>
+Баллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95-100</w:t>
+Комплексное тестирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отлично</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90-94</w:t>
+Кейсовая задача</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85-89</w:t>
-[...36 lines deleted...]
-Хорошо</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80-84</w:t>
+Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75-79</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+100</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...292 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z310" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Шкала 100-балльной системы оценок для поступления в магистратуру и докторантуру Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6693,414 +11288,414 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="132"/>
+    <w:bookmarkStart w:name="z197" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов и структурных элементов некоторых приказов Генерального Прокурора Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z198" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z198" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 13 августа 2015 года № 101 "Об утверждении Правил приема на обучение в Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан, реализующую образовательные программы послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12000).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z199" w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z199" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 30 сентября 2015 года № 117 "О внесении изменения в приказ Генерального Прокурора Республики Казахстан от 13 августа 2015 года № 101 "Об утверждении Правил приема на обучение в Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан, реализующую профессиональные учебные программы послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12139).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z200" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z200" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Генерального Прокурора Республики Казахстан от 15 ноября 2016 года № 172 "О внесении изменений и дополнения в некоторые приказы Генерального Прокурора Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14554).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z201" w:id="136"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z201" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 14 июля 2017 года № 70 "О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 13 августа 2015 года № 101 "Об утверждении Правил приема на обучение в Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан, реализующую профессиональные учебные программы послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15435).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z202" w:id="137"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z202" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Генерального Прокурора Республики Казахстан от 4 декабря 2018 года № 134 "О внесении изменений и дополнений в некоторые приказы Генерального Прокурора Республики Казахстан по вопросам образовательной деятельности Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17866).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z203" w:id="138"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z203" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Генерального Прокурора Республики Казахстан от 3 июля 2020 года № 83 "О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 13 августа 2015 года № 101 "Об утверждении Правил приема на обучение в Академию правоохранительных органов при Генеральной прокуратуре Республики Казахстан, реализующую образовательные программы послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20933).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z204" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z204" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Генерального Прокурора Республики Казахстан от 3 июля 2021 года № 95 "О внесении изменений и дополнений в некоторые приказы Генерального Прокурора Республики Казахстан по вопросам образовательной деятельности (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23425).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>