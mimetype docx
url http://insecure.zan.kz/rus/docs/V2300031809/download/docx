--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="368058f" w14:textId="368058f">
+    <w:p w14:paraId="7d273cf" w14:textId="7d273cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11647,55 +11647,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12021,31 +12021,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>