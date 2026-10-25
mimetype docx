--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5baf920" w14:textId="5baf920">
+    <w:p w14:paraId="c1de5ce" w14:textId="c1de5ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,69 +85,138 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 21 октября 2016 года № 18 "О некоторых вопросах реализации кадровой политики в Национальном бюро по противодействию коррупции (Антикоррупционной службе) Агентства Республики Казахстан по делам государственной службы и противодействию коррупции" и признании утратившими силу его структурных элементов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) от 26 января 2023 года № 42. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 января 2023 года № 31787</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Председателя Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) от 26 января 2023 года № 42. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 января 2023 года № 31787. Утратил силу приказом Председателя Комитета национальной безопасности РК от 03.08.2026 № 78/қе (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Председателя Комитета национальной безопасности РК от 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2167,68 +2238,50 @@
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на руководителя аппарата Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2244,93 +2297,110 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Агентства</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Председатель Агентства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по противодействию коррупции</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Антикоррупционной службы) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5331,102 +5401,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> План кадрового прогноза потребности в кадрах на ________ - ________ годы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> План кадрового прогноза потребности в кадрах на ________ - ________ годы</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1. Прогноз потребности в кадрах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -7810,102 +7864,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> План кадрового прогноза потребности в кадрах на ________ - ________ годы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> План кадрового прогноза потребности в кадрах на ________ - ________ годы</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2. Прогноз потребности в кадрах в разрезе специальностей на три года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="424"/>
@@ -11264,70 +11302,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -12996,348 +13034,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и противодействию коррупции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 октября 2016 года № 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень руководящих должностей антикоррупционной службы, подлежащих ротации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z115" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центральный аппарат Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) (далее – Агентство)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z116" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z117" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z118" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель департамента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z119" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя департамента Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z120" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z121" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z122" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальные органы Агентства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель территориального органа Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя территориального органа Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель управления территориального органа Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя управления территориального органа Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель самостоятельного отдела территориального органа Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z128" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель отдела управления территориального органа Агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13585,588 +13623,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию коррупции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 октября 2016 года № 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:bookmarkStart w:name="z131" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила перемещения руководящих должностей антикоррупционной службы, подлежащих ротации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила перемещения руководящих должностей антикоррупционной службы, подлежащих ротации (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан "О правоохранительной службе" и определяют порядок перемещения руководящих должностей антикоррупционной службы, подлежащих ротации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ротация проводится в следующих целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z134" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повышения эффективности деятельности антикоррупционной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z135" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) профилактики коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z136" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эффективного использования профессионального и управленческого опыта руководителей антикоррупционной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z137" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) профессионального развития и совершенствования управленческих компетенций руководителей антикоррупционной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z138" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ротация производится по одной из следующих схем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z139" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) межуровневая ("центр-регион", "регион-центр");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z140" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) межрегиональная ("регион-регион");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z141" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) межсекторальная ("центр-центр").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z142" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ротация руководителей антикоррупционной службы в другую местность допускается с письменного согласия сотрудника, а в интересах службы – независимо от срока пребывания на должности и без согласия сотрудника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z143" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротации, связанной с переездом в другую местность, не подлежат должностные лица, имеющие (являющиеся опекунами) детей с инвалидностью, в том числе усыновленных (удочеренных), или на иждивении которых находятся престарелые родители либо члены семьи, постоянно проживающие с ними и имеющие инвалидность 1 и 2 группы. Указанные обстоятельства подтверждаются документально.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z144" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Ежегодно до 30 января кадровая служба Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) (далее – Агентство) формирует список руководителей антикоррупционной службы, подлежащих ротации (далее – список) в текущем году, по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z145" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список утверждается руководителем Агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z146" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для формирования списка руководители структурных подразделений Агентства и его территориальных органов ежегодно до 15 января направляют в кадровую службу Агентства следующие сведения о находящихся у них в подчинении руководителях антикоррупционной службы, подлежащих ротации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z147" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии) ротируемого лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z148" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) занимая должность и дата назначения на нее;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z149" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z149" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) планируемые даты и должности для ротации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z150" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) письменное согласие в произвольной форме руководителя антикоррупционной службы, подлежащего ротации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z151" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения, указывающие на необходимость ротации в целях, предусмотренных пунктом 2 настоящих Правил, или невозможность осуществить ротацию в связи с обстоятельствами, изложенными в пунктах 4, 8 и 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z152" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ротация руководителей антикоррупционной службы осуществляется на плановой основе по решению руководителя Агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z153" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае если должность, на которую перемещается руководитель антикоррупционной службы, не освобождена к моменту проведения ротации, то руководитель антикоррупционной службы продолжает работу на занимаемой должности до освобождения указанной должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z154" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При наличии у руководителя антикоррупционной службы неснятого дисциплинарного взыскания ротация на вышестоящую должность не допускается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z155" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Учет и мониторинг ротации руководителей антикоррупционной службы ведется кадровой службой Агентства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14453,68 +14491,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инициалы, подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" __________20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="127"/>
+    <w:bookmarkStart w:name="z159" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список руководителей антикоррупционной службы, подлежащих ротации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15718,942 +15756,942 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и противодействию коррупции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 октября 2016 года № 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="128"/>
+    <w:bookmarkStart w:name="z162" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования кадрового резерва антикоррупционной службы, требования к квалификации сотрудников, зачисляемых в кадровый резерв, и работы с ведомственным банком данных сотрудников, зачисленных в кадровый резерв </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z163" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z163" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z164" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z164" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила формирования кадрового резерва антикоррупционной службы, требования к квалификации сотрудников, зачисляемых в кадровый резерв, и работы с ведомственным банком данных сотрудников, зачисленных в кадровый резерв (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Закона Республики Казахстан "О правоохранительной службе" и определяют порядок формирования кадрового резерва антикоррупционной службы, требования к квалификации сотрудников, зачисляемых в кадровый резерв, и порядок работы с ведомственным банком данных сотрудников, зачисленных в кадровый резерв.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z165" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z165" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования кадрового резерва антикоррупционной службы, требования к квалификации сотрудников, зачисляемых в кадровый резерв</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z166" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z166" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кадровый резерв формируется на плановой основе в Агентстве Республики Казахстан по противодействию коррупции (Антикоррупционной службе) (далее – Агентство) и его территориальных органах с учетом качественного состава кадров, потребности в замещении вакантных руководящих должностей антикоррупционной службы, а также из расчета не менее двух кандидатур на каждую должность, подлежащую замещению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z167" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z167" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кадровый резерв формируется из сотрудников, которые по результатам аттестации рекомендуются к выдвижению на руководящие должности или на работу с большим объемом, а также из лиц, проявивших организаторские способности при исполнении служебных обязанностей либо при выполнении специальных заданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z168" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z168" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С согласия Председателя Агентства в кадровый резерв включаются сотрудники, отвечающие одному из следующих требований к квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z169" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z169" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) завершившие обучение по программам послевузовского образования в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Рабочим органом Республиканской комиссии по подготовке кадров за рубежом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2000 года № 470 "О республиканской комиссии по подготовке кадров за рубежом";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z170" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z170" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при наличии ученой степени кандидата наук или доктора наук или доктора философии (PhD) или доктора по профилю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z171" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z171" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) окончившие магистратуру и (или) докторантуру Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан с отличием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z172" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z172" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) являющиеся членами Следственно-оперативных групп (далее – СОГ) (из числа сотрудников центрального аппарата), отличившимися в ходе расследования наиболее сложных и многоэпизодных уголовных дел по рекомендации руководителей СОГ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z173" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z173" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) являющиеся победителями конкурса эссе на лучшее предложение по совершенствованию деятельности Агентства или по противодействию коррупции в стране. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z174" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z174" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Срок пребывания сотрудников антикоррупционной службы в кадровом резерве не превышает трех лет. Лица, зачисленные в кадровый резерв, но не назначенные в период пребывания в кадровом резерве на планируемые для них должности, зачисляются в кадровый резерв на общих основаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z175" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z175" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вакантная руководящая должность замещается лицом, состоящим в кадровом резерве антикоррупционной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z176" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z176" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отказе сотрудника, состоящего в кадровом резерве, от предложенной должности, она замещается другим сотрудником по результатам аттестации или отбору кадров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z177" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z177" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отбор кандидатов для зачисления в кадровый резерв осуществляется на основе изучения и оценки личностных и профессиональных качеств сотрудников, результатов их служебной деятельности, а также решения аттестационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z178" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z178" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отборе кандидатов для зачисления в кадровый резерв учитывается следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z179" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z179" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) показатель конкурентоспособности сотрудника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z180" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z180" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие профессиональной подготовки и опыта работы по предлагаемому виду деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z181" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z181" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) состояние здоровья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z182" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z182" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие неснятых дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z183" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z183" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) результаты проверки службой собственной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z184" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z184" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) результаты профессиональной переподготовки и повышения квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z185" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z185" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Материалы по кандидатам в кадровый резерв направляются в кадровые службы Агентства и его территориальных органов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z186" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z186" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по кадровому резерву Агентства – руководителями структурных подразделений и территориальных органов Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z187" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z187" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по кадровому резерву территориальных органов – руководителями структурных подразделений данных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z188" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z188" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Материалы по кандидатам содержат сведения, указанные в пунктах 3 и 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z189" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z189" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кадровые службы проверяют представленные материалы на их полноту, соответствие кандидата для зачисления в кадровый резерв квалификационным требованиям к должности, предлагаемой для замещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z190" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z190" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Зачисление лиц в кадровый резерв осуществляется путем включения их в список сотрудников антикоррупционной службы, зачисленных в кадровый резерв, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z191" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z191" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список сотрудников антикоррупционной службы, зачисленных в кадровый резерв, утверждается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z192" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z192" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по кадровому резерву Агентства – Председателем Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z193" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z193" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по кадровому резерву территориальных органов – руководителями данных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z194" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z194" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Составление и систематизация списков сотрудников, зачисленных в резерв, возлагается на кадровую службу Агентства и его территориальных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z195" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z195" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае привлечения сотрудника к дисциплинарной ответственности за совершение грубого дисциплинарного проступка он исключается из кадрового резерва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z196" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z196" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадровые службы письменно уведомляют сотрудника об исключении из кадрового резерва в трехдневный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z197" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z197" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок работы с ведомственным банком сотрудников, зачисленных в кадровый резерв</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z198" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z198" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Список сотрудников, зачисленных в кадровый резерв, вносится в ведомственный банк данных (далее – Банк).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z199" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z199" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кадровые службы Агентства и его территориальных органов формируют Банк и обеспечивают полноту и достоверность содержащихся в нем сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z200" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z200" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сведения, содержащиеся в Банке, кадровая служба обновляет после каждого утверждения списка сотрудников, зачисленных в кадровый резерв.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z201" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z201" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В Банк вносятся сведения с отражением показателя конкурентоспособности о сотрудниках, зачисленных в кадровый резерв.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z202" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z202" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Банк функционирует путем накопления документальных материалов на бумажных и электронных носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z203" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z203" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кадровая служба исключает сотрудника из Банка в случае его исключения из кадрового резерва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16979,132 +17017,132 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инициалы, подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" ___________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="170"/>
+    <w:bookmarkStart w:name="z207" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список сотрудников антикоррупционной службы, зачисленных в кадровый резерв</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="171"/>
+          <w:bookmarkStart w:name="z208" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17660,71 +17698,66 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z209" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (должность, фамилия, имя и отчество (при его наличии) и подпись лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17756,63 +17789,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18134,35 +18189,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>