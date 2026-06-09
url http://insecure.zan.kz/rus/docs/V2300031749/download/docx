--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5a4911" w14:textId="b5a4911">
+    <w:p w14:paraId="5c0c9a6" w14:textId="5c0c9a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2029,50 +2029,88 @@
         <w:t>
       7) принимает информацию о сообщениях и жалобах о применении пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания. Информация о принятых и переданных сообщениях и жалобах непосредственно в Координационный совет включается в протокол заседания Координационного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет отбор участников национального превентивного механизма для осуществления превентивного посещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8-1) принимает решение о прекращении полномочий участника национального превентивного механизма по основаниям, предусмотренным пунктом 18 Правил отбора участников национального превентивного механизма, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уполномоченного по правам человека от 27 января 2023 года № 4 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31836) (далее – Правила отбора участников национального превентивного механизма);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает форму отчетности групп национального превентивного механизма по результатам превентивного посещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2149,50 +2187,112 @@
         <w:t>
       13) подготавливает ежегодный консолидированный доклад участников национального превентивного механизма с учетом их отчетов по результатам превентивных посещений, разработанных рекомендаций для уполномоченных государственных органов по улучшению условий обращения с лицами, содержащимися в учреждениях и организациях, подлежащих превентивному посещению, и предложений по совершенствованию законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) при сомнении в добросовестности подготовки участниками национального превентивного механизма отчета о превентивном посещении члены Координационного совета принимают решение об исключении данных участников из состава региональных групп национального превентивного механизма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными приказом Уполномоченного по правам человека в РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции Уполномоченного:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2325,90 +2425,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимает уведомление об отставке члена Координационного совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z134" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает решение о прекращении полномочий члена Координационного совета по основаниям, предусмотренным подпунктами 2), 3), 4), 5) и 6) пункта 17 настоящего Положения, с уведомлением членов Координационного совета, либо выносит на заседание Координационного совета.</w:t>
+      8) принимает решение о прекращении полномочий члена Координационного совета по основаниям, предусмотренным подпунктами 2), 3), 4), 5) и 6) пункта 17 настоящего Положения, с уведомлением членов Координационного совета, либо выносит на заседание Координационного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает решение о прекращении полномочий участника национального превентивного механизма по основаниям, предусмотренным пунктом 18 Правил отбора участников национального превентивного механизма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Уполномоченного по правам человека от 06.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Уполномоченного по правам человека от 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3736,55 +3874,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4110,31 +4248,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>