--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c0c9a6" w14:textId="5c0c9a6">
+    <w:p w14:paraId="b6623dd" w14:textId="b6623dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1411,134 +1411,196 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Членами Координационного совета не могут быть лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z40" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) имеющие не погашенную или не снятую в установленном законом порядке судимость;</w:t>
+      1) имеющие судимость, которая не погашена или не снята в установленном законом порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z41" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подозреваемые или обвиняемые в совершении уголовных правонарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z42" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) признанные судом недееспособными или ограниченно дееспособными;</w:t>
+      3) недееспособность или ограниченная дееспособность которых признана судом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) состоящие на учете у психиатра и (или) нарколога.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z44" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В члены Координационного совета также не могут быть избраны лица, освобожденные от уголовной ответственности по нереабилитирующим основаниям за совершение умышленного преступления; уволенные с государственной или воинской службы, из правоохранительных и специальных государственных органов, судов или исключенные из коллегии адвокатов по отрицательным мотивам; лишенные лицензии на занятие адвокатской деятельностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Уполномоченного по правам человека в РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи Координационного совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z46" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1787,54 +1849,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Избрание членов Координационного совета производится путем тайного голосования комиссии простым большинством голосов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Общее количество членов Координационного совета должно составлять не менее 20 (двадцати) членов, избираемых по принципу представленности по каждой области, города республиканского значения, столицы.</w:t>
+      10. Общее количество членов Координационного совета должно составлять не менее 20 (двадцати) членов, избираемых по принципу представленности от столицы, каждой области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Уполномоченного по правам человека в РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Половина членов Координационного совета переизбирается каждые четыре года. Срок полномочий половины числа членов, избранных на первых выборах, заканчивается по истечении двухлетнего периода. После первых выборов имена этих членов определяются жеребьевкой, которую проводит Председатель Координационного совета. Выборы проводятся не позднее, чем за месяц до окончания срока их полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3874,55 +3998,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>