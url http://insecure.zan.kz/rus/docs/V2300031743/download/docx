--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f63ea59" w14:textId="f63ea59">
+    <w:p w14:paraId="ede9ec1" w14:textId="ede9ec1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении инструкции по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан и Комитета труда и социальной защиты Министерства труда и социальной защиты населения Республики Казахстан</w:t>
+        <w:t>Об утверждении инструкции по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан, Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан и Комитета регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 18 января 2023 года № 14. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 января 2023 года № 31743.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -162,64 +200,126 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>инструкцию</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан и Комитета труда и социальной защиты Министерства труда и социальной защиты населения Республики Казахстан. </w:t>
+        <w:t>Инструкцию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан, Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан и Комитета регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету труда и социальной защиты Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -785,3750 +885,4274 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инструкция по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан, Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан и Комитета регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок  – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Инструкция</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Инструкция по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан, Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан и Комитета регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан (далее – Инструкция), разработана в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О противодействии терроризму" и требованиями к организации антитеррористической защиты объектов, уязвимых в террористическом отношении, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 6 мая 2021 года № 305.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инструкция детализирует общие подходы к обеспечению защищенности объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), Комитета государственной инспекции труда Министерства и Комитета регулирования и контроля в сфере социальной защиты населения Министерства (далее – Комитеты), в том числе организации охраны, осуществления пропускного и внутри объектового режимов, а также ведению соответствующей документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...25 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="12"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Инструкция по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан и Комитета труда и социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – Инструкция), разработана в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к организации антитеррористической защиты объектов, уязвимых в террористическом отношении, утвержденных постановлением Правительства Республики Казахстан от 6 мая 2021 года № 305.</w:t>
+      2. Настоящая Инструкция распространяется на объекты, находящиеся в ведении Министерства и Комитетов, отнесенные к объектам, уязвимым в террористическом отношении, в соответствии с Правилами и критериями отнесения объектов к уязвимым в террористическом отношении, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 апреля 2021 года № 234 (далее – объекты) и предназначена для использования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
-[...15 lines deleted...]
-      Инструкция детализирует общие подходы к обеспечению защищенности объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство) и Комитета труда и социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), в том числе организации охраны, осуществления пропускного и внутри объектового режимов, а также ведению соответствующей документации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителями и персоналом объектов, обеспечивающими проведение мероприятий по антитеррористической защите объектов Министерства и Комитетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителями и сотрудниками субъектов охранной деятельности, заключивших договор об оказании услуг по охране объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z30" w:id="14"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       представителями уполномоченных органов при осуществлении контроля и оценки состояния антитеррористической защищенности объектов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На объекте приказом руководителя определяется (определяются) лицо (лица) и (или) подразделение (подразделения), обеспечивающие проведение мероприятий по антитеррористической защищенности объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В Инструкции используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контрольно-пропускной пункт – специально оборудованное место, предназначенное для обеспечения контроля, пропуска, досмотра людей и транспортных средств;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z34" w:id="18"/>
-[...15 lines deleted...]
-      3. На объекте приказом руководителя определяется (определяются) лицо (лица) и (или) подразделение (подразделения), обеспечивающие проведение мероприятий по антитеррористической защищенности объекта.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) система видеонаблюдения – совокупность камер видеонаблюдения, линий передачи данных, программных и технических средств и хранения видеозаписей, а также программных и (или) технических средств управления, осуществляющих информационный обмен между собой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
-[...15 lines deleted...]
-      4. В Инструкции используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) система охранной сигнализации – совокупность совместно действующих технических средств, предназначенных для обнаружения несанкционированного проникновения в охраняемую зону (участок), нарушения целостности охраняемой зоны (участка), сбора, обработки, передачи и представления информации в заданном виде о нарушении целостности охраняемой зоны (участка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
-[...15 lines deleted...]
-      1) контрольно-пропускной пункт – специально оборудованное место, предназначенное для обеспечения контроля, пропуска, досмотра людей и транспортных средств;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) персонал объектов – руководители, работники, сотрудники объекта, уязвимого в террористическом отношении, находящегося в введении Министерства и Комитетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
-[...15 lines deleted...]
-      2) система видеонаблюдения – совокупность камер видеонаблюдения, линий передачи данных, программных и технических средств и хранения видеозаписей, а также программных и (или) технических средств управления, осуществляющих информационный обмен между собой;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) периметр объекта – граница объекта согласно правоустанавливающим документам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
-[...15 lines deleted...]
-      3) система охранной сигнализации – совокупность совместно действующих технических средств, предназначенных для обнаружения несанкционированного проникновения в охраняемую зону (участок), нарушения целостности охраняемой зоны (участка), сбора, обработки, передачи и представления информации в заданном виде о нарушении целостности охраняемой зоны (участка);</w:t>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) учебные (профилактические) мероприятия – превентивные способы обучения персонала и охраны, реализуемые в виде инструктажей и занятий в целях привития навыков первичного реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
-[...15 lines deleted...]
-      4) персонал объектов – руководители, работники, сотрудники объекта, уязвимого в террористическом отношении, находящиеся в введении Министерства и Комитета;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) эксперимент – мероприятие по оценке готовности объектов к воспрепятствованию совершению акта терроризма, обеспечению минимизации и ликвидации его последствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) пропускной режим – совокупность правил, регламентирующих установленный порядок, исключающий возможность несанкционированного входа (выхода) лиц, въезда (выезда) транспортных средств, вноса (выноса), ввоза (вывоза) имущества; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) посетитель – гражданин Республики Казахстан, иностранный гражданин или лицо без гражданства, находящийся в здании объектов по своим личным нуждам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) субъект охранной деятельности – специализированные охранные подразделения органов внутренних дел Республики Казахстан и частные охранные организаций, имеющую соответствующую лицензию на осуществление охранной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сотрудники по обеспечению безопасности объектов – работники объектов, отвечающие за функции охраны и соблюдения пропускного режима на объекте Министерства и Комитетов или сотрудники субъектов охранной деятельности, заключившие договор об оказании охранных услуг по объекту с руководителем объекта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) паспорт антитеррористической защищенности – информационно-справочный документ, содержащий общие и инженерно-технические сведения об объекте, отражающие состояние его антитеррористической защищенности, и предназначенный для планирования мероприятий по предупреждению, пресечению, минимизации и (или) ликвидации последствий актов терроризма на объекте, уязвимом в террористическом отношении; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) система оповещения – совокупность технических средств, предназначенных для оперативного информирования (светового и (или) звукового оповещения) находящихся на объекте, уязвимом в террористическом отношении, лиц о тревоге при чрезвычайных происшествиях (аварии, пожаре, стихийном бедствии, нападении, террористическом акте) и действиях в сложившейся обстановке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные понятия, используемые в настоящей Инструкции, применяются в соответствии с законодательством Республики Казахстан в области противодействия терроризму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Руководители объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства и Комитетов, при размещении в арендуемом здании (помещении) обеспечивают в договоре аренды определение сторон, разрабатывающих паспорт антитеррористической защищенности объекта, осуществляющих его охрану и оснащение современными инженерно-техническими средствами, контроль за их бесперебойным функционированием, организацию пропускного режима и финансирование данных мероприятий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 4 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 06.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 360</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. При получении информации об угрозе совершения акта терроризма для своевременного реагирования на возникающие террористические угрозы и предупреждения совершения актов терроризма на объектах, уязвимых в террористическом отношении, руководителями и иными должностными лицами объектов осуществляются меры, соответствующие установленному уровню террористической опасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и функционирования государственной системы мониторинга информации и оповещения населения о возникновении угрозы акта терроризма, утвержденных Указом Президента Республики Казахстан от 9 августа 2013 года № 611 (далее - Правила).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Требования к организации пропускного режима</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пропускной режим обеспечивает повышение уровня безопасности персонала и посетителей объекта посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организации санкционированного допуска лиц и транспортных средств на объект или его части (зоны);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выявления лиц с противоправными намерениями, а также предметов и веществ, запрещенных к проносу на объекты согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) охраны объекта, защиты потенциально опасных участков объекта и критических зон, в том числе исключения бесконтрольного пребывания на них посторонних лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. На объектах, уязвимых в террористическом отношении, находящихся в ведении Министерства и Комитетов, устанавливается пропускной режим, соответствующий специфике объекта. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае заключения договора об оказании охранных услуг с субъектом охранной деятельности руководителю объекта необходимо указать в договоре охранных услуг мероприятия, реализуемые субъектом охранной деятельности по обеспечению антитеррористической защищенности и должного уровня безопасности, к которым относятся:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
-[...15 lines deleted...]
-      3) охраны объекта, защиты потенциально опасных участков объекта и критических зон, в том числе исключения бесконтрольного пребывания на них посторонних лиц.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организация допуска работников, посетителей на объект или его части (зоны);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
-[...15 lines deleted...]
-      8. На объектах, уязвимых в террористическом отношении, находящихся в ведении Министерства и Комитета, устанавливается пропускной режим, соответствующий специфике объекта. </w:t>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация пропуска транспортных средств на объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
-[...15 lines deleted...]
-      9. В случае заключения договора об оказании охранных услуг с субъектом охранной деятельности руководителю объекта необходимо указать в договоре охранных услуг мероприятия, реализуемые субъектом охранной деятельности по обеспечению антитеррористической защищенности и должного уровня безопасности, к которым относятся:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявления на территории объекта лиц с противоправными намерениями, а также предметов и веществ, которые могут быть использованы для их реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
-[...15 lines deleted...]
-      1) организация допуска работников, посетителей на объект или его части (зоны);</w:t>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) охраны объекта, защита критических зон, в том числе исключения бесконтрольного пребывания на них посторонних лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
-[...15 lines deleted...]
-      2) организация пропуска транспортных средств на объект;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контроль за местами возможного массового пребывания людей на объекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
-[...15 lines deleted...]
-      3) выявления на территории объекта лиц с противоправными намерениями, а также предметов и веществ, которые могут быть использованы для их реализации;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация учебных мероприятий с сотрудниками охраны по исполнению мероприятий первичного реагирования, направленных на минимизацию и ликвидацию угроз техногенного характера, возникших в результате совершенного акта терроризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
-[...15 lines deleted...]
-      4) охраны объекта, защита критических зон, в том числе исключения бесконтрольного пребывания на них посторонних лиц;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) надлежащее использование технических средств защиты, установленных на объекте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
-[...15 lines deleted...]
-      5) контроль за местами возможного массового пребывания людей на объекте;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Обеспечение на объекте организации пропускного режима осуществляется путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...15 lines deleted...]
-      6) организация учебных мероприятий с сотрудниками охраны по исполнению мероприятий первичного реагирования, направленных на минимизацию и ликвидацию угроз техногенного характера, возникших в результате совершенного акта терроризма;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определения ответственного лица за поддержание соответствующего пропускного режима;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
-[...15 lines deleted...]
-      7) надлежащее использование технических средств защиты, установленных на объекте.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исполнение мероприятий, реализуемых субъектом охранной деятельности по обеспечению антитеррористической защищенности и должного уровня безопасности (при отсутствии штатной охраны) в соответствии с договором об оказании охранных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
-[...15 lines deleted...]
-      10. Обеспечение на объекте организации пропускного режима осуществляется путем:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Организация пропускного режима при необходимости предусматривает зонирование объекта, (на объекте устанавливается не менее двух основных зон: первая зона – здания, территории, помещения, доступ в которые работникам, посетителям не ограничен; вторая зона – здания и (или) помещения доступ в которые разрешен работникам, посетителям объекта согласно установленному порядку пропуска).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
-[...15 lines deleted...]
-      1) определения ответственного лица за поддержание соответствующего пропускного режима;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования к организации профилактических и учебных мероприятий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
-[...15 lines deleted...]
-      2) исполнение мероприятий, реализуемых субъектом охранной деятельности по обеспечению антитеррористической защищенности и должного уровня безопасности (при отсутствии штатной охраны) в соответствии с договором об оказании охранных услуг.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Профилактические и учебные мероприятия проводятся в виде инструктажей, занятий (практические и теоретические) и экспериментов с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
-[...15 lines deleted...]
-      11. Организация пропускного режима при необходимости предусматривает зонирование объекта, (на объекте устанавливается не менее двух основных зон: первая зона – здания, территории, помещения, доступ в которые работникам, посетителям не ограничен; вторая зона – здания и (или) помещения доступ в которые разрешен работникам, посетителям объекта согласно установленному порядку пропуска).</w:t>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотрудниками объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работниками субъекта охранной деятельности, заключившего договор об оказании охранных услуг по объектам, уязвимым в террористическом отношении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Оперативными штабами по борьбе с терроризмом в качестве профилактических мероприятий на объектах проводятся эксперименты, направленные на оценку пропускного режима, их готовности, а также субъектов, осуществляющих охранную деятельность на них, к воспрепятствованию совершения акта терроризма, обеспечению минимизации и ликвидации последствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам проведенного эксперимента руководителю объекта направляется акт с оценками и рекомендациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Учебные мероприятия организуются руководителями с персоналом объектов, а руководителями субъектов охранной деятельности – с привлекаемыми к охране объекта Министерства и Комитетов работниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...127 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Варианты тематик профилактических и учебных мероприятий по вопросам антитеррористической безопасности приводятся в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. С работниками, ответственными за организацию пропускного режима, проводятся дополнительные занятия использования инженерно-технических средств антитеррористической защиты, технике осмотра помещений, выявлению возможных мест закладки взрывных устройств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В ходе теоретических занятий доводится соответствующая информация, в ходе практических занятий отрабатываются действия персонала и работников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по проведению безопасной и беспрепятственной эвакуации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
-[...15 lines deleted...]
-      16. С работниками, ответственными за организацию пропускного режима, проводятся дополнительные занятия использования инженерно-технических средств антитеррористической защиты, технике осмотра помещений, выявлению возможных мест закладки взрывных устройств.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае угрозы акта терроризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z79" w:id="63"/>
-[...15 lines deleted...]
-      17. В ходе теоретических занятий доводится соответствующая информация, в ходе практических занятий отрабатываются действия персонала и работников:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при обнаружении на объекте подозрительных лиц и предметов, а также иных сценариев совершения актов терроризма, характерных для объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Проведению практических занятий с охватом всего коллектива объекта предшествует проведение теоретических занятий, плановых инструктажей с отдельными группами работников, сотрудников охраны, направленных на формирование у них знаний алгоритмов действий различного круга лиц объектов на возможные угрозы террористического характера согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Лицо, ответственное за проведение мероприятий по антитеррористической защите, не менее чем за пять суток уведомляет органы национальной безопасности и внутренних дел о планируемом практическом занятии по отработке алгоритмов действий различного круга лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. По характеру и времени проведения, инструктаж подразделяется на плановый и внеплановый.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Плановый инструктаж проводится не реже одного раза в год.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
-[...15 lines deleted...]
-      19. Лицо, ответственное за проведение мероприятий по антитеррористической защите, не менее чем за пять суток уведомляет органы национальной безопасности и внутренних дел о планируемом практическом занятии по отработке алгоритмов действий различного круга лиц.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Плановый инструктаж проводится индивидуально или для группы работников и персонала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
-[...15 lines deleted...]
-      20. По характеру и времени проведения, инструктаж подразделяется на плановый и внеплановый.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Внеплановый инструктаж проводится руководителями или иными должностными лицами объектов, руководителями субъектов охранной деятельности либо представителями государственных органов, задействованных в проводимых учениях, тренировках и экспериментах в случаях введения в регионе, где находится объект, уровня террористической опасности, в соответствии с Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. О проведении инструктажей и занятий производится запись в журнале учета учебных мероприятий по антитеррористической защите по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Журнал прошнуровывается и скрепляется печатью, а также подписью первого руководителя. Заполнение журнала производится с соблюдением строгой последовательности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ведение журнала осуществляется лицом, ответственным за проведение мероприятий по антитеррористической защищенности объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении инструктажа или занятии документирование указанного мероприятия осуществляется в виде протокола.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
-[...15 lines deleted...]
-      24. Журнал прошнуровывается и скрепляется печатью, а также подписью первого руководителя. Заполнение журнала производится с соблюдением строгой последовательности.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Требования к организации взаимодействия по вопросам реагирования на террористические проявления, а также ликвидации угроз техногенного характера, возникших в результате совершенного акта терроризма</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
-[...15 lines deleted...]
-      25. Ведение журнала осуществляется лицом, ответственным за проведение мероприятий по антитеррористической защищенности объекта.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Взаимодействие организуется в целях профилактики и предупреждения актов терроризма, обучения и подготовки работников, сотрудников охраны объекта к действиям в случае угрозы или совершения акта терроризма на объекте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
-[...15 lines deleted...]
-      При проведении инструктажа или занятии документирование указанного мероприятия осуществляется в виде протокола.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Руководитель, руководители субъектов охранной деятельности, заключившие договор об оказании охранных услуг объекту, в рамках обеспечения готовности к реагированию на угрозы совершения или совершение акта (актов) терроризма разрабатывают алгоритм действий работников объекта, субъектов охранной деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по незамедлительному информированию территориальных органов внутренних дел и национальной безопасности Республики Казахстан об угрозе совершения или совершении акта (актов) терроризма; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по исполнению мероприятий первичного реагирования, направленных на минимизацию и ликвидацию угроз техногенного характера, возникших в результате совершенного акта терроризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Руководители, работники объектов, сотрудники охраны при совершении акта терроризма или угрозе его совершения информируют территориальные органы национальной безопасности, подразделения органов внутренних дел Республики Казахстан и иных заинтересованных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении информации указываются полученные сведения о совершении акта терроризма или угрозе его совершения, наименование и адрес объекта, время происшествия, наличие пострадавших, их местонахождение и состояние, фамилия, имя и отчество (при его наличии) лица, передающего сообщение, и занимаемая им должность. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсутствие полных данных не освобождает ответственных лиц от немедленного доклада.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Руководителями или иными должностными лицами объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства и Комитетов применяются следующие меры безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при "желтом" уровне террористической опасности:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
-[...15 lines deleted...]
-      Отсутствие полных данных не освобождает ответственных лиц от немедленного доклада.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление пропускного режима на объекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z101" w:id="85"/>
-[...15 lines deleted...]
-      29. Руководителями или иными должностными лицами объектов, уязвимых в террористическом отношении, находящихся в ведении Министерства и Комитета применяются следующие меры безопасности:</w:t>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      досмотр посетителей, обучающихся, персонала и транспортных средств, при необходимости с использованием специальных технических средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z102" w:id="86"/>
-[...15 lines deleted...]
-      1) при "желтом" уровне террористической опасности:</w:t>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экстренная эвакуация персонала, посетителей объектов, с определением мест временного нахождения эвакуированных людей, материальных ценностей и документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z103" w:id="87"/>
-[...15 lines deleted...]
-      усиление пропускного режима на объекте;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при "оранжевом" уровне террористической опасности (наряду с мерами, принимаемыми при установлении "желтого" уровня террористической опасности):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z104" w:id="88"/>
-[...15 lines deleted...]
-      досмотр посетителей, обучающихся, персонала и транспортных средств, при необходимости с использованием специальных технических средств;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совместные действия с уполномоченными государственными органами и организациями, оперативными штабами по борьбе с терроризмом по вопросам реагирования на акты терроризма, а также ликвидации угроз техногенного характера, возникших в результате совершенного акта терроризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
-[...15 lines deleted...]
-      экстренная эвакуация персонала, посетителей объектов, с определением мест временного нахождения эвакуированных людей, материальных ценностей и документации;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приведение в состояние режима повышенной готовности субъектов охранной деятельности, заключивших договор об оказании охранных услуг, и работников, обучающихся объектов, осуществляющих функции по локализации кризисных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z106" w:id="90"/>
-[...15 lines deleted...]
-      2) при "оранжевом" уровне террористической опасности (наряду с мерами, принимаемыми при установлении "желтого" уровня террористической опасности):</w:t>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости, приостановление деятельности объекта и охранной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z107" w:id="91"/>
-[...15 lines deleted...]
-      совместные действия с уполномоченными государственными органами и организациями, оперативными штабами по борьбе с терроризмом по вопросам реагирования на акты терроризма, а также ликвидации угроз техногенного характера, возникших в результате совершенного акта терроризма;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при установлении "красного" уровня террористической опасности (наряду с мерами, применяемыми при введении "желтого" и "оранжевого" уровней террористической опасности):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z108" w:id="92"/>
-[...15 lines deleted...]
-      приведение в состояние режима повышенной готовности субъектов охранной деятельности, заключивших договор об оказании охранных услуг, и работников, обучающихся объектов, осуществляющих функции по локализации кризисных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие неотложных мер по спасению людей, содействие бесперебойной работе спасательных служб и формирований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z109" w:id="93"/>
-[...15 lines deleted...]
-      при необходимости, приостановление деятельности объекта и охранной деятельности;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приостановление деятельности объектов, находящихся в ведение Министерства и Комитетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z110" w:id="94"/>
-[...15 lines deleted...]
-      3) при установлении "красного" уровня террористической опасности (наряду с мерами, применяемыми при введении "желтого" и "оранжевого" уровней террористической опасности):</w:t>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приостановление охранной деятельности объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z111" w:id="95"/>
-[...15 lines deleted...]
-      принятие неотложных мер по спасению людей, содействие бесперебойной работе спасательных служб и формирований;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Требования к разработке и обращению паспорта антитеррористической защищенности объекта, уязвимого в террористическом отношении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
-[...15 lines deleted...]
-      приостановление деятельности объектов, находящихся в ведение Министерства и Комитета;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Паспорт является документом, содержащим служебную информацию ограниченного распространения, и имеет пометку "Для служебного пользования".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z113" w:id="97"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Приказом руководителя объекта назначается лицо, ответственное за разработку паспорта, его хранение и своевременное обновление данных паспорта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Паспорт разрабатывается в соответствии с типовым паспортом антитеррористической защищенности объектов, уязвимых в террористическом отношении, утвержденным постановлением Правительства Республики Казахстан от 12 ноября 2013 года № 1217 (далее – типовой паспорт), в двух экземплярах с одновременной разработкой электронного варианта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. В случаях, когда объект располагается в здании (комплексе зданий), имеющим несколько правообладателей, составление паспорта осуществляется по письменному соглашению между ними, совместно всеми правообладателями объектов или одним из них. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Проект паспорта составляется в течение сорока пяти рабочих дней с момента получения руководителем объекта соответствующего уведомления о включении объекта в перечень объектов, уязвимых в террористическом отношении столицы, области, города республиканского значения (далее – территориальный перечень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае невозможности разработать паспорт в сроки, указанные в пункте 34 с учетом сложности объекта по представлению руководителя объекта в отдельных случаях по решению антитеррористической комиссии могут быть установлены иные сроки составления паспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Разработанный проект паспорта согласовывается с руководителями территориального органа внутренних дел Республики Казахстан по месту нахождения объекта в течение десяти календарных дней после составления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z119" w:id="103"/>
-[...15 lines deleted...]
-      34. Проект паспорта составляется в течение сорока пяти рабочих дней с момента получения руководителем объекта соответствующего уведомления о включении объекта в перечень объектов, уязвимых в террористическом отношении, области, города республиканского значения, столицы (далее – территориальный перечень).</w:t>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок согласования проекта паспорта не превышает пятнадцати рабочих дней со дня поступления паспорта должностному лицу, указанному в типовом паспорте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z120" w:id="104"/>
-[...15 lines deleted...]
-      35. В случае невозможности разработать паспорт в сроки, указанные в пункте 34 с учетом сложности объекта по представлению руководителя объекта в отдельных случаях по решению антитеррористической комиссии могут быть установлены иные сроки составления паспорта.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний от согласующего лица к проекту паспорта, срок доработки не превышает более пятнадцати рабочих дней со дня возврата, а при повторном возврате – семь рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
-[...15 lines deleted...]
-      36. Разработанный проект паспорта согласовывается с руководителями территориального органа внутренних дел Республики Казахстан по месту нахождения объекта в течение десяти календарных дней после составления.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В течение десяти рабочих дней после согласования паспорт утверждается (в том числе при его обновлении) руководителем объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
-[...15 lines deleted...]
-      Срок согласования проекта паспорта не превышает пятнадцати рабочих дней со дня поступления паспорта должностному лицу, указанному в типовом паспорте.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При совместном составлении паспорт подлежит утверждению всеми правообладателями объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z123" w:id="107"/>
-[...15 lines deleted...]
-      При наличии замечаний от согласующего лица к проекту паспорта, срок доработки не превышает более пятнадцати рабочих дней со дня возврата, а при повторном возврате – семь рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При составлении одним правообладателем паспорт утверждается им по согласованию с другими правообладателями объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
-[...15 lines deleted...]
-      37. В течение десяти рабочих дней после согласования паспорт утверждается (в том числе при его обновлении) руководителем объекта.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Учет паспорта объекта осуществляется в виде номенклатурного дела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z125" w:id="109"/>
-[...15 lines deleted...]
-      При совместном составлении паспорт подлежит утверждению всеми правообладателями объектов.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. После разработки и утверждения первый экземпляр паспорта (оригинал) подлежит хранению у лица, ответственного за его хранение, для своевременного обновления данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z126" w:id="110"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. В целях обеспечения своевременной выдачи паспорта органам, задействованным в ликвидации и минимизации последствий актов терроризма, на паспорт составляется акт временной выдачи в двух экземплярах. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Один экземпляр акта вместе с паспортом, в случае необходимости, передается в оперативный штаб, осуществляющему руководство антитеррористической операцией. Второй экземпляр акта остается у лица, ответственного за хранение паспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Второй экземпляр паспорта и электронный вариант паспорта (в формате PDF на электронном носителе информации) в срок не позднее десяти календарных со дня его утверждения или корректировки направляются в территориальные подразделения органов внутренних дел Республики Казахстан для хранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Паспорт подлежит корректировке в случае изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z130" w:id="114"/>
-[...15 lines deleted...]
-      Один экземпляр акта вместе с паспортом, в случае необходимости, передается в оперативный штаб, осуществляющему руководство антитеррористической операцией. Второй экземпляр акта остается у лица, ответственного за хранение паспорта.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прав собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
-[...15 lines deleted...]
-      41. Второй экземпляр паспорта и электронный вариант паспорта (в формате PDF на электронном носителе информации) в срок не позднее десяти календарных со дня его утверждения или корректировки направляются в территориальные подразделения органов внутренних дел Республики Казахстан для хранения.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководителя объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z132" w:id="116"/>
-[...15 lines deleted...]
-      42. Паспорт подлежит корректировке в случае изменения:</w:t>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименования объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z133" w:id="117"/>
-[...15 lines deleted...]
-      1) прав собственности;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) основного предназначения объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
-[...15 lines deleted...]
-      2) руководителя объекта;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) общей площади и периметра объекта, застройки прилегающей территории или после завершения капитального ремонта, реконструкции зданий и инженерных систем, если были произведены изменения в конструкции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
-[...15 lines deleted...]
-      3) наименования объекта;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) потенциально опасных участков объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
-[...15 lines deleted...]
-      4) основного предназначения объекта;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технических средств, привлекаемых для обеспечения антитеррористической защищенности объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
-[...15 lines deleted...]
-      5) общей площади и периметра объекта, застройки прилегающей территории или после завершения капитального ремонта, реконструкции зданий и инженерных систем, если были произведены изменения в конструкции;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Изменения вносятся в течение двадцати календарных дней после возникновения оснований для корректировки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
-[...15 lines deleted...]
-      6) потенциально опасных участков объекта;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости увеличения сроков разработки паспорта, внесения корректив в него руководитель объекта обращается в антитеррористическую комиссию с соответствующим обращением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
-[...15 lines deleted...]
-      7) технических средств, привлекаемых для обеспечения антитеррористической защищенности объекта.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В паспорте сотрудником, ответственным за хранение, делаются отметки о внесенных изменениях и дополнениях с указанием причин и дат изменения, заверенных подписью руководителя объекта или лица, уполномоченного подписывать паспорт. Замене подлежат паспорта, где внесены изменения и дополнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
-[...15 lines deleted...]
-      43. Изменения вносятся в течение двадцати календарных дней после возникновения оснований для корректировки.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одновременно информация о соответствующих изменениях за подписью руководителя объекта направляется в органы внутренних дел Республики Казахстан для приобщения ко второму экземпляру паспорта с одновременной заменой электронного варианта паспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
-[...15 lines deleted...]
-      При необходимости увеличения сроков разработки паспорта, внесения корректив в него руководитель объекта обращается в антитеррористическую комиссию с соответствующим обращением.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Паспорт подлежит полной замене:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
-[...15 lines deleted...]
-      В паспорте сотрудником, ответственным за хранение, делаются отметки о внесенных изменениях и дополнениях с указанием причин и дат изменения, заверенных подписью руководителя объекта или лица, уполномоченного подписывать паспорт. Замене подлежат паспорта, где внесены изменения и дополнения.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не реже одного раза в пять лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
-[...15 lines deleted...]
-      Одновременно информация о соответствующих изменениях за подписью руководителя объекта направляется в органы внутренних дел Республики Казахстан для приобщения ко второму экземпляру паспорта с одновременной заменой электронного варианта паспорта.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае внесения корректив в более чем половину пунктов текста паспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
-[...15 lines deleted...]
-      Паспорт подлежит полной замене:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. После замены, предыдущий паспорт подлежит уничтожению в комиссионном порядке с составлением соответствующего акта. Акт остается в организации, являющейся правообладателем объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
-[...15 lines deleted...]
-      1) не реже одного раза в пять лет;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия акта направляется по месту хранения второго экземпляра паспорта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
-[...15 lines deleted...]
-      2) в случае внесения корректив в более чем половину пунктов текста паспорта.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 6. Требования к оснащению объектов Министерства и Комитетов, уязвимых в террористическом отношении, инженерно-техническим оборудованием</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Объекты, имеющие территорию, оборудуются по периметру ограждением, препятствующим свободному проходу лиц и проезду транспортных средств на объект и с объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z147" w:id="131"/>
-[...15 lines deleted...]
-      44. После замены, предыдущий паспорт подлежит уничтожению в комиссионном порядке с составлением соответствующего акта. Акт остается в организации, являющейся правообладателем объекта.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На объектах не оборудованных по периметру ограждением, препятствующих свободному проходу лиц и проезду транспортных средств на объект и с объекта, установливаются пропускной режим.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z148" w:id="132"/>
-[...15 lines deleted...]
-      Копия акта направляется по месту хранения второго экземпляра паспорта</w:t>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Основное ограждение должно иметь:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Требования к оснащению объектов Министерства и Комитета, уязвимых в террористическом отношении, инженерно-техническим оборудованием</w:t>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высоту и заглубленность в грунт, исключающие свободное преодоление и удовлетворяющие режимным условиям объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z150" w:id="134"/>
-[...15 lines deleted...]
-      45. Объекты, имеющие территорию, оборудуются по периметру ограждением, препятствующим свободному проходу лиц и проезду транспортных средств на объект и с объекта.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) простоту в конструкции, высокую прочность и долговечность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z151" w:id="135"/>
-[...15 lines deleted...]
-      На объектах не оборудованных по периметру ограждением, препятствующих свободному проходу лиц и проезду транспортных средств на объект и с объекта, установливаются пропускной режим.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие узлов и конструкций, облегчающих его преодоление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
-[...15 lines deleted...]
-      46. Основное ограждение должно иметь:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Ограждение периметра должно соответствовать следующим характеристикам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
-[...15 lines deleted...]
-      1) высоту и заглубленность в грунт, исключающие свободное преодоление и удовлетворяющие режимным условиям объекта;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устойчивость к внешним климатическим факторам всех сезонов и соответствующих климатических зон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z154" w:id="138"/>
-[...15 lines deleted...]
-      2) простоту в конструкции, высокую прочность и долговечность;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защищенность от индустриальных помех и помех, вызываемых транспортными средствами, воздействия птиц и животных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z155" w:id="139"/>
-[...15 lines deleted...]
-      3) отсутствие узлов и конструкций, облегчающих его преодоление.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Объекты с пропускным режимом, предусматривающим ограничение входа (выхода), въезда (выезда) на объект персоналу, посетителям и транспортным средствам, оснащаются контрольно-пропускными пунктами в целях осуществления санкционированного пропуска лиц и транспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z156" w:id="140"/>
-[...15 lines deleted...]
-      47. Ограждение периметра должно соответствовать следующим характеристикам:</w:t>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Количество контрольно-пропускных пунктов должно обеспечивать необходимую пропускную способность людей и транспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z157" w:id="141"/>
-[...15 lines deleted...]
-      1) устойчивость к внешним климатическим факторам всех сезонов и соответствующих климатических зон;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Контрольно-пропускные пункты могут быть внешними и (или) внутренними.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z158" w:id="142"/>
-[...15 lines deleted...]
-      2) защищенность от индустриальных помех и помех, вызываемых транспортными средствами, воздействия птиц и животных.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Внешний контрольно-пропускной пункт оборудуется при наличии ограждения на объектах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z159" w:id="143"/>
-[...15 lines deleted...]
-      48. Объекты с пропускным режимом, предусматривающим ограничение входа (выхода), въезда (выезда) на объект персоналу, посетителям и транспортным средствам, оснащаются контрольно-пропускными пунктами в целях осуществления санкционированного пропуска лиц и транспортных средств.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Объекты оснащаются системами контроля и управления доступом и (или) средствами ограничения доступа в целях обеспечения санкционированного входа в здания, помещения и зоны объекта и (или) выхода из них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z160" w:id="144"/>
-[...15 lines deleted...]
-      49. Количество контрольно-пропускных пунктов должно обеспечивать необходимую пропускную способность людей и транспортных средств.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Оснащение объекта системой контроля и управления доступом производится по зонам, предусматривающим различный уровень доступа персонала и посетителей на объект и (или) его зоны (участки).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z161" w:id="145"/>
-[...15 lines deleted...]
-      50. Контрольно-пропускные пункты могут быть внешними и (или) внутренними.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Системы контроля и управления доступом должны обеспечивать автоматическую запись и сохранение в течение одного года на носителях информации архива всех событий для их последующей однозначной классификации с целью обеспечения объективного расследования при попытке или возможном совершении акта терроризма, формирования доказательственной базы, проведения расследований при несанкционированных действиях персонала объекта или посторонних лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z162" w:id="146"/>
-[...15 lines deleted...]
-      51. Внешний контрольно-пропускной пункт оборудуется при наличии ограждения на объектах.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Для объектов с проходимостью (посещаемостью) персонала и посетителей допускается оборудование объекта только средствами ограничения доступа на объект и (или) его потенциально опасные участки и критические зоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z163" w:id="147"/>
-[...15 lines deleted...]
-      52. Объекты оснащаются системами контроля и управления доступом и (или) средствами ограничения доступа в целях обеспечения санкционированного входа в здания, помещения и зоны объекта и (или) выхода из них.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Объекты оснащаются охранными телевизионными системами в целях ведения наблюдения за обстановкой на объекте, его потенциально опасных участках, а также визуального подтверждения факта несанкционированного проникновения для оценки ситуации и фиксирования действий нарушителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z164" w:id="148"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="152"/>
+    <w:bookmarkStart w:name="z168" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На объекте, занимающем отдельное здание (комплекс зданий), системой охранной телевизионной оборудуются: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) периметр территории, прилегающий к объекту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контрольно-пропускные пункты (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) досмотровые помещения (комнаты) и зоны досмотра транспорта (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) главный и запасные входы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z169" w:id="153"/>
-[...15 lines deleted...]
-      1) периметр территории, прилегающий к объекту;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) места возможного массового пребывания людей на объекте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z170" w:id="154"/>
-[...15 lines deleted...]
-      2) контрольно-пропускные пункты (при наличии);</w:t>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. На объекте, занимающем часть здания, системой видеонаблюдения необходимо охватывать;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z171" w:id="155"/>
-[...15 lines deleted...]
-      3) досмотровые помещения (комнаты) и зоны досмотра транспорта (при наличии);</w:t>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) места возможного массового пребывания людей на объекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z172" w:id="156"/>
-[...15 lines deleted...]
-      4) главный и запасные входы;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) главный и запасные входы (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z173" w:id="157"/>
-[...15 lines deleted...]
-      5) места возможного массового пребывания людей на объекте.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Система охранная телевизионная должна обеспечивать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z174" w:id="158"/>
-[...15 lines deleted...]
-      57. На объекте, занимающем часть здания, системой видеонаблюдения необходимо охватывать;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) передачу визуальной информации о состоянии охраняемых зон, помещений, периметра и территории объекта на мониторы локального пункта наблюдения в специально выделенном помещении подразделения охраны либо пункта централизованной охраны в автоматизированном режиме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z175" w:id="159"/>
-[...15 lines deleted...]
-      1) места возможного массового пребывания людей на объекте;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сохранение видеоинформации для последующего анализа событий. Срок хранения информации должен составлять не менее 30 календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z176" w:id="160"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="164"/>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) подключение к Национальной системе видеомониторинга в порядке и на условиях, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> функционирования Национальной системы видеомониторинга, утвержденными приказом Председателя Комитета национальной безопасности Республики Казахстан от 27 октября 2020 года № 69-қе (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21693, (далее - Правилами функционирования Национальной системы видеомониторинга).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Технические требования к системам видеонаблюдения, входящим в охранную телевизионную систему объекта, должны соответствовать минимальным техническим условиям систем видеонаблюдения, предусмотренным Правилами функционирования Национальной системы видеомониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Объекты, оснащаются системами и средствами оповещения в целях оперативного информирования персонала, обучающихся и посетителей объекта, о возникновении внештатной ситуации (об угрозе совершения или совершении акта терроризма и возникших последствиях) и координации их действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Оповещение персонала, обучающихся и посетителей объекта, осуществляется с помощью технических средств, которые обеспечивают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подачу звуковых и (или) световых сигналов в здания, помещения, на участки территории объекта с постоянным или временным пребыванием людей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z181" w:id="165"/>
-[...15 lines deleted...]
-      59. Технические требования к системам видеонаблюдения, входящим в охранную телевизионную систему объекта, должны соответствовать минимальным техническим условиям систем видеонаблюдения, предусмотренным Правилами функционирования Национальной системы видеомониторинга.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) трансляцию речевой информации о характере опасности, необходимости и путях эвакуации, других действиях, направленных на обеспечение безопасности персонала, обучающихся и посетителей объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z182" w:id="166"/>
-[...15 lines deleted...]
-      60. Объекты, оснащаются системами и средствами оповещения в целях оперативного информирования персонала, обучающихся и посетителей объекта, о возникновении внештатной ситуации (об угрозе совершения или совершении акта терроризма и возникших последствиях) и координации их действий.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество оповещателей и их мощность должны обеспечивать необходимую слышимость во всех местах постоянного или временного пребывания людей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z183" w:id="167"/>
-[...15 lines deleted...]
-      61. Оповещение персонала, обучающихся и посетителей объекта, осуществляется с помощью технических средств, которые обеспечивают:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Объекты оснащаются мобильным либо стационарным средством подачи тревоги ("Тревожные кнопки"), позволяющим скрыто подавать сигнал на пульт централизованного наблюдения субъектов охранной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z184" w:id="168"/>
-[...15 lines deleted...]
-      1) подачу звуковых и (или) световых сигналов в здания, помещения, на участки территории объекта с постоянным или временным пребыванием людей;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Объект, в целях обнаружения оружия и других предметов и веществ, запрещенных к несанкционированному вносу (выносу), ввозу (вывозу) на (с) объект (объекта), оснащаются техническими средствами досмотра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z185" w:id="169"/>
-[...15 lines deleted...]
-      2) трансляцию речевой информации о характере опасности, необходимости и путях эвакуации, других действиях, направленных на обеспечение безопасности персонала, обучающихся и посетителей объекта.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Объекты оснащаются системами и средствами резервного электроснабжения для обеспечения бесперебойной работы системы охранной и тревожной сигнализации, контроля и управления доступом, освещения, видеонаблюдения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z186" w:id="170"/>
-[...15 lines deleted...]
-      Количество оповещателей и их мощность должны обеспечивать необходимую слышимость во всех местах постоянного или временного пребывания людей.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Системы охранной и тревожной сигнализации, контроля и управления доступом должны содержать источники бесперебойного питания с аккумуляторной поддержкой, обеспечивающие работу оборудования не менее 2 часов при отсутствии основного сетевого питания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z187" w:id="171"/>
-[...15 lines deleted...]
-      62. Объекты оснащаются мобильным либо стационарным средством подачи тревоги ("Тревожные кнопки"), позволяющим скрыто подавать сигнал на пульт централизованного наблюдения субъектов охранной деятельности.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автономные резервные источники электрического питания должны обеспечивать работу системы контроля и управления доступом, телевизионной системы видеонаблюдения, охранного и дежурного освещения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z188" w:id="172"/>
-[...15 lines deleted...]
-      63. Объект, в целях обнаружения оружия и других предметов и веществ, запрещенных к несанкционированному вносу (выносу), ввозу (вывозу) на (с) объект (объекта), оснащаются техническими средствами досмотра.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в городах и поселках городского типа – не менее 24 часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z189" w:id="173"/>
-[...15 lines deleted...]
-      64. Объекты оснащаются системами и средствами резервного электроснабжения для обеспечения бесперебойной работы системы охранной и тревожной сигнализации, контроля и управления доступом, освещения, видеонаблюдения.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в сельских районах – не менее 48 часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z190" w:id="174"/>
-[...15 lines deleted...]
-      Системы охранной и тревожной сигнализации, контроля и управления доступом должны содержать источники бесперебойного питания с аккумуляторной поддержкой, обеспечивающие работу оборудования не менее 2 часов при отсутствии основного сетевого питания.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в труднодоступных районах – не менее 72 часов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z191" w:id="175"/>
-[...15 lines deleted...]
-      Автономные резервные источники электрического питания должны обеспечивать работу системы контроля и управления доступом, телевизионной системы видеонаблюдения, охранного и дежурного освещения:</w:t>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. По решению руководителя на объекте устанавливается дополнительное инженерно-техническое оборудование, способствующее повышению уровня антитеррористической защищенности объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z192" w:id="176"/>
-[...15 lines deleted...]
-      1) в городах и поселках городского типа – не менее 24 часов;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инженерно-техническое оборудование объекта всегда поддерживается в рабочем состоянии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z193" w:id="177"/>
-[...15 lines deleted...]
-      2) в сельских районах – не менее 48 часов;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. В случае невозможности оснастить объект инженерно-техническим оборудованием в течение 6 месяцев после включения его в перечень объектов, уязвимых в террористическом отношении, руководством объекта принимаются меры для планирования бюджетных средств на оснащение объекта, а в антитеррористическую комиссию по месту расположения объекта на согласование представляется проект плана мероприятий по инженерно-техническому оснащению объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z194" w:id="178"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4666,586 +5290,747 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан и</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комитета труда и социальной</w:t>
+              <w:t>Комитета государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты Министерства труда и</w:t>
+              <w:t>инспекции труда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства труда и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальной защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и Комитета регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и контроля в сфере социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства труда и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных предметов, запрещенных к проносу на объекты Министерства и Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z201" w:id="183"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z201" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оружие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z202" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) огнестрельное; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z203" w:id="185"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z203" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бесствольное с патронами травматического, газового и светозвукового действия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z204" w:id="186"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z204" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) холодное, а также ножи различных видов, не относящиеся к холодному оружию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z205" w:id="187"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z205" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) метательное; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z206" w:id="188"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z206" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) пневматическое; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z207" w:id="189"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z207" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) газовое; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z208" w:id="190"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z208" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) электрическое; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z209" w:id="191"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z209" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) сигнальное; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z210" w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z210" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) оружие и иные предметы, поражающее действие которых основано на использовании радиоактивного излучения и биологического воздействия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z211" w:id="193"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z211" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) оружие и иные предметы, поражающее действие которых основано на использовании электромагнитного, светового, теплового, инфразвукового или ультразвукового излучения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z212" w:id="194"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z212" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) предметы, имитирующие вышеперечисленные виды оружия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z213" w:id="195"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z213" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) предметы, которые могут быть использованы в качестве оружия (предметы ударно-дробящего, метательного и колюще-режущего действия); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z214" w:id="196"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z214" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) боеприпасы к оружию и составные части к нему. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z215" w:id="197"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z215" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Механические и аэрозольные распылители и другие устройства, снаряженные слезоточивым, раздражающим и другим негативным воздействием на организм человека. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z216" w:id="198"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z216" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Вещества: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z217" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) взрывчатые;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z218" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ядовитые; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z219" w:id="201"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z219" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отравляющие; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z220" w:id="202"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z220" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) радиоактивные; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z221" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) едкие; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z222" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пиротехнические;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z223" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) легковоспламеняющиеся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5383,332 +6168,735 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитета государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инспекции труда Министерства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>труда и социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комитета труда и социальной</w:t>
+              <w:t>Комитета регулирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты Министерства труда и</w:t>
+              <w:t>и контроля в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальной защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства труда и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="206"/>
+    <w:bookmarkStart w:name="z226" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Варианты тематик профилактических и учебных мероприятий по вопросам антитеррористической безопасности объектов Министерства и Комитета</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
+        <w:t xml:space="preserve"> Варианты тематик профилактических и учебных мероприятий по вопросам антитеррористической безопасности объектов Министерства и Комитетов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z405" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование темы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование темы</w:t>
+Форма проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z409" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования законодательства Республики Казахстан в области противодействия терроризму. Ответственность в случаях совершении акта терроризма на объекте.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма проведения</w:t>
+Лекция</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z413" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сущность и общественная опасность терроризма, ответственность за совершение действий террористического характера.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Требования законодательства Республики Казахстан в области противодействия терроризму. Ответственность в случаях совершении акта терроризма на объекте.</w:t>
+Лекция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z417" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Особенности объекта, уязвимого в террористическом отношении, возможные последствия в случае совершения на него акта терроризма.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5726,102 +6914,239 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z421" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок проведения осмотра транспортных средств и людей на пропускном пункте. Техника осмотра помещений, выявления возможных мест закладки взрывных устройств.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сущность и общественная опасность терроризма, ответственность за совершение действий террористического характера.</w:t>
+Лекция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z425" w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание и очередность действий по реагированию на вероятные угрозы террористического характера.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5839,1273 +7164,1100 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z429" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="209"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок действий персонала объекта Министерства и Комитетов при получении анонимного телефонного звонка об угрозе проведения акта терроризма.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Особенности объекта, уязвимого в террористическом отношении, возможные последствия в случае совершения на него акта терроризма.</w:t>
+Инструкторско-методические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z433" w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок действий персонала объекта Министерства и Комитетов при обнаружении бесхозных вещей, подозрительного предмета или подозрительных лиц.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лекция</w:t>
+Инструкторско-методические занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z437" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="211"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок действий персонала объекта Министерства и Комитетов при вооруженном нападении на объект.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порядок проведения осмотра транспортных средств и людей на пропускном пункте. Техника осмотра помещений, выявления возможных мест закладки взрывных устройств.</w:t>
+Инструкторско-методические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z441" w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="212"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок действии персонала объекта Министерства и Комитетов при захвате заложников.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лекция</w:t>
+Инструкторско-методические занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z445" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правила использования инженерно-технических средств антитеррористической защиты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Содержание и очередность действий по реагированию на вероятные угрозы террористического характера</w:t>
+Инструкторско-методические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z449" w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="214"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок оповещения персонала объекта Министерства и Комитетов, его посетителей при угрозе или совершении акта терроризма.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лекция</w:t>
+Практические занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z453" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация эвакуации персонала объекта Министерства и Комитетов, его посетителей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порядок действий персонала объекта Министрества и Комитета при получении анонимного телефонного звонка об угрозе проведения акта терроризма.</w:t>
+Практические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z457" w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание первый медицинской помощи (огнестрельных, осколочных ранениях, колото-резаных, рваных ранах, ожогах, переломах костей, вывихах суставов, отравлениях угарным газом и иными токсичными веществами, шоковых состояниях, контузии, сотрясении мозга).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инструкторско-методические занятия</w:t>
-[...789 lines deleted...]
-              <w:t>
 Практические занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7243,3314 +8395,3443 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан и</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комитета труда и социальной</w:t>
+              <w:t xml:space="preserve">Комитета государственной </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты Министерства труда и</w:t>
+              <w:t xml:space="preserve">инспекции труда </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства труда и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальной защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и Комитета регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и контроля в сфере социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства труда и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алгоритмы действий различного круга лиц объектов на возможные угрозы террористического характера</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z230" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 1. Алгоритм действий при вооруженном нападении на посетителей и персонал объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z231" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Действия посетителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z232" w:id="210"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z232" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защититься: незаметно покинуть здание или укрыться в помещении, заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z233" w:id="211"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z233" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        по возможности информировать любым способом правоохранительные и (или) специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z234" w:id="212"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z234" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Действия персонала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z235" w:id="213"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z235" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности информировать любым способом правоохранительные и (или) специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z236" w:id="214"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z236" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности провести эвакуацию пациентов;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z237" w:id="215"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z237" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нетранспортабельных пациентов перенести в безопасное место на носилках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z238" w:id="216"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z238" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защититься: незаметно покинуть здание или укрыться в помещении, заблокировать дверь, дождаться прибытия сотрудников правопорядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z239" w:id="217"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z239" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Действия охраны объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z240" w:id="218"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z240" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявить вооруженного злоумышленника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z241" w:id="219"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z241" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности блокировать его продвижение к местам массового пребывания людей на объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z242" w:id="220"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z242" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информировать любым способом руководство объекта, правоохранительных и (или) специальных государственных органов о факте вооруженного нападения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z243" w:id="221"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z243" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принять меры к обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z244" w:id="222"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z244" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить собственную безопасность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z245" w:id="223"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z245" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Действия руководства объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z246" w:id="224"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z246" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       незамедлительное информирование правоохранительных и (или) специальных государственных органов о фактах и обстоятельствах вооруженного нападения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z247" w:id="225"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z247" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организация мер обеспечения безопасности людей на объекте (эвакуация, блокирование внутренних барьеров, оповещение о внештатной ситуации на объекте и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z248" w:id="226"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z248" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействие с прибывающими силами оперативного штаба по борьбе с терроризмом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z249" w:id="227"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z249" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Алгоритм действий при захвате заложников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z250" w:id="228"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z250" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Действия посетителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z251" w:id="229"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z251" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защититься: избежать попадания в заложники, незаметно покинуть здание или укрыться в помещении, заблокировать дверь, продержаться до прибытия сотрудников правопорядка или возможности безопасности покинуть здание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z252" w:id="230"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z252" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности информировать любым доступным способом и только при условии гарантированного обеспечения собственной безопасности правоохранительные и (или) специальные государственные органы об обстоятельствах захвата заложников и злоумышленниках (количество, вооружение, оснащение, возраст, клички, национальность и другие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z253" w:id="231"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z253" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Действия персонала объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z254" w:id="232"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z254" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защититься: избежать попадания в заложники, незаметно покинуть здание или укрыться в помещении, заблокировать дверь, продержаться до прибытия сотрудников правопорядка или возможности безопасности покинуть здание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z255" w:id="233"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z255" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности информировать любым доступным способом и только при условии гарантированного обеспечения собственной безопасности правоохранительные и (или) специальные государственные органы об обстоятельствах захвата заложников и злоумышленниках (количество, вооружение, оснащение, возраст, клички, национальность и другие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z256" w:id="234"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z256" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Действия охраны объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z257" w:id="235"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z257" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявить вооруженного (-ых) злоумышленника (-ов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z258" w:id="236"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z258" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности блокировать его/их продвижение к местам массового пребывания людей на объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z259" w:id="237"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z259" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информировать любым доступным способом руководство объекта, правоохранительные и (или) специальные государственных органов о фактах и обстоятельствах покушения на захват заложников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z260" w:id="238"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z260" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принять меры к обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров на пути злоумышленников и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z261" w:id="239"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z261" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить собственную безопасность (избежать попадания в заложники и другие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z262" w:id="240"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z262" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Действия руководства объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z263" w:id="241"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z263" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       незамедлительное информирование правоохранительных, специальных государственных органов и (или) третьих лиц доступным способом о фактах и обстоятельствах попытки захвата заложников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z264" w:id="242"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z264" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности организация мер обеспечения безопасности людей на объекте (эвакуация, блокирование внутренних барьеров, оповещение о внештатной ситуации на объекте и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z265" w:id="243"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z265" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности организация взаимодействия с прибывающими силами оперативного штаба по борьбе с терроризмом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z266" w:id="244"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z266" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Действия при захвате в заложники:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z267" w:id="245"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z267" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       успокоится, не паниковать. Разговаривать спокойным голосом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z268" w:id="246"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z268" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не смотреть в глаза захватчиков, не вести себя вызывающе. Не допускать действий, которые спровоцируют захватчиков к применению физической силы или оружия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z269" w:id="247"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z269" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнять требования захватчиков, не противоречить им, не допускать истерик и паники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z270" w:id="248"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z270" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовится физически и морально к суровому испытанию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z271" w:id="249"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z271" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не высказывать ненависть и пренебрежение к захватчикам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z272" w:id="250"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z272" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с самого начала (особенно в первый час) выполнять все указания захватчиков. Спрашивать разрешения у захватчиков на совершение любых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z273" w:id="251"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z273" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не привлекать внимания захватчиков своим поведением, не оказывайте активного сопротивления. Это усугубить Ваше положение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z274" w:id="252"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z274" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не пытаться бежать, если нет полной уверенности в успехе побега;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z275" w:id="253"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z275" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запомнить, как можно больше информации о захватчиков (количество, вооружение, как выглядят, особенно внешности, телосложения, акцент, тематика разговора, темперамент, манера поведения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z276" w:id="254"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z276" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постараться определить место своего нахождения (заточения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z277" w:id="255"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z277" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при наличии возможности, используя любой доступный способ связи, без риска для жизни, проявляя осторожность, попытаться сообщить о произошедшем в правоохранительные или специальные органы, подразделение безопасности или службу охраны объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z278" w:id="256"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z278" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не пренебрегать пищей, какой бы она ни была. Это поможет сохранить силы и здоровье;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z279" w:id="257"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z279" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при ранении, постараться самостоятельно оказать себе первую медицинскую помощь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z280" w:id="258"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z280" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главное не паниковать, даже если захватчики перестали себя контролировать;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z281" w:id="259"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z281" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расположится подальше от окон, дверей и самих захватчиков. Это необходимо для обеспечения Вашей безопасности в случае штурма помещения, стрельбы снайперов на поражение захватчиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z282" w:id="260"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z282" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при проведении сотрудниками спецподразделений операции по освобождению заложников необходимо соблюдать следующие требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z283" w:id="261"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z283" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лечь на пол лицом вниз, прижавшись к стене, голову закрыть руками и не двигаться;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z284" w:id="262"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z284" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не бежать навстречу сотрудникам спецподразделений или от них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z285" w:id="263"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z285" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если есть возможность, необходимо держаться подальше от проҰмов дверей и окон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z286" w:id="264"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z286" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не возмущаться, если при штурме и захвате с заложниками (до установления личности) поступить несколько некорректно, как с вероятным захватчиком. Освобожденного заложника могут обыскать, заковать в наручники, связать, нанести эмоциональную или физическую травму, подвергнуть допросу. Необходимо к этому отнестись с пониманием, так как в подобных ситуациях такие действия спецподразделений (до окончательной идентификации всех лиц и выявления истинных преступников) оправданы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z287" w:id="265"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z287" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 3. Алгоритм действий при закладке взрывных устройств и взрывчатых веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z288" w:id="266"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z288" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Признаки, которые указывают на взрывное устройство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z289" w:id="267"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z289" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие на обнаруженном предмете проводов, веревок, изоленты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z290" w:id="268"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z290" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подозрительные звуки, щелчки, тиканье часов, издаваемые предметом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z291" w:id="269"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z291" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от предмета исходит характерный запах миндаля или другой необычный запах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z292" w:id="270"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z292" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необычное размещение обнаруженного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z293" w:id="271"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z293" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установленные на обнаруженном предмете различных видов источников питания, проволока, по внешним признакам, схожая с антенной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z294" w:id="272"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z294" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Действия посетителей при обнаружении подозрительного предмета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z295" w:id="273"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z295" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не трогать, не подходить, не передвигать;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z296" w:id="274"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z296" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       опросить окружающих для установления возможного владельца бесхозного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z297" w:id="275"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z297" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       воздержаться от использования средств радиосвязи, в том числе и мобильных, вблизи данного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z298" w:id="276"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z298" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности зафиксировать время и место обнаружения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z299" w:id="277"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z299" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немедленно сообщить об обнаружении подозрительного предмета охране, персоналу объекта либо в дежурные части территориальных органов внутренних дел и национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z300" w:id="278"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z300" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       быть готовым описать внешний вид предмета, похожего на взрывное устройство и значимые обстоятельства его обнаружения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z301" w:id="279"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z301" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не сообщать об угрозе взрыва никому, кроме тех, кому необходимо знать о случившемся, чтобы не создавать панику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z302" w:id="280"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z302" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укрыться за предметами, обеспечивающими защиту (угол здания, колона, толстое дерево, автомашина и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z303" w:id="281"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z303" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информирование охраны объекта, правоохранительных и (или) специальных государственных органов о подозрительных лице/ах (количество, внешние признаки наличия СВУ, оружия, оснащение, возраст, клички, национальность и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z304" w:id="282"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z304" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покинуть объект, при невозможности – укрыться за капитальным сооружением и на необходимом удалении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z305" w:id="283"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z305" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Действия персонала при обнаружении подозрительного предмета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z306" w:id="284"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z306" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не трогать, не подходить, не передвигать;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z307" w:id="285"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z307" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       опросить окружающих для установления возможного владельца бесхозного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z308" w:id="286"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z308" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       воздержаться от использования средств радиосвязи, в том числе и мобильных, вблизи данного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z309" w:id="287"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z309" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности зафиксировать время и место обнаружения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z310" w:id="288"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z310" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немедленно сообщить об обнаружении подозрительного предмета в охране, персоналу объекта либо в дежурные части территориальных органов национальной безопасности и внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z311" w:id="289"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z311" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       быть готовым описать внешний вид предмета, похожего на взрывное устройство и значимые обстоятельства его обнаружения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z312" w:id="290"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z312" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не сообщать об угрозе взрыва никому, кроме тех, кому необходимо знать о случившемся, чтобы не создавать панику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z313" w:id="291"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z313" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности организовать с охраной ограничение доступа посторонних лиц к подозрительному предмету и опасной зоне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z314" w:id="292"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z314" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помочь обеспечить организованную эвакуацию людей с территории, прилегающей к опасной зоне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z315" w:id="293"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z315" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при необходимости укрыться за предметами, обеспечивающими защиту (угол здания, колона, толстое дерево, автомашина и другие), вести наблюдение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z316" w:id="294"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z316" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информирование охраны объекта, правоохранительных и (или) специальных государственных органов в случае выявления подозрительного лица или группы лиц, возможно имеющих при себе взрывные устройства или взрывчатые вещества (количество, внешние признаки наличия СВУ, оружия, оснащение, возраст, клички, национальность и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z317" w:id="295"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z317" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказать содействие руководству и охране в организации эвакуации посетителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z318" w:id="296"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z318" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покинуть объект, при невозможности – укрыться за капитальным сооружением и на необходимом удалении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z319" w:id="297"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z319" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Действия охраны при обнаружении подозрительного предмета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z320" w:id="298"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z320" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не трогать, не подходить, не передвигать;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z321" w:id="299"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z321" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       опросить окружающих для установления возможного владельца бесхозного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z322" w:id="300"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z322" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       воздержаться от использования средств радиосвязи, в том числе и мобильных, вблизи данного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z323" w:id="301"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z323" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности зафиксировать время и место обнаружения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z324" w:id="302"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z324" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немедленно сообщить об обнаружении подозрительного предмета охране, персоналу объекта либо в дежурные части территориальных органов национальной безопасности и внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z325" w:id="303"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z325" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       быть готовым описать внешний вид предмета, похожего на взрывное устройство и значимые обстоятельства его обнаружения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z326" w:id="304"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z326" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не сообщать об угрозе взрыва никому, кроме тех, кому необходимо знать о случившемся, чтобы не создавать панику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z327" w:id="305"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z327" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить ограничение доступа посторонних лиц к подозрительному предмету и опасной зоне на необходимом удалении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z328" w:id="306"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z328" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить организованную эвакуацию людей с территории, прилегающей к опасной зоне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z329" w:id="307"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z329" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при необходимости укрыться за предметами, обеспечивающими защиту (угол здания, колона, толстое дерево, автомашина и другие), вести наблюдение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z330" w:id="308"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z330" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информирование охраны объекта, правоохранительных и (или) специальных государственных органов в случае выявления подозрительного лица или группы лиц, возможно имеющих при себе взрывные устройства или взрывчатые вещества (количество, внешние признаки наличия СВУ, оружия, оснащение возраст, клички, национальность и другие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z331" w:id="309"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z331" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Действия руководства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z332" w:id="310"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z332" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       незамедлительное информирование правоохранительных, специальных государственных органов о выявлении подозрительного человека или об обнаружении бесхозного предмета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z333" w:id="311"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z333" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организация оцепления места обнаружения бесхозного подозрительного предмета на необходимом удалении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z334" w:id="312"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z334" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организация эвакуации людей с объекта, оповещение о внештатной ситуации на объекте и другие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z335" w:id="313"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z335" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение обхода помещений и осмотра территорий с целью обнаружения подозрительных предметов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z336" w:id="314"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z336" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организация взаимодействия с прибывающими силами оперативного штаба по борьбе с терроризмом, представление необходимой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z337" w:id="315"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z337" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расстояние удаления и оцепления при обнаружении взрывного устройства (ВУ) или предмета, похожего на ВУ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z338" w:id="316"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z338" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       граната РГД-5 – 50 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z339" w:id="317"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z339" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       граната Ф-1 – 200 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z340" w:id="318"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z340" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тротиловая шашка массой 200 г – 45 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z341" w:id="319"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z341" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тротиловая шашка массой 400 г – 55 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z342" w:id="320"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z342" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пивная банка 0,33 л – 60 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z343" w:id="321"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z343" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дипломат (кейс) – 230 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z344" w:id="322"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z344" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дорожный чемодан – 350 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z345" w:id="323"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z345" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а/машина "легковая" - 460-580 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z346" w:id="324"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z346" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автобус – 920 м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z347" w:id="325"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z347" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       грузовая машина (фургон) – 1240 м.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z348" w:id="326"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z348" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 4. Алгоритм действий при атаке с применением террористов-смертников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z349" w:id="327"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z349" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Действия посетителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z350" w:id="328"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z350" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защититься: незаметно покинуть здание или укрыться в помещении, заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z351" w:id="329"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z351" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности информировать любым способом правоохранительные и (или) специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z352" w:id="330"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z352" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Действия персонала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z353" w:id="331"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z353" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защититься: незаметно покинуть здание или укрыться в помещении, заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z354" w:id="332"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z354" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности информировать любым способом правоохранительные и (или) специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z355" w:id="333"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z355" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Действия охраны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z356" w:id="334"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z356" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по возможности блокировать его/их продвижение к местам массового пребывания людей на объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z357" w:id="335"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z357" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информировать любым способом руководство объекта, правоохранительные и (или) специальные государственных органов о выявлении подозрительного лица или группы лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z358" w:id="336"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z358" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принять меры к обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z359" w:id="337"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z359" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при необходимости организовать наблюдение передвижений подозрительного лица или группы лиц по объекту (лично либо через систему видеонаблюдения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z360" w:id="338"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z360" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить собственную безопасность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z361" w:id="339"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z361" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Действия руководства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z362" w:id="340"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z362" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       незамедлительная передача (в том числе добросовестная попытка) информации в правоохранительные и (или) специальные государственные органы о выявлении на объекте подозрительного лица или группы лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z363" w:id="341"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z363" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставление сотрудникам правоохранительных органов максимально полной информации о подозрительном лице, которая сокращает время выявления и задержания злоумышленника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z364" w:id="342"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z364" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение организованной эвакуации людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z365" w:id="343"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z365" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение собственной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z366" w:id="344"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z366" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 5. Алгоритм действий при поступлении угрозы по телефону</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z367" w:id="345"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z367" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Действия получателя угрозы по телефону (руководитель, сотрудник, сотрудник дежурного подразделения):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z368" w:id="346"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z368" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по ходу разговора отметьте пол, возраст звонившего и особенности его речи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z369" w:id="347"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z369" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       голос (громкий или тихий, низкий или высокий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z370" w:id="348"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z370" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       темп речи (быстрый или медленный);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z371" w:id="349"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z371" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       произношение (отчетливое, искаженное, с заиканием, шепелявое, с акцентом или диалектом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z372" w:id="350"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z372" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       манера речи (развязная, с издевкой, с нецензурными выражениями);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z373" w:id="351"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z373" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обратить внимание на звуковой фон (шум автомашин или железнодорожного транспорта, звук теле-или радиоаппаратуры, голоса, другое), характер звонка (городской, междугородный);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z374" w:id="352"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z374" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) зафиксируйте точное время начала разговора и его продолжительность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z375" w:id="353"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z375" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) постарайтесь в ходе разговора получить ответы на следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z376" w:id="354"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z376" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куда, кому, по какому телефону звонит данный человек?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z377" w:id="355"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z377" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       какие конкретные требования он выдвигает?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z378" w:id="356"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z378" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдвигает требования лично или выступает в роли посредника и представляет какую-то группу лиц?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z379" w:id="357"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z379" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на каких условиях он или они согласны отказаться от задуманного?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z380" w:id="358"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z380" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       как и когда с ним можно связаться?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z381" w:id="359"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z381" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кому вы можете или должны сообщить об этом звонке?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z382" w:id="360"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z382" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) постарайтесь добиться от звонящего максимально возможного промежутка времени для принятия вами и руководством школы решений или совершения каких-либо действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z383" w:id="361"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z383" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в процессе разговора или немедленно после окончания разговора сообщить на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112" и руководству организации о телефонной угрозе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z384" w:id="362"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z384" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 6. Телефоны служб экстренного реагирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z385" w:id="363"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z385" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При готовящемся или совершенном преступлении немедленно сообщите об этом в территориальные органы Комитета национальной безопасности или Министерства внутренних дел по месту жительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z386" w:id="364"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z386" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон дежурной службы Комитета национальной безопасности: 110</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z387" w:id="365"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z387" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон противопожарной службы:101</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z388" w:id="366"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z388" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон дежурной службы органов внутренних дел: 102</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z389" w:id="367"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z389" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон скорой медицинской помощи: 103.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10688,126 +11969,255 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитета государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инспекции труда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства труда и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальной защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комитета труда и социальной</w:t>
+              <w:t>Комитета регулирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты Министерства труда и</w:t>
+              <w:t>и контроля в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальной защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства труда и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z392" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол – в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета учебных мероприятий по антитеррористической подготовке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (титульный лист) ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10816,166 +12226,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="369"/>
+    <w:bookmarkStart w:name="z393" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журнал № ___ учета проведения учебных мероприятий по антитеррористической</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z394" w:id="370"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z394" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z395" w:id="371"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z395" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата начала ведения журнала "___" _____ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z396" w:id="372"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z396" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата окончания ведения журнала "___" _____ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (внутренняя сторона)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="373"/>
+    <w:bookmarkStart w:name="z397" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Раздел 1. Инструктажи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="383"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -11700,168 +13110,168 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z398" w:id="374"/>
+    <w:bookmarkStart w:name="z398" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z399" w:id="375"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z399" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в ходе плановых инструктажей до сотрудников доводятся алгоритмы действий при всех возможных ситуациях в случае акта терроризма, а тематика внеплановых инструктажей зависит от тематики проводимых учений и тренировок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z400" w:id="376"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z400" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документальное оформление проводимых плановых инструктажей антитеррористической направленности допускается осуществлять как рукописным способом, так и комбинированным – рукописным и печатным. В печатном виде допускается заполнять графы: 3, 4 и 5 (если инструктаж проводит один и тот же сотрудник), остальные графы журнала заполняются лично лицом, прослушавшим инструктаж;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z401" w:id="377"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z401" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дата проведения указывается полностью (число, месяц и год);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z402" w:id="378"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z402" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при необходимости проведения внепланового инструктажа с персоналом объекта его также документируют в данном журнале, а в графе "Вид инструктажа" допускается ставить запись: "внеплановый по письму исх.: №__", "внеплановый по уровню террористической опасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z403" w:id="379"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z403" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Занятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12376,124 +13786,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z404" w:id="380"/>
+    <w:bookmarkStart w:name="z404" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Тема занятий и учебные вопросы четко конкретизируются и не носит общий характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>