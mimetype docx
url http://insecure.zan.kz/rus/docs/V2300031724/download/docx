--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c98b3fe" w14:textId="c98b3fe">
+    <w:p w14:paraId="5a61d6b" w14:textId="5a61d6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1017,2198 +1017,2801 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z146" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) потенциальный поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено для них законами Республики Казахстан), временное объединение юридических лиц (консорциум), претендующие на заключение договора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) потенциальный поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено для них законами Республики Казахстан), временное объединение юридических лиц (консорциум), претендующие на заключение договора;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оператор уполномоченного органа в области образования (далее – оператор) – юридическое лицо со стопроцентным участием государства в уставном капитале, определяемое уполномоченным органом в области образования по согласованию с уполномоченным органом в области науки и высшего образования, осуществляющее размещение государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях, в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) уполномоченный орган – государственный орган, осуществляющий руководство в области высшего и послевузовского образования;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственный заказ на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях (далее – государственный заказ) – денежные выплаты за услуги по обеспечению введения новых мест в общежитиях для студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования, которые связаны с государственным образовательным заказом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) оператор уполномоченного органа в области образования (далее – оператор) – юридическое лицо со стопроцентным участием государства в уставном капитале, определяемое уполномоченным органом в области образования по согласованию с уполномоченным органом в области науки и высшего образования, осуществляющее размещение государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях, в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено законами Республики Казахстан), временное объединение юридических лиц (консорциум), выступающие в качестве контрагента заказчика в заключенном с ним договоре;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      4) поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено законами Республики Казахстан), временное объединение юридических лиц (консорциум), выступающие в качестве контрагента заказчика в заключенном с ним договоре;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган – государственный орган, осуществляющий руководство в области высшего и послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра науки и высшего образования РК от 14.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 52</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Объем государственного заказа определяется в соответствии с Методикой определения размера государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях (далее – Методика), утверждаемой уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 "О некоторых вопросах Министерства науки и высшего образования Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра науки и высшего образования РК от 25.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Исключен приказом Министра науки и высшего образования РК от 14.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях размещения государственного заказа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учитывается прогнозный дефицит мест в общежитиях организаций высшего и (или) послевузовского образования на трехлетний период.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z152" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет прогнозного дефицита осуществляется в соответствии с Методическими рекомендациями по определению прогнозного дефицита мест в студенческих общежитиях организаций технического и профессионального, послесреднего, высшего и послевузовского образования до 2030 года, утвержденными совместным приказом исполняющего обязанности министра науки и высшего образования Республики Казахстан от 11 декабря 2025 года № 567 и приказом исполняющего обязанности министра просвещения Республики Казахстан от 11 декабря 2025 года № 280.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z153" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении прогнозного дефицита, приоритет отдается столице и городам республиканского значения с учетом их фактической потребности, и регионам с дефицитом не менее 20 % (процентов) от общереспубликанской потребности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z154" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учитывается общее количество мест строящегося общежития или реконструируемого здания под общежитие, которое составляет для столицы, областных центров, городов республиканского значения – не менее ста мест, а для остальных населенных пунктов – не менее пятидесяти мест, если иное не предусмотрено абзацем третьим части второй пункта 14 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z155" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее количество мест реконструируемого общежития составляет не менее пятидесяти новых мест, помимо ранее существовавших мест в реконструируемом общежитии. В этом случае, государственный заказ размещается за дополнительно введенные новые места в реконструированном общежитии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z156" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оператором, при содействии организаций высшего и (или) послевузовского образования, осуществляется мониторинг введения поставщиком новых мест в общежитии, а также фактически занятых студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования мест в общежитии, путем формирования и ведения базы данных поставщиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z157" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учитывается приоритет реконструкции общежития или здания под общежитие перед строительством нового общежития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z158" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оператор ведет цифровой реестр строительства и реконструкции объектов общежитий организации высшего и (или) послевузовского образования (далее - Реестр), предназначенных для участия в государственном заказе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z159" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Реестре ведется учет поставщиков услуг и (или) застройщиков, планов-графиков строительства и реконструкции, хода выполнения работ, сроков ввода объектов в эксплуатацию, а также объемов планируемых новых мест в общежитиях для студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z160" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае нарушения сроков планов-графиков строительства и реконструкции и сроков ввода объектов в эксплуатацию оператор в одностороннем порядке расторгает предварительный договор. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z161" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок формирования, ведения и актуализации Реестра определяется оператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z162" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оператор до заключения договора государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования проводит выездной мониторинг на предмет соответствия введенных потенциальным поставщиком новых мест в общежитии количеству жилых комнат и мест сведениям, указанным в представленных документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z163" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок проведения выездного мониторинга, план и график командировок определяется оператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра науки и высшего образования РК от 25.08.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Мониторинг фактически занятых студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования мест в общежитии осуществляется оператором путем получения сведений из:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифровой системы "Единая платформа высшего образования", в части подтверждения отнесения, проживающих в общежитии к категории студентов и (или) магистрантов и (или) докторантов организаций высшего и (или) послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z165" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственной базы данных "Физические лица", в части получения актуальных и достоверных сведений о проживающих в общежитии студентах, магистрантах и докторантах организаций высшего и (или) послевузовского образования, в том числе об их регистрации по месту жительства, за исключением иностранных граждан и лиц без гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z166" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифровой системы "StudDom", принадлежащей оператору, интегрированной с устройством(ами), ограничивающим(ими) свободный проход людей (вход или выход) в соответствующее общежитие, в части получения сведений о проживании в соответствующем общежитии студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования. В случае необходимости дополнительных сведений по фактическому проживанию студентов, магистрантов и докторантов в общежитии организаций высшего и (или) послевузовского образования, оператором осуществляется выборочный обзвон проживающих в общежитии. Система контроля и управления доступом устройства, ограничивающего свободный проход людей (вход или выход) в соответствующее общежитие, обеспечивает использование карточной идентификации или биометрической идентификации (Face ID).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 25.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок размещения государственного заказа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Размещение государственного заказа осуществляется поставщикам услуг по обеспечению введения новых мест в общежитиях для студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования при соблюдении одного из следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общежитие подлежит передаче в государственную собственность после истечения срока размещения государственного заказа, указанного в пункте 14 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z168" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) потенциальным поставщиком и поставщиком выступает организация высшего и (или) послевузовского образования, пятьдесят и более процентов акций которых принадлежат государству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z169" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неисполнение обязательства, предусмотренного подпунктом 1) настоящего пункта, влечет обязанность поставщика по возврату полученных бюджетных средств в бюджет в полном объеме и является основанием для их взыскания в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z170" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Добровольная и безвозмездная передача общежития из частной собственности в государственную собственность осуществляется в порядке, установленном законодательством Республики Казахстан о государственном имуществе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Исключен приказом Министра науки и высшего образования РК от 14.02.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...201 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Новыми местами в общежитиях для студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования являются места в общежитиях, введенные в эксплуатацию после 20 июля 2018 года путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z34" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) строительства нового общежития, включая пристройку, надстройку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z35" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реконструкции здания под общежитие, связанной с изменением его целевого назначения, за исключением пристройки, надстройки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z36" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для размещения государственного заказа потенциальный поставщик услуг по обеспечению введения новых мест в общежитиях для студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования подает оператору заявление в бумажной или электронной форме, заверенные электронной цифровой подписью, по утвержденной оператором форме, с предоставлением следующих документов (в бумажных копиях или электронной форме):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z37" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при строительстве нового общежития:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z108" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоустанавливающий и идентификационный документ на земельный участок (собственный, арендуемый или на праве безвозмездного землепользования), используемый под строительство общежития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z109" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоустанавливающий и идентификационный документ на общежитие с приложением справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках – для введенных в эксплуатацию новых общежитий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z38" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-1. Мониторинг фактически занятых студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования мест в общежитии осуществляется оператором путем получения сведений из:</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:t>2) в случае реконструкции общежития или здания под общежитие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоустанавливающий и идентификационный документ на общежитие или здание под общежитие с приложением справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае если потенциальный поставщик является частным партнером:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z42" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договор государственно-частного партнерства, заключенный в соответствии с законодательством Республики Казахстан в области государственно-частного партнерства, предусматривающий, в случае необходимости, дополнительные меры государственной поддержки, источники возмещения затрат и получения доходов для частных партнеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 25.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 442</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра науки и высшего образования РК от 23.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 456</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра науки и высшего образования РК от 23.09.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор, в течение пятнадцати календарных дней со дня поступления заявления потенциального поставщика с приложением документов, указанных в пункте 8 Правил, проводит их проверку на полноту и достоверность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z141" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении потенциальным поставщиком надлежащим образом оформленного заявления с полным пакетом документов, указанного в пункте 8 Правил, оператор, в течение трех рабочих дней со дня следующего после завершения срока, предусмотренного частью первой настоящего пункта заключает с потенциальным поставщиком предварительный договор по обеспечению студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования вновь вводимыми местами в общежитиях (далее – предварительный договор) по утвержденной оператором форме, в рамках которого потенциальный поставщик вводит в эксплуатацию новые места в общежитиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z142" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления оператором факта предоставления потенциальным поставщиком ненадлежащим образом оформленного заявления и (или) неполного пакета документов, указанных в пункте 8 Правил, оператор в течение трех рабочих дней со дня регистрации данных документов, направляет потенциальному поставщику обоснованный и мотивированный отказ в заключении предварительного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра науки и высшего образования РК от 14.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. При отсутствии потребности в новых местах в общежитиях, подтвержденной расчетами прогнозного дефицита, оператор отказывает в заключении предварительного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен приказом Министра науки и высшего образования РК от 14.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Договор формируется заказчиком в соответствии с Правилами заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 18 июля 2024 года № 354 "Об утверждении Правил заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34786).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Исключен приказом Министра науки и высшего образования РК от 14.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для размещения государственного заказа потенциальный поставщик предоставляет оператору копии документов, подтверждающих ввод в эксплуатацию новых мест в общежитии и регистрацию обременения права на изменение целевого назначения общежития на срок не менее двадцати лет с приложением справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z143" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор, в течение пятнадцати календарных дней со дня получения от потенциального поставщика документов, указанных в настоящем пункте Правил, проводит их проверку на полноту и достоверность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z144" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении потенциальным поставщиком полных и достоверных документов, указанных в настоящем пункте Правил, оператор, в течение пятнадцати календарных дней со дня их поступления, заключает с поставщиком договор, предусмотренный пунктом 11 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z145" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления оператором факта предоставления потенциальным поставщиком неполных и (или) недостоверных документов, указанных в настоящем пункте Правил, оператор в течение трех рабочих дней со дня регистрации данных документов, направляет потенциальному поставщику обоснованный и мотивированный отказ в заключении договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра науки и высшего образования РК от 14.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13-1. В случае отчуждения поставщиком общежития путем заключения договора дарения, купли – продажи либо иным способом, предусмотренным законодательством Республики Казахстан, поставщик обязан письменно уведомить оператора за 30 (тридцать) календарных дней до предполагаемой даты отчуждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В договоре отчуждения общежития поставщик предусматривает условие о переходе к новому поставщику всех обязательств по соблюдению неизменности целевого назначения общежития и указывает сумму бюджетных средств, ранее полученных по государственному заказу за услуги по обеспечению введения новых мест в общежитиях для студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z174" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения обязательств по соблюдению неизменности целевого назначения общежития в течение срока его действия, поставщик в собственность которого перешло общежитие, возвращает всю сумму, ранее выплаченную по государственному заказу на размещение студентов, магистрантов и докторантов в общежитии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z175" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При смене стороны договора поставщик в собственность которого перешло общежитие, предоставляет оператору заявление об изменении стороны в предварительном договоре с приложением правоустанавливающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z176" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор, в течение 15 (пятнадцати) рабочих дней со дня регистрации заявления поставщика с приложением документов, указанных в части четвертой настоящего пункта, проводит их проверку на полноту и достоверность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z177" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При предоставлении поставщиком надлежащим образом оформленного заявления с полным пакетом документов, оператор, в течение срока, предусмотренного частью пятой настоящего пункта заключает с поставщиком дополнительное соглашение к предварительному договору, в рамках которого поставщик соглашается о переходе к нему обязательств по неизменности целевого назначения общежития и о неизменности целевого назначения вводимых в эксплуатацию новых мест в общежитии на оставшийся срок от первого поставщика. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z178" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом, поставщик за свой счет осуществляет регистрацию прав (обременений) на общежитие в регистрирующем органе - некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" по месту нахождения общежития. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z179" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После регистрации прав обременений на общежитие в регистрирующем органе, поставщик в собственность которого перешло общежитие подает заявление на замену стороны в договоре государственного заказа в бумажной или электронной форме, заверенные электронной цифровой подписью, по утвержденной оператором форме, с приложением копии документа, подтверждающего регистрацию обременения права на изменение целевого назначения общежития на срок не менее двадцати лет, справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках (в бумажных копиях или электронной форме).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z180" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении поставщиком надлежащим образом оформленного заявления с полным пакетом документов, указанных в части восьмой настоящего пункта, оператор, в течение 15 (пятнадцати) рабочих дней заключает с поставщиком дополнительное соглашение к договору государственного заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Срок размещения государственного заказа составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) семьдесят два месяца – в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z126" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строительства нового общежития, акт приемки в эксплуатацию которого прошел государственную регистрацию в правовом кадастре после 1 января 2023 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z127" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструкции организациями высшего и (или) послевузовского образования, пятьдесят и более процентов акций которых принадлежат государству, приобретенного общежития или здания под общежитие, право собственности на которое возникло у указанных организаций образования после 1 января 2024 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) девяносто шесть месяцев – в иных случаях, не предусмотренных подпунктом 1) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок размещения государственного заказа, предусмотренный в случае реконструкции, указанной в абзаце третьем подпункта 1) настоящего пункта, применяется при соблюдении всех нижеуказанных требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z182" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации высшего и (или) послевузовского образования, пятьдесят и более процентов акций которых принадлежат государству, являющиеся собственниками общежития, расположены в столице или городах республиканского значения с дефицитом мест в общежитиях для студентов, магистрантов и докторантов, свыше 20 процентов от общереспубликанской потребности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z183" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество мест реконструированного общежития или здания под общежитие составляет не менее двухсот мест, в том числе новых, помимо ранее существовавших мест в реконструируемом общежитии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z184" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструируемое здание не является учебным корпусом, находящимся в собственности организации высшего и (или) послевузовского образования, пятьдесят и более процентов акций которых принадлежат государству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z185" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт приемки в эксплуатацию общежития, подтверждающий произведенную реконструкцию, прошел государственную регистрацию в правовом кадастре после 1 января 2024 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра науки и высшего образования РК от 25.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 533</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Выплаты по государственному заказу осуществляются после введения в эксплуатацию общежития и регистрации обременения права на изменение целевого назначения общежития на срок не менее двадцати лет, при соблюдении требований подпункта 1) пункта 5 Правил, за полный месяц, без дробления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для осуществления выплаты поставщик ежемесячно предоставляет реестр, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, содержащий сведения о фактически занятых студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования местах в общежитии по состоянию на последний день месяца, за исключением реестра за декабрь, предоставляемого по состоянию на 15 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z187" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор осуществляет сверку сведений, указанных в реестре на предмет соответствия их базе данных и цифровым системам, указанным в пункте 5-1 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z188" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор в целях осуществления мониторинга фактически занятых студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования мест в общежитии по состоянию на последний день месяца и на 15 декабря на основании сведений, полученных из цифровой системы "StudDom" за соответствующий период, в течение 5 рабочих дней уведомляет студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования о проживании их в соответствующем общежитии с указанием контактов обратной связи, посредством веб-портала "цифрового правительства". При отсутствии возражения от студента, магистранта и докторанта организаций высшего и (или) послевузовского образования в течение трех рабочих дней после отправки уведомления оператором, считается подтверждением проживания его в соответствующем общежитии по умолчанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z189" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подтверждении факта непроживания студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования в общежитии после осуществления выплаты по государственному заказу оператор оформляет заключение, на основании которого направляет поставщику требование о возврате в бюджет средств, полученных за таких студентов, магистрантов и докторантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 -  в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Фактически занятые места в общежитии студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования подтверждаются цифровой системой "StudDom" количеством часов проживания одного студента, магистранта и докторанта организаций высшего и (или) послевузовского образования в соответствующем общежитии в месяц (за исключением декабря месяца) не менее семидесяти двух часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фактически занятые места в общежитии студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования подтверждается цифровой системой "StudDom" количеством часов проживания одного студента, магистранта и докторанта организаций высшего и (или) послевузовского образования в соответствующем общежитии в декабре месяце не менее тридцати шести часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z191" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования частей первой и второй настоящего пункта не распространяются на студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования, зарегистрированных в цифровой системе "StudDom" до срока, указанного в части второй пункта 15 Правил, и проживающих в общежитии не менее двенадцати часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 15-1 в соответствии с приказом Министра науки и высшего образования РК от 23.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 456</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) в случае реконструкции общежития или здания под общежитие:</w:t>
-[...1226 lines deleted...]
-        </w:rPr>
         <w:t>16. В случае подтверждения оператором фактического проживания студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования до момента заключения договора, выплаты по государственному заказу осуществляются за истекший период, при условии соблюдения пункта 15 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3440,111 +4043,111 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z64" w:id="69"/>
+      <w:bookmarkStart w:name="z64" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (наименование оператора)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="70"/>
+    <w:bookmarkStart w:name="z65" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр о фактически занятых местах в общежитии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по состоянию на "___" ________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3581,70 +4184,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="71"/>
+          <w:bookmarkStart w:name="z66" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФИО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (При его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4166,74 +4769,74 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z67" w:id="72"/>
+      <w:bookmarkStart w:name="z67" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место</w:t>
@@ -4432,126 +5035,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 января 2023 года № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="73"/>
+    <w:bookmarkStart w:name="z69" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика определения размера государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z70" w:id="74"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z70" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z71" w:id="75"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z71" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика определения размера государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях (далее – Методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 "О некоторых вопросах Министерства науки и высшего образования Республики Казахстан" и определяет алгоритм расчета размера государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4570,1132 +5173,1007 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="76"/>
+    <w:bookmarkStart w:name="z72" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Методике используется следующее понятие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z73" w:id="77"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z73" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственный заказ на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях (далее – государственный заказ) – денежные выплаты за услуги по обеспечению введения новых мест в общежитиях для студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования, которые связаны с государственным образовательным заказом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z74" w:id="78"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z74" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Алгоритм расчета размера государственного заказа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объем финансирования в рамках размещения государственного заказа определяется как произведение количества мест в общежитиях и размера компенсации за одно место в общежитии. Выплаты по государственному заказу осуществляются за фактически занятые студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования места в общежитии. В случае если месяц выплат приходится на период зимних или летних каникул студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования, выплаты по государственному заказу осуществляются на основании информации о фактически занятых студентами, магистрантами и докторантами организаций высшего и (или) послевузовского образования местах в общежитии за последний учебный месяц, предшествующий зимним или летним каникулам студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Исключен приказом Министра науки и высшего образования РК от 23.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 456</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="80"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Расчет размера ежемесячного государственного заказа при строительстве и реконструкции общежития рассчитывается по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РЕГЗ = ГРГЗ × ФЗМО / КМ,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z193" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z194" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      РЕГЗ – размер ежемесячного государственного заказа; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z195" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФЗМО – фактически занятые места в общежитии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z196" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГРГЗ – годовой размер государственного заказа за одно место в общежитии, составляющий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z197" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при строительстве в городах областного и республиканского значения с сейсмической опасностью 9 баллов и более, а также дефицитом мест в общежитиях для студентов, магистрантов и докторантов организаций образования, независимо от типов и видов, свыше 20 процентов от общереспубликанской потребности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z198" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230-кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год – в случае строительства нового общежития, акт приемки в эксплуатацию которого прошел государственную регистрацию в правовом кадастре после 1 января 2023 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z199" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144-кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год – в иных случаях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z200" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2) при строительстве в иных населенных пунктах, включая столицу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z201" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195-кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год – в случае строительства нового общежития, акт приемки в эксплуатацию которого прошел государственную регистрацию в правовом кадастре после 1 января 2023 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z202" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122-кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год – в иных случаях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z203" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) при реконструкции организациями высшего и (или) послевузовского образования, пятьдесят и более процентов акций которых принадлежат государству, приобретенного общежития или здания под общежитие, право собственности на которое возникло у указанных организаций образования после 1 января 2024 года – 182-кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z204" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае, годовой размер государственного заказа за одно место в общежитии, предусмотренный настоящим пунктом, применяется при соблюдении всех нижеуказанных требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z205" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации высшего и (или) послевузовского образования, пятьдесят и более процентов акций которых принадлежат государству, являющиеся собственниками общежития, расположены в столице или городах республиканского значения с дефицитом мест в общежитиях для студентов, магистрантов и докторантов, свыше 20 процентов от общереспубликанской потребности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z206" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество мест реконструированного общежития или здания под общежитие составляет не менее двухсот мест, в том числе новых, помимо ранее существовавших мест в реконструируемом общежитии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z207" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструируемое здание не является учебным корпусом, находящимся в собственности организации высшего и (или) послевузовского образования, пятьдесят и более процентов акций которых принадлежат государству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z208" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт приемки в эксплуатацию общежития, подтверждающий произведенную реконструкцию, прошел государственную регистрацию в правовом кадастре после 1 января 2024 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z209" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при реконструкции в столице и городах республиканского значения с дефицитом мест в общежитиях для студентов, магистрантов и докторантов организаций образования, независимо от типов и видов, свыше 20 процентов от общереспубликанской потребности – 92-кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z210" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при реконструкции в иных населенных пунктах – 47-кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z211" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КМ - количество месяцев в году, составляющее двенадцать месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Выплаты по государственному заказу, на период введения в соответствии с законодательством Республики Казахстан чрезвычайного положения и (или) ограничительных мер на соответствующих территориях Республики Казахстан, в том числе предусматривающих организацию учебного процесса по дистанционным образовательным технологиям, осуществляются на основании сведений об общем количестве мест в общежитии и рассчитываются по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РЕГЗЧПиОМ = ГРГЗ × ПМ / КМ,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z213" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...339 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z214" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РЕГЗЧПиОМ – размер ежемесячного государственного заказа на период введения чрезвычайного положения и (или) ограничительных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z215" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПМ – проектная мощность общежития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра науки и высшего образования РК от 25.11.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 533</w:t>
+        <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 5-1 в соответствии с приказом Министра науки и высшего образования РК от 23.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 456</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...179 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. Исключен приказом и.о. Министра науки и высшего образования РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...123 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6021,31 +6499,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>