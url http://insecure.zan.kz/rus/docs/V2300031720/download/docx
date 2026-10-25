--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8a6a965" w14:textId="8a6a965">
+    <w:p w14:paraId="ed8ba4a" w14:textId="ed8ba4a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1125,74 +1125,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Назначение учета заключается в достоверной информации в отношении граждан Республики Казахстан, привлеченных к уголовной ответственности, осужденных и отбывающих наказание на территории иностранных государств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Учет ведется Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – Комитет) в информационной системе (далее - ИС) путем заполнения электронного информационного учетного документа "Карточка на лицо, привлеченное к уголовной ответственности, осужденное и отбывающее наказание за границей" (далее - карточка) по форме согласно </w:t>
+      3. Учет ведется Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – Комитет) в цифровой системе (далее - ЦС) путем заполнения электронного информационного учетного документа "Карточка на лицо, привлеченное к уголовной ответственности, осужденное и отбывающее наказание за границей" (далее - карточка) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основанием для постановки на учет являются обвинительный акт о привлечении к уголовной ответственности либо вступивший в законную силу обвинительный приговор (постановление) суда иностранного государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1403,74 +1465,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В карточку вводятся сведения из подтверждающих документов, указанных в пункте 6 настоящих Правил, с прикреплением графических копий, в течение 5 (пяти) рабочих дней с момента их поступления в Комитет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Данные о гражданах, привлеченных к уголовной ответственности Республики Казахстан заполняются на основании копии обвинительного акта о привлечении к уголовной ответственности с указанием даты его утверждения, данные о гражданах, осужденных и отбывающих наказание за границей, заполняются в соответствии с обвинительным приговором (постановлением) суда с указанием даты вступления обвинительного приговора (постановления) в законную силу.</w:t>
+      8. Данные о гражданах Республики Казахстан, привлеченных к уголовной ответственности, заполняются на основании копии обвинительного акта о привлечении к уголовной ответственности с указанием даты его утверждения, данные о гражданах, осужденных и отбывающих наказание за границей, заполняются в соответствии с обвинительным приговором (постановлением) суда с указанием даты вступления обвинительного приговора (постановления) в законную силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkStart w:name="z266" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Со дня установления факта отсутствия документов, подтверждающих факт привлечения к уголовной ответственности либо осуждения гражданина Республики Казахстан на территории иностранного государства, и вводе сведений в отношении осужденного лица на основании документов, изложенных в подпункте 3) пункта 6 настоящих Правил, необходимо в течение 5 (пяти) рабочих дней истребовать копии обвинительного приговора (постановления) суда из ДКС МИД РК или непосредственно из соответствующего загранучреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Анкетные данные вводятся на основании копий документов, удостоверяющих личность гражданина Республики Казахстан, согласно подпункту 2) пункта 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1563,54 +1687,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Дактилоскопические карты" по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 27 февраля 2018 года № 29 "Об утверждении Правил ведения, использования и хранения специальных учетов лиц, совершивших уголовные правонарушения, привлеченных и привлекаемых к уголовной ответственности и дактилоскопического учета задержанных, содержащихся под стражей и осужденных лиц" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16667) (далее – Правила № 29), поступившие с копиями вступивших в законную силу обвинительных приговоров (постановлений) суда, вводятся в автоматизированную дактилоскопическую информационную систему.</w:t>
+        <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 27 февраля 2018 года № 29 "Об утверждении Правил ведения, использования и хранения специальных учетов лиц, совершивших уголовные правонарушения, привлеченных и привлекаемых к уголовной ответственности и дактилоскопического учета задержанных, содержащихся под стражей и осужденных лиц" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16667) (далее – Правила № 29), поступившие с копиями вступивших в законную силу обвинительных приговоров (постановлений) суда, вводятся в автоматизированную дактилоскопическую цифровую систему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Корректировку специального учета Комитет проводит на основании письменного заявления физического лица о внесении корректировки в учете в отношении имеющихся на него сведений (далее – заявление), с приложением подтверждающих документов (копия документа, удостоверяющего личность заявителя и оригиналы документов или нотариально заверенные, легализованные, апостилированные копии, подтверждающие факт отбытия наказания, назначенного судом или снятия судимости).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1845,90 +2031,152 @@
         <w:t>
       17. ДКС МИД РК осуществляет контроль за своевременностью предоставления загранучреждениями подтверждающих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Загранучреждения один раз в год направляют в ДКС МИД РК списки граждан Республики Казахстан, привлеченных к уголовной ответственности, осужденных и отбывающих наказание за границей соответствующего консульского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkStart w:name="z271" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В целях обеспечения полноты учета, Комитет один раз в год проводит сверку списочных данных, предоставленных загранучреждениями в ДКС МИД РК, со сведениями ИС.</w:t>
+      В целях обеспечения полноты учета, Комитет один раз в год проводит сверку списочных данных, предоставленных загранучреждениями в ДКС МИД РК, со сведениями ЦС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkStart w:name="z272" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты сверки оформляются актом, который составляется в 2-х экземплярах и подписывается руководителями ДКС МИД РК и Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Предоставление Cудебной администрацией, МЮ РК и МВД РК подтверждающих документов для учета в Комитет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1981,106 +2229,152 @@
         <w:t xml:space="preserve">
       20. Порядок использования специального учета регламентирован </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами № 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Подтверждающие документы на бумажных носителях хранятся в подразделениях пофамильного учета в течение одного года со дня их поступления, с последующим направлением на хранение в ведомственный архив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z275" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о лицах, привлеченных к уголовной ответственности и/или осужденных и отбывающих наказание за границей, хранятся в ИС постоянно.</w:t>
+      Сведения о лицах, привлеченных к уголовной ответственности и/или осужденных и отбывающих наказание за границей, хранятся в ЦС постоянно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2289,139 +2583,139 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Карточка на лицо, привлеченное к уголовной ответственности,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         осужденное и отбывающее наказание за границей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="54"/>
+          <w:bookmarkStart w:name="z74" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Страна, в которой привлечен к уголовной ответственности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________ код _________  наименование, с указанием кода</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
@@ -3517,111 +3811,111 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="55"/>
+          <w:bookmarkStart w:name="z104" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20. Сотрудник КПСиСУ _____________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21. Дата ввода сведений " _____ " __________________20_____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="56"/>
+    <w:bookmarkStart w:name="z105" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пункты 1, 2, 2.1, 2.2, 4, 9 подлежат обязательному заполнению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3765,68 +4059,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и отбывающих наказание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за границей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="57"/>
+    <w:bookmarkStart w:name="z108" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Словарь государств мира</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18801,68 +19095,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и отбывающих наказание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за рубежом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="58"/>
+    <w:bookmarkStart w:name="z111" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Словарь национальностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24334,55 +24628,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>