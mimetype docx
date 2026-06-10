--- v0 (2025-12-29)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ef11c8" w14:textId="0ef11c8">
+    <w:p w14:paraId="11496cf" w14:textId="11496cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1791,316 +1791,314 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z53" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Настоящие Правила формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов (далее – Правила) определяют:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Настоящие Правила формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов (далее – Правила) определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z270" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок формирования сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов (далее – СИО ПСО) сотрудниками правоохранительных, специальных государственных и иных органов (далее – пользователи) для получения информации в рамках уголовных, гражданских, административных, розыскных дел, исполнительного производства, производства по делам об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z271" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок организации доступа пользователей в СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z272" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок использования, хранения, защиты и уничтожения сведений, полученных посредством СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z273" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Примечание: Основания получения иными органами из системы информационного обмена правоохранительных, специальных государственных и иных органов информации, необходимой для решения возложенных на них задач, определяются в соответствии с </w:t>
+      Основания получения иными органами из системы информационного обмена правоохранительных, специальных государственных и иных органов информации, необходимой для решения возложенных на них задач, определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16-1 Закона Республики Казахстан "О государственной правовой статистике и специальных учетах" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z274" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основания получения правоохранительными, специальными государственными органами Республики Казахстан и органами военной разведки Министерства обороны Республики Казахстан из системы информационного обмена правоохранительных, специальных государственных и иных органов информации, необходимой для проведения негласных следственных действий и оперативно-розыскной деятельности, а также для решения иных возложенных на них задач, определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z275" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Основания получения уполномоченным органом по финансовому мониторингу из системы информационного обмена правоохранительных, специальных государственных и иных органов информации, необходимой для противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, определяются в соответствии с </w:t>
+      Основания получения уполномоченным органом по финансовому мониторингу из системы информационного обмена правоохранительных, специальных государственных и иных органов информации, необходимой для противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:bookmarkStart w:name="z57" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования сведений из СИО ПСО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Формирование сведений из СИО ПСО осуществляется зарегистрированными в СИО ПСО пользователями посредством Единой транспортной среды государственных органов с использованием средств электронной цифровой подписи Национального удостоверяющего центра Республики Казахстан (далее – ЭЦП) в соответствии с Перечнем распределения ролей СИО ПСО по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2115,91 +2113,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень ролей), Правами доступа к сервисам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Права доступа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z277" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z277" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сервисы Комитета государственных доходов Министерства финансов Республики Казахстан доступны по статьям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2218,110 +2216,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="30"/>
+    <w:bookmarkStart w:name="z59" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основанием для формирования сведений из СИО ПСО является запрос, с указанием номера уголовного, административного, гражданского, розыскного дела, дела об административном правонарушении или исполнительного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z60" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Запрос на формирование сведений из СИО ПСО в форме электронного документа равнозначен документу на бумажном носителе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z61" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Обоснованность запроса подлежит проверке оператором – Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – КПСиСУ) путем сверки в информационных системах КПСиСУ, автоматизированной информационной системе органов исполнительного производства (далее – АИС ОИП) наличия в производстве пользователя материалов, ставших основанием для инициирования запроса, за исключением пункта 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2340,248 +2338,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:bookmarkStart w:name="z62" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Получение сведений из электронных информационных ресурсов посредством информационных систем государственных органов (далее - ИС ГО) и организаций осуществляется путем интеграции ИС ГО и СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z63" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При интеграции ИС ГО и СИО ПСО соблюдаются требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> интеграции объектов информатизации "электронного правительства", утвержденных приказом исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16777).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z64" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация доступа пользователей в СИО ПСО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z65" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z65" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Доступ к СИО ПСО пользователям предоставляется при соблюдении условий для работы с СИО ПСО, изложенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z66" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z66" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Должностные лица, ответственные за обеспечение обоснованности запросов, организацию работы с электронными информационными ресурсами, полученными из СИО ПСО, и их использованием (далее – должностные лица) определяются руководителями органов пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z67" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Должностные лица обеспечивают ведомственный контроль за обоснованностью запросов в СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z68" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z68" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Ведомственный контроль заключается в периодическом, но не менее одного раза в месяц, мониторинге запросов посредством функционала "Отчеты", в котором отображаются все запросы пользователей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z279" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z279" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доступ к функционалу "Отчеты" оператором предоставляется по мотивированному письму органа, подписанного заместителем первого руководителя либо лицом, исполняющим его обязанности, или руководителем структурного подразделения либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2600,170 +2598,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При нарушении пользователем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Единых требований</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденных постановлением Правительства Республики Казахстан от 20 декабря 2016 года № 832 (далее – Единые требования), а также требований, указанных в настоящих Правилах, должностные лица принимают меры по блокировке доступа и рассмотрению вопроса об ответственности, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z70" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z70" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Пользователь через портал СИО ПСО направляет оператору электронную заявку на организацию доступа к СИО ПСО по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Заявка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z71" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оператор в течение суток с момента поступления Заявки определяет роль пользователя в СИО ПСО в соответствии с Заявкой, наличие регистрации пользователя в СИО ПСО, либо направляет мотивированный отказ в регистрации, подписанный средствами ЭЦП, зарегистрированной на КПСиСУ, посредством портала СИО ПСО. При получении Заявки на блокировку пользователя оператор незамедлительно блокирует доступ данного пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z72" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае изменения прав пользователя по причине перевода на другую должность или подразделение пользователь в течение двадцати четырех часов с момента подписания приказа направляет посредством портала СИО ПСО электронную Заявку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2782,90 +2780,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае увольнения, отстранения от должности пользователя, должностное лицо в течение двадцати четырех часов с момента подписания приказа направляет посредством портала СИО ПСО Заявку на блокирование пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z281" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z281" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии интеграции СИО ПСО с информационной системой кадрового подразделения правоохранительного и иного органа, за исключением специального государственного органа, уведомление об увольнении, переводе на другую должность, отстранении от должности пользователя направляется автоматически.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2884,148 +2882,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:bookmarkStart w:name="z74" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Учетная запись подлежит автоматической блокировке, в случае, если пользователем более 60 дней не производятся запросы в СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. При первичном входе пользователь подписывает согласие на условия использования СИО ПСО по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Согласие) средствами ЭЦП. Электронное подписанное Согласие и дата его подписания фиксируются в СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z76" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок использования, хранения, защиты и уничтожения сведений, полученных посредством СИО ПСО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z77" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Вход в СИО ПСО начинается с прохождения пользователем процедуры многофакторной аутентификации, включая проверку ЭЦП и биометрии пользователя (отпечатков пальцев либо Face ID), либо SMS-кода, направляемого на сотовый номер телефона, указанный пользователем при регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3044,71 +3042,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:bookmarkStart w:name="z78" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Пользователь, успешно прошедший аутентификацию и при наличии подписанного Согласия в электронной форме получает доступ к СИО ПСО, а также возможность отправки запроса по сервисам, реализованным в СИО ПСО. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z79" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Для получения сведений о физическом или юридическом лице пользователь направляет запрос в СИО ПСО в рамках уголовного, розыскного, гражданского, административного дела, исполнительного производства, производства по делам об административных правонарушениях согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3123,51 +3121,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ролей и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> доступа к сервисам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3186,130 +3184,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:bookmarkStart w:name="z80" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. При отправлении запроса в рамках уголовного дела, пользователь, в том числе члены следственно-оперативных групп, указывает номер уголовного дела, присвоенный информационной системой КПСиСУ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z81" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z81" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В случае исполнения следственных поручений и поручений прокурора о сборе дополнительных сведений по рассматриваемому судом уголовному делу заполняются номер уголовного дела и исходящий номер соответствующего поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z82" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При исполнении международных поручений об оказании правовой помощи по уголовным делам, пользователь указывает исходящий номер поручения, орган направивший поручение, а также исходящий номер сопроводительного письма уполномоченного органа Республики Казахстан, принявшего решение об исполнении поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z83" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В этих случаях предоставляется доступ к сведениям в объеме, предусмотренном в рамках уголовного дела. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3328,390 +3326,514 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="57"/>
+    <w:bookmarkStart w:name="z84" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При отправлении запроса пользователем указывается номер дела об административном правонарушении, присвоенный информационной системой КПСиСУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z85" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Судебные органы получают доступ к электронным информационным ресурсам СИО ПСО путем взаимодействия автоматизированной информационно-аналитической системы "Төрелік" (далее - АИАС "Төрелік") с СИО ПСО, в рамках рассматриваемых уголовных, административных, гражданских дел и дел об административных правонарушениях, а также других исключительных случаях, предусмотренных действующим законодательством.</w:t>
+      24. Судебные органы получают доступ к электронным информационным ресурсам СИО ПСО путем взаимодействия информационной системы судебных органов Республики Казахстан (далее - ИС судебных органов) с СИО ПСО, в рамках рассматриваемых уголовных, административных, гражданских дел и дел об административных правонарушениях, а также других исключительных случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      25. При отправлении запроса судебными органами в рамках гражданского, административного дела либо дела об административном правонарушении, пользователь указывает номер гражданского, административного дела либо дела об административном правонарушении, учетный год, судебный орган, принявший решение, зарегистрированные в АИАС "Төрелік". </w:t>
+        <w:t>
+      25. При отправлении запроса судебными органами в рамках гражданского, административного дела либо дела об административном правонарушении, пользователь указывает номер гражданского, административного дела либо дела об административном правонарушении, учетный год, судебный орган, принявший решение, зарегистрированные в ИС судебных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При отправлении запроса в рамках розыскного дела пользователь указывает номер розыскного дела, присвоенный информационной системой КПСиСУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z88" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В случае направления запроса в рамках исполнительного производства, пользователь указывает сквозной номер исполнительного производства, присвоенный системой АИС ОИП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z89" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z89" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Фиксация всех параметров в процессе эксплуатации СИО ПСО производится по времени города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z90" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Пользователи обеспечивают обоснованность запроса, соблюдение законодательства о персональных данных и их защите, иной охраняемой законом тайны, а также их использование исключительно в целях, заявленных в запросе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z91" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Передача средств ЭЦП другим лицам не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z92" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z92" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. После получения сведений из СИО ПСО, пользователи обеспечивают их конфиденциальность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z93" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При работе с СИО ПСО пользователем соблюдаются Единые требования и требования, указанные в настоящих Правилах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z94" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. За незаконный сбор и обработку, а также разглашение сведений, полученных из СИО ПСО, отнесенных к персональным данным пользователь несет ответственность, установленную законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z95" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z95" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Оператор СИО ПСО осуществляет администрирование СИО ПСО, в рамках которого обеспечивает: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z283" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z283" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z284" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z284" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) эксплуатацию, сопровождение, развитие, мониторинг СИО ПСО; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z285" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z285" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бесперебойное и надлежащее функционирование, а также защиту СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z286" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z286" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) безопасность хранения электронных информационных ресурсов в СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z287" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z287" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оперативное реагирование на выявленные недостатки СИО ПСО и принятие мер по их устранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3730,70 +3852,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:bookmarkStart w:name="z101" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Должностные лица оператора СИО ПСО, ответственные за надлежащее функционирование, регистрацию пользователей, обеспечение обоснованности запросов, организацию работы с электронными информационными ресурсами, полученными из СИО ПСО, их использование, соблюдение требований информационной безопасности, определяются председателем КПСиСУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3812,270 +3934,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:bookmarkStart w:name="z102" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Доступ пользователям предоставляется круглосуточно, кроме времени простоя при аварийных ситуациях или проведения плановых технических работ, опубликованных на портале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z103" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Все запросы пользователей фиксируются в журнале регистрации событий (далее - Log-журнал СИО ПСО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z104" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. При заполнении Log-журнала СИО ПСО данные архивируются по мере заполнения. Архив содержит данные о запросах и результатах их обработки за все время работы СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z105" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Все случаи аварийной ситуации, приводящие к задержке отправки сообщений более одного часа, фиксируются в Log-журнале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z106" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. При возникновении непредвиденных и аварийных ситуаций, оператор принимает меры для их выявления и устранения. Обо всех случаях непредвиденных и аварийных ситуаций, приводящих к задержке доступа к СИО ПСО более одного часа, пользователь уведомляет оператора посредством контактных телефонов и электронной почты, указанных на портале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z107" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Оператор в свою очередь фиксирует факт возникновения непредвиденной или аварийной ситуации в Журнале аварийных ситуаций по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с указанием даты, времени наступления, причин и принятых мер по устранению задержки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z108" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Уведомления о времени запланированных технических работ в СИО ПСО (в том числе отключение, изменения, обновления и другие действия) публикуются на портале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z109" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Оператор СИО ПСО не регистрирует и не предоставляет пользователю доступ к СИО ПСО, в случаях, если сведения, указанные в Заявке на получение доступа к СИО ПСО, являются не достоверными, неполными или неактуальными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z110" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Оператором не допускается распространение личной информации о пользователях и произведенных ими запросах, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>частью 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Уголовно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4094,130 +4216,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:bookmarkStart w:name="z111" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. В случае выявления в рамках администрирования СИО ПСО нарушений пользователями Единых требований и требований, указанных в настоящих Правилах, оператор незамедлительно блокирует им доступ, с последующим уведомлением о выявленном нарушении прокурора и руководства пользователя соответствующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z112" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Оператором не допускается незаконный сбор и обработка, а также разглашение сведений, полученных из СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z113" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Полученные сведения хранятся в материалах, на основании которых они запрошены. Копирование, изъятие, последующая передача, распространение таких сведений запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z114" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Сроки, условия хранения сведений определяются исходя из содержания основного материала. Сведения подлежат уничтожению вместе с соответствующими материалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4236,230 +4358,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:bookmarkStart w:name="z115" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Электронные копии полученных из СИО ПСО сведений, загруженных на локальное устройство, подлежат незамедлительному уничтожению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z116" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Электронные запросы и результаты их обработки, хранятся в СИО ПСО постоянно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z117" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Прокурор в пределах и формах, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О прокуратуре" (далее – Конституционный закон "О прокуратуре"), осуществляет надзор за законностью получения пользователями сведений из СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z118" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для проведения проверки по вопросу соблюдения законности получения пользователями сведений из СИО ПСО прокурор выносит соответствующее постановление. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z119" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Прокурор в ходе осуществления надзора за законностью полученных сведений из СИО ПСО вправе запрашивать от оператора информацию о запросах, направленных пользователями указанных органов, полученных из СИО ПСО сведений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z120" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор предоставляет информацию прокурору на основании запроса с приложением постановления о производстве проверки либо иного документа, послужившим основанием для запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z121" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. При выявлении в ходе проверки фактов незаконного получения сведений пользователями, а также при поступлении информации от оператора о выявленных нарушениях Единых требований и требований, указанных в настоящих Правилах пользователями, прокурором принимаются меры прокурорского надзора в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32 Конституционного закона "О прокуратуре" и другие меры, предусмотренные уголовным и административным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4603,105 +4725,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="95"/>
+    <w:bookmarkStart w:name="z129" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень распределения ролей СИО ПСО по основаниям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Генерального Прокурора РК от 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -4828,51 +4957,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Административное дело/ дело об административном правонарушении (суд)</w:t>
+Административное дело/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дело об административном правонарушении (суд)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5004,89 +5150,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6189,51 +6343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Следователь органов национальной безопасности Республики Казахстан (далее – ОНБ)</w:t>
+Следователь органов национальной безопасности (далее – ОНБ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6466,51 +6620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Следователь Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) (далее – Антикоррупционная служба)</w:t>
+Следователь Агентства Республики Казахстан по финансовому мониторингу (далее – АФМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6743,51 +6897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Следователь Агентства Республики Казахстан по финансовому мониторингу (далее – АФМ)</w:t>
+Дознаватель ОВД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7020,51 +7174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дознаватель ОВД</w:t>
+Дознаватель ОНБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7297,51 +7451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дознаватель ОНБ</w:t>
+Дознаватель Министерства по чрезвычайным ситуациям Республики Казахстан (далее – МЧС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7574,51 +7728,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дознаватель Службы государственной охраны</w:t>
+Дознаватель Службы государственной охраны Республики Казахстан (далее – СГО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7851,51 +8005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Офицер Антикоррупционной службы</w:t>
+Офицер АФМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8054,52 +8208,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-+ (учетно-регистрационная дисциплина)</w:t>
+              <w:t xml:space="preserve">
++ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8132,51 +8286,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Офицер АФМ</w:t>
+Сотрудник Министерства обороны Республики Казахстан (Главное управление военной полиции Вооруженных Сил)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8336,51 +8490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+ (учетно-регистрационная дисциплина)</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8413,51 +8567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотрудник Министерства обороны (Главное управление военной полиции Вооруженных Сил)</w:t>
+Сотрудник уголовно-исполнительной системы ОВД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8608,61 +8762,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8694,51 +8844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотрудник уголовно-исполнительной системы ОВД</w:t>
+Сотрудник МЧС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8971,87 +9121,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотрудник Министерства по чрезвычайным ситуациям</w:t>
+Сотрудник, военнослужащий ОНБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-+ </w:t>
+              <w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9166,57 +9316,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9248,256 +9402,248 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотрудник, военнослужащий ОНБ</w:t>
+Судебный исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9529,84 +9675,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Судебный исполнитель</w:t>
+Сотрудник СГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9684,93 +9834,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9802,124 +9952,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотрудник Службы государственной охраны</w:t>
+Сотрудник административной полиции ОВД (за исключением конвойной службы, специальных учреждений и иных подразделений, осуществляющих охрану общественного порядка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -9968,86 +10150,50 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...34 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10079,84 +10225,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотрудник административной полиции ОВД (за исключением конвойной службы, специальных учреждений и иных подразделений, осуществляющих охрану общественного порядка)</w:t>
+Сотрудник криминальной полиции ОВД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10270,57 +10420,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10352,600 +10506,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотрудник криминальной полиции ОВД</w:t>
-[...548 lines deleted...]
-              <w:t>
 Сотрудник дежурной части</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11104,50 +10708,81 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11291,68 +10926,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="96"/>
+    <w:bookmarkStart w:name="z138" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Права доступа к сервисам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38778,74 +38413,74 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z288" w:id="97"/>
+      <w:bookmarkStart w:name="z288" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>усеченный сервис Государственного центра по выплате пенсий (далее – ГЦВП) - без указания размера поступлений в ГЦВП;</w:t>
@@ -39063,68 +38698,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="98"/>
+    <w:bookmarkStart w:name="z150" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень статей Уголовного кодекса Республики Казахстан по экономическим правонарушениям для запроса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено приказом Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39306,306 +38941,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="99"/>
+    <w:bookmarkStart w:name="z158" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условия для работы с системой информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="100"/>
+    <w:bookmarkStart w:name="z159" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для работы с системой информационного обмена правоохранительных, специальных государственных и иных органов (далее – СИО ПСО) необходимо наличие средства электронной цифровой подписи Национального удостоверяющего центра Республики Казахстан (далее – ЭЦП) для физических лиц на защищенном носителе информации, биометрического считывателя либо веб-камеры, сотового телефона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z290" w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z290" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Минимальные требования к персональным компьютерам, предназначенным для работы с СИО ПСО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z291" w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z291" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) процессор с тактовой частотой 3.1 GHz;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z292" w:id="103"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z292" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) свободный объем жесткого диска не менее 80 Gb;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z293" w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z293" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оперативная память не менее 4 Gb;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z294" w:id="105"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z294" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сетевая карта не менее 100 Mbps;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z295" w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z295" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) все современные браузеры, поддерживающие работу с NCA Layer, чтение pdf;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z296" w:id="107"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z296" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подключение к защищенному каналу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z297" w:id="108"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z297" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) установленные драйвера для работы с различными устройствами (в том числе с биометрическим считывателем либо веб-камерой), а также для хранения ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z298" w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z298" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в целях соблюдения требований информационной безопасности в технических средствах, полностью исключить доступ выхода в Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39814,112 +39449,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="110"/>
+    <w:bookmarkStart w:name="z177" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВКА №_______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   на организацию доступа к "Системе информационного обмена правоохранительных,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             специальных государственных и иных органов" (далее – СИО ПСО)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z178" w:id="111"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z178" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выполнения служебных обязанностей, прошу организовать доступ к СИО ПСО по нижеуказанным параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -40021,70 +39656,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="112"/>
+          <w:bookmarkStart w:name="z179" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Фамилия, имя, отчество (при его наличии) </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полностью):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -40146,70 +39781,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="113"/>
+          <w:bookmarkStart w:name="z180" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 индивидуальный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 идентификационный номер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41418,64 +41053,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z181" w:id="114"/>
+      <w:bookmarkStart w:name="z181" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неоходимость получения доступа к функционалу "Отчеты" или "Санкционирование"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(для сотрудников органов прокуратуры)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41728,70 +41363,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="115"/>
+    <w:bookmarkStart w:name="z182" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тип действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -42121,187 +41756,187 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="116"/>
+    <w:bookmarkStart w:name="z183" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина блокировки или удаления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z184" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z184" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z185" w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z185" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С соглашением о правах использования СИО ПСО ознакомлен и согласен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z186" w:id="119"/>
+      <w:bookmarkStart w:name="z186" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю наличие у меня средств электронной цифровой подписи Национального</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>удостоверяющего центра Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="120"/>
+    <w:bookmarkStart w:name="z187" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разрешаю передать мои персональные данные для регистрации в СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z188" w:id="121"/>
+      <w:bookmarkStart w:name="z188" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ______________ 20__ г.                    _______________ /</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42597,68 +42232,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="122"/>
+    <w:bookmarkStart w:name="z197" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие на условия использования системы информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42687,134 +42322,134 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="123"/>
+          <w:bookmarkStart w:name="z198" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>город _________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___"_________20 ___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z302" w:id="124"/>
+      <w:bookmarkStart w:name="z302" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пользователь, в лице ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42890,505 +42525,505 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>использования системы информационного обмена правоохранительных, специальных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственных и иных органов (далее – согласие) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="125"/>
+    <w:bookmarkStart w:name="z303" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Предмет согласия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z304" w:id="126"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z304" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее согласие предназначено для урегулирования взаимоотношений между оператором и пользователем системы информационного обмена правоохранительных, специальных государственных и иных органов (далее – СИО ПСО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z305" w:id="127"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z305" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пользователем является зарегистрированный в СИО ПСО сотрудник правоохранительных, специальных государственных и иных органов Республики Казахстан, которому предоставлено право доступа к СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z306" w:id="128"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z306" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Согласие вступает в силу со дня регистрации пользователя в СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z307" w:id="129"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z307" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Используя СИО ПСО, пользователь настоящим подтверждает тот факт, что обладает правами в отношении учетной записи СИО ПСО и настоящие условия пользования являются обязательными в соответствии с приведенными ниже положениями согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z308" w:id="130"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z308" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z309" w:id="131"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z309" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. СИО ПСО предоставляет пользователям в соответствии с их правами доступа возможность отправлять запрос на получение информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z310" w:id="132"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z310" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Права доступа пользователю выдаются оператором СИО ПСО (Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан) на основании электронной заявки на организацию доступа к СИО ПСО и согласия пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z311" w:id="133"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z311" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Вход в СИО ПСО осуществляется посредством электронной цифровой подписи Национального удостоверяющего центра Республики Казахстан (далее – ЭЦП) и многофакторной аутентификации, включая проверку ЭЦП и биометрии пользователя (отпечатков пальцев либо Face ID), либо SMS-кода, направляемого на сотовый номер телефона, указанный пользователем при регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z312" w:id="134"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z312" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Получение ЭЦП проводится самостоятельно пользователем в некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан". Вход в СИО ПСО посредством ЭЦП на файловой системе не допускается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z313" w:id="135"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z313" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оператор осуществляет администрирование СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z314" w:id="136"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z314" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Права и обязанности пользователя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z315" w:id="137"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z315" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Пользователь вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z316" w:id="138"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z316" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получить информацию в соответствии с правами доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z317" w:id="139"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z317" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использовать информацию, полученную через СИО ПСО в служебной деятельности и только в рамках, предусмотренных законодательством и нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z318" w:id="140"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z318" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Обязанности пользователя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z319" w:id="141"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z319" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать информацию посредством СИО ПСО исключительно для служебной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z320" w:id="142"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z320" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае длительного, более двух месяцев, отсутствия на рабочем месте подать электронную заявку на блокировку своей учетной записи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z321" w:id="143"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z321" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае изменения прав пользователя по причине перевода на другую должность или подразделение в течение суток со дня подписания приказа направлять посредством портала СИО ПСО электронную Заявку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z322" w:id="144"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z322" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сохранять конфиденциальность информации, полученной посредством СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z323" w:id="145"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z323" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) не использовать СИО ПСО в целях умышленного нарушения законодательства Республики Казахстан и международных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z324" w:id="146"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z324" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) не пользоваться СИО ПСО через персональный компьютер с выходом в Интернет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z325" w:id="147"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z325" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не разглашать известную пользователю конфиденциальную информацию и не передавать ЭЦП другим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z326" w:id="148"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z326" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) соблюдение Единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43403,387 +43038,387 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 (далее - Единые требования), а также требований, указанных в Правилах формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 13 января 2023 года № 21 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31702) (далее – Правила).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z327" w:id="149"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z327" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Права и обязанности оператора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z328" w:id="150"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z328" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Оператор вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z329" w:id="151"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z329" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не регистрировать и не предоставлять доступ пользователю в СИО ПСО, в случаях, если сведения, поданные на организацию доступа к СИО ПСО, не являются достоверными, полными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z330" w:id="152"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z330" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) закрыть или временно блокировать доступ к СИО ПСО пользователю, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z331" w:id="153"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z331" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нарушений пользователями Единых требований и требований, указанных в Правилах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z332" w:id="154"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z332" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получения информации посредством СИО ПСО не для служебных целей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z333" w:id="155"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z333" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       увольнения, отстранения от должности пользователя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z334" w:id="156"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z334" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Обязанности оператора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z335" w:id="157"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z335" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять контроль в части правомерности получения запрашиваемой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z336" w:id="158"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z336" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) не распространять личную информацию о пользователях и произведенных ими запросах, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>частью 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Уголовно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z337" w:id="159"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z337" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Положение о конфиденциальности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z338" w:id="160"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z338" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Вся информация, полученная через СИО ПСО, является конфиденциальной и используется только в служебных целях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z339" w:id="161"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z339" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Лица, являющиеся пользователями и операторами СИО ПСО, обеспечивают соблюдение конфиденциальности и не допускают нарушение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной правовой статистике и специальных учетах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z340" w:id="162"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z340" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Подтверждение о согласии, подписывается ЭЦП пользователя СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z341" w:id="163"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z341" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Нарушение пользователем положений настоящего согласия может привести к временному приостановлению или полному закрытию доступа к СИО ПСО, удалению учетной записи пользователя, а также привлечению к ответственности, установленной законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -43992,131 +43627,1328 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="164"/>
+    <w:bookmarkStart w:name="z241" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал аварийных ситуаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z242" w:id="165"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z242" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Действия в случае серьезного повреждения оборудования, расположенного в серверной:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z243" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Необходимое время (mах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ответственный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z244" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и время</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и время окончания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z245" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Действия при частичном повреждении помещений ЦА:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Необходимое время (mах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ответственный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z247" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и время</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и время окончания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z248" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Действия в случае пожарной тревоги:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="166"/>
+          <w:bookmarkStart w:name="z249" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -44236,51 +45068,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="167"/>
+          <w:bookmarkStart w:name="z250" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -44509,114 +45341,311 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="168"/>
+    <w:bookmarkStart w:name="z251" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Действия при частичном повреждении помещений ЦА:</w:t>
+        <w:t xml:space="preserve"> 4. Действия в случае отказа кондиционеров:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="169"/>
+          <w:bookmarkStart w:name="z252" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -44736,51 +45765,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="170"/>
+          <w:bookmarkStart w:name="z253" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -45009,311 +46038,114 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...195 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="171"/>
+    <w:bookmarkStart w:name="z254" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Действия в случае пожарной тревоги:</w:t>
+        <w:t xml:space="preserve"> 5. Действия при отказе электропитания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="172"/>
+          <w:bookmarkStart w:name="z255" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -45433,51 +46265,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="173"/>
+          <w:bookmarkStart w:name="z256" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -45904,113 +46736,113 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="174"/>
+    <w:bookmarkStart w:name="z257" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Действия в случае отказа кондиционеров:</w:t>
+        <w:t xml:space="preserve"> 6. Действия в случае затопления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="175"/>
+          <w:bookmarkStart w:name="z258" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -46130,1267 +46962,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="176"/>
+          <w:bookmarkStart w:name="z259" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="176"/>
-          <w:p>
-[...1195 lines deleted...]
-          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -47733,242 +47368,242 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="183"/>
+    <w:bookmarkStart w:name="z265" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Генеральной прокуратуры Республики Казахстан, утративших силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z266" w:id="184"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z266" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 22 декабря 2015 года № 151 "Об утверждении Правил использования системы информационного обмена правоохранительных, специальных государственных и иных органов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12786);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z267" w:id="185"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z267" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов, в которые вносятся изменения и дополнение, утвержденный приказом исполняющего обязанности Генерального Прокурора Республики Казахстан от 2 июля 2020 года № 82 "О внесении изменений и дополнения в некоторые приказы Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20920);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z268" w:id="186"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z268" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов, в которые вносятся изменения и дополнения, утвержденный приказом Генерального Прокурора Республики Казахстан от 15 февраля 2021 года № 17 "О внесении изменений и дополнений в некоторые приказы Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22206).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>