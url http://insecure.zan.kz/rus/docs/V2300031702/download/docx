--- v1 (2026-06-10)
+++ v2 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11496cf" w14:textId="11496cf">
+    <w:p w14:paraId="dff2c8f" w14:textId="dff2c8f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2272,176 +2272,238 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Запрос на формирование сведений из СИО ПСО в форме электронного документа равнозначен документу на бумажном носителе. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z61" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Обоснованность запроса подлежит проверке оператором – Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – КПСиСУ) путем сверки в информационных системах КПСиСУ, автоматизированной информационной системе органов исполнительного производства (далее – АИС ОИП) наличия в производстве пользователя материалов, ставших основанием для инициирования запроса, за исключением пункта 23 настоящих Правил.</w:t>
+      5. Обоснованность запроса подлежит проверке оператором – Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – КПСиСУ) путем сверки в цифровых системах КПСиСУ и органов исполнительного производства (далее – АЦС ОИП) наличия в производстве пользователя материалов, ставших основанием для инициирования запроса, за исключением пункта 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Получение сведений из электронных информационных ресурсов посредством информационных систем государственных органов (далее - ИС ГО) и организаций осуществляется путем интеграции ИС ГО и СИО ПСО.</w:t>
+      6. Получение сведений из цифровых ресурсов посредством цифровых систем государственных органов (далее - ЦС ГО) и организаций осуществляется путем интеграции ЦС ГО и СИО ПСО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z63" w:id="28"/>
+    <w:bookmarkStart w:name="z282" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При интеграции ИС ГО и СИО ПСО соблюдаются требования </w:t>
+      При интеграции ЦС ГО и СИО ПСО соблюдаются требования Правил интеграции цифровых объектов "цифрового правительства" в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правил</w:t>
+        <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> интеграции объектов информатизации "электронного правительства", утвержденных приказом исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16777).</w:t>
+        <w:t xml:space="preserve"> статьи 83 Цифрового кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация доступа пользователей в СИО ПСО</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z65" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2472,54 +2534,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z66" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Должностные лица, ответственные за обеспечение обоснованности запросов, организацию работы с электронными информационными ресурсами, полученными из СИО ПСО, и их использованием (далее – должностные лица) определяются руководителями органов пользователей.</w:t>
+      8. Должностные лица, ответственные за обеспечение обоснованности запросов, организацию работы с цифровыми ресурсами, полученными из СИО ПСО, и их использованием (далее – должностные лица) определяются руководителями органов пользователей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Должностные лица обеспечивают ведомственный контроль за обоснованностью запросов в СИО ПСО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z68" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2613,75 +2737,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      11. При нарушении пользователем </w:t>
+        <w:t>
+      11. При нарушении пользователем единых требований в сферах цифровизации и обеспечения кибербезопасности (далее – Единые требования), а также требований, указанных в настоящих Правилах, должностные лица принимают меры по блокировке доступа и рассмотрению вопроса об ответственности, установленной законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Единых требований</w:t>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденных постановлением Правительства Республики Казахстан от 20 декабря 2016 года № 832 (далее – Единые требования), а также требований, указанных в настоящих Правилах, должностные лица принимают меры по блокировке доступа и рассмотрению вопроса об ответственности, установленную законами Республики Казахстан.</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z70" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Пользователь через портал СИО ПСО направляет оператору электронную заявку на организацию доступа к СИО ПСО по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2800,116 +2966,116 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае увольнения, отстранения от должности пользователя, должностное лицо в течение двадцати четырех часов с момента подписания приказа направляет посредством портала СИО ПСО Заявку на блокирование пользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z281" w:id="40"/>
+    <w:bookmarkStart w:name="z289" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии интеграции СИО ПСО с информационной системой кадрового подразделения правоохранительного и иного органа, за исключением специального государственного органа, уведомление об увольнении, переводе на другую должность, отстранении от должности пользователя направляется автоматически.</w:t>
+      При наличии интеграции СИО ПСО с цифровой системой кадрового подразделения правоохранительного и иного органа, за исключением специального государственного органа, уведомление об увольнении, переводе на другую должность, отстранении от должности пользователя направляется автоматически.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3199,55 +3365,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      21. При отправлении запроса в рамках уголовного дела, пользователь, в том числе члены следственно-оперативных групп, указывает номер уголовного дела, присвоенный информационной системой КПСиСУ. </w:t>
+        <w:t>
+      21. При отправлении запроса в рамках уголовного дела, пользователь, в том числе члены следственно-оперативных групп, указывает номер уголовного дела, присвоенный цифровой системой КПСиСУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В случае исполнения следственных поручений и поручений прокурора о сборе дополнительных сведений по рассматриваемому судом уголовному делу заполняются номер уголовного дела и исходящий номер соответствующего поручения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z82" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3342,862 +3570,1066 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. При отправлении запроса пользователем указывается номер дела об административном правонарушении, присвоенный информационной системой КПСиСУ.</w:t>
+      23. При отправлении запроса пользователем указывается номер дела об административном правонарушении, присвоенный цифровой системой КПСиСУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Судебные органы получают доступ к электронным информационным ресурсам СИО ПСО путем взаимодействия информационной системы судебных органов Республики Казахстан (далее - ИС судебных органов) с СИО ПСО, в рамках рассматриваемых уголовных, административных, гражданских дел и дел об административных правонарушениях, а также других исключительных случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      24. Судебные органы получают доступ к цифровым ресурсам СИО ПСО путем взаимодействия цифровой системы судебных органов Республики Казахстан (далее - ЦС судебных органов) с СИО ПСО, в рамках рассматриваемых уголовных, административных, гражданских дел и дел об административных правонарушениях, а также других исключительных случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 24 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 34</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. При отправлении запроса судебными органами в рамках гражданского, административного дела либо дела об административном правонарушении, пользователь указывает номер гражданского, административного дела либо дела об административном правонарушении, учетный год, судебный орган, принявший решение, зарегистрированные в ИС судебных органов.</w:t>
+      25. При отправлении запроса судебными органами в рамках гражданского, административного дела либо дела об административном правонарушении, пользователь указывает номер гражданского, административного дела либо дела об административном правонарушении, учетный год, судебный орган, принявший решение, зарегистрированные в ЦС судебных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 25 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При отправлении запроса в рамках розыскного дела пользователь указывает номер розыскного дела, присвоенный цифровой системой КПСиСУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случае направления запроса в рамках исполнительного производства, пользователь указывает сквозной номер исполнительного производства, присвоенный системой АЦС ОИП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Генерального Прокурора РК от 23.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 34</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="54"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Фиксация всех параметров в процессе эксплуатации СИО ПСО производится по времени города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z90" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z90" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Пользователи обеспечивают обоснованность запроса, соблюдение законодательства о персональных данных и их защите, иной охраняемой законом тайны, а также их использование исключительно в целях, заявленных в запросе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z91" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z91" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Передача средств ЭЦП другим лицам не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z92" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z92" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. После получения сведений из СИО ПСО, пользователи обеспечивают их конфиденциальность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z93" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z93" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При работе с СИО ПСО пользователем соблюдаются Единые требования и требования, указанные в настоящих Правилах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z94" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z94" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. За незаконный сбор и обработку, а также разглашение сведений, полученных из СИО ПСО, отнесенных к персональным данным пользователь несет ответственность, установленную законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z95" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z95" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34. Оператор СИО ПСО осуществляет администрирование СИО ПСО, в рамках которого обеспечивает: </w:t>
+      34. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оператор СИО ПСО осуществляет администрирование СИО ПСО, в рамках которого обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z283" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности;</w:t>
+      1) соблюдение единых требований в области цифровых технологий и обеспечения кибербезопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z284" w:id="64"/>
+    <w:bookmarkStart w:name="z301" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) эксплуатацию, сопровождение, развитие, мониторинг СИО ПСО; </w:t>
+        <w:t>
+      2) эксплуатацию, сопровождение, развитие, мониторинг СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z285" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бесперебойное и надлежащее функционирование, а также защиту СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z286" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) безопасность хранения электронных информационных ресурсов в СИО ПСО;</w:t>
+      4) безопасность хранения цифровых ресурсов в СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z287" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оперативное реагирование на выявленные недостатки СИО ПСО и принятие мер по их устранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="68"/>
+    <w:bookmarkStart w:name="z101" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Должностные лица оператора СИО ПСО, ответственные за надлежащее функционирование, регистрацию пользователей, обеспечение обоснованности запросов, организацию работы с электронными информационными ресурсами, полученными из СИО ПСО, их использование, соблюдение требований информационной безопасности, определяются председателем КПСиСУ.</w:t>
+      35. Должностные лица оператора СИО ПСО, ответственные за надлежащее функционирование, регистрацию пользователей, обеспечение обоснованности запросов, организацию работы с цифровыми ресурсами, полученными из СИО ПСО, их использование, соблюдение требований кибербезопасности, определяются председателем КПСиСУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="69"/>
+    <w:bookmarkStart w:name="z102" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Доступ пользователям предоставляется круглосуточно, кроме времени простоя при аварийных ситуациях или проведения плановых технических работ, опубликованных на портале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z103" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z103" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Все запросы пользователей фиксируются в журнале регистрации событий (далее - Log-журнал СИО ПСО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z104" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z104" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. При заполнении Log-журнала СИО ПСО данные архивируются по мере заполнения. Архив содержит данные о запросах и результатах их обработки за все время работы СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z105" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z105" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Все случаи аварийной ситуации, приводящие к задержке отправки сообщений более одного часа, фиксируются в Log-журнале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z106" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z106" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. При возникновении непредвиденных и аварийных ситуаций, оператор принимает меры для их выявления и устранения. Обо всех случаях непредвиденных и аварийных ситуаций, приводящих к задержке доступа к СИО ПСО более одного часа, пользователь уведомляет оператора посредством контактных телефонов и электронной почты, указанных на портале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z107" w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z107" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Оператор в свою очередь фиксирует факт возникновения непредвиденной или аварийной ситуации в Журнале аварийных ситуаций по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с указанием даты, времени наступления, причин и принятых мер по устранению задержки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z108" w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z108" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Уведомления о времени запланированных технических работ в СИО ПСО (в том числе отключение, изменения, обновления и другие действия) публикуются на портале СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z109" w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z109" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Оператор СИО ПСО не регистрирует и не предоставляет пользователю доступ к СИО ПСО, в случаях, если сведения, указанные в Заявке на получение доступа к СИО ПСО, являются не достоверными, неполными или неактуальными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z110" w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z110" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Оператором не допускается распространение личной информации о пользователях и произведенных ими запросах, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>частью 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Уголовно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4216,130 +4648,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="78"/>
+    <w:bookmarkStart w:name="z111" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. В случае выявления в рамках администрирования СИО ПСО нарушений пользователями Единых требований и требований, указанных в настоящих Правилах, оператор незамедлительно блокирует им доступ, с последующим уведомлением о выявленном нарушении прокурора и руководства пользователя соответствующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z112" w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z112" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Оператором не допускается незаконный сбор и обработка, а также разглашение сведений, полученных из СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z113" w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z113" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Полученные сведения хранятся в материалах, на основании которых они запрошены. Копирование, изъятие, последующая передача, распространение таких сведений запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z114" w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z114" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Сроки, условия хранения сведений определяются исходя из содержания основного материала. Сведения подлежат уничтожению вместе с соответствующими материалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4358,230 +4790,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="82"/>
+    <w:bookmarkStart w:name="z115" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Электронные копии полученных из СИО ПСО сведений, загруженных на локальное устройство, подлежат незамедлительному уничтожению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z116" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z116" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Электронные запросы и результаты их обработки, хранятся в СИО ПСО постоянно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z117" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z117" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Прокурор в пределах и формах, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О прокуратуре" (далее – Конституционный закон "О прокуратуре"), осуществляет надзор за законностью получения пользователями сведений из СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z118" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z118" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для проведения проверки по вопросу соблюдения законности получения пользователями сведений из СИО ПСО прокурор выносит соответствующее постановление. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z119" w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z119" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Прокурор в ходе осуществления надзора за законностью полученных сведений из СИО ПСО вправе запрашивать от оператора информацию о запросах, направленных пользователями указанных органов, полученных из СИО ПСО сведений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z120" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z120" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор предоставляет информацию прокурору на основании запроса с приложением постановления о производстве проверки либо иного документа, послужившим основанием для запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z121" w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z121" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. При выявлении в ходе проверки фактов незаконного получения сведений пользователями, а также при поступлении информации от оператора о выявленных нарушениях Единых требований и требований, указанных в настоящих Правилах пользователями, прокурором принимаются меры прокурорского надзора в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32 Конституционного закона "О прокуратуре" и другие меры, предусмотренные уголовным и административным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4725,68 +5157,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="89"/>
+    <w:bookmarkStart w:name="z129" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень распределения ролей СИО ПСО по основаниям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Генерального Прокурора РК от 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8208,52 +8640,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-+ </w:t>
+              <w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10926,104 +11358,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="90"/>
+    <w:bookmarkStart w:name="z138" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Права доступа к сервисам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -11042,105 +11474,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...16 lines deleted...]
-              <w:t>сервисов</w:t>
+Наименование сервисов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11168,68 +11583,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Административное дело/</w:t>
-[...16 lines deleted...]
-              <w:t>дело об административном правонарушении (суд)</w:t>
+Административное дело/ дело об административном правонарушении (суд)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11361,89 +11759,97 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12047,61 +12453,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14703,123 +15105,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+усеченный</w:t>
++ усеченный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+усеченный</w:t>
++ усеченный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+усеченный</w:t>
++ усеченный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19010,51 +19412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Запрос на госслужащего</w:t>
+Запрос на государственного служащего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28904,51 +29306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- +</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30859,51 +31261,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наложение/снятие обременения на земельный участок</w:t>
+Наложение снятие обременения на земельный участок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31732,51 +32134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-только по определенным статьям</w:t>
+только по определенным статья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32818,51 +33220,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о декларации по нефтепродуктам (3-ей версии)2</w:t>
+Сведения о декларации по нефтепродуктам (3-ей версии)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33380,51 +33792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регистрация иностранцев, временно пребывающих в Республику Казахстан</w:t>
+Регистрация иностранных граждан, временно пребывающих в Республику Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33673,51 +34085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регистрация и выдача разрешения иностранцам и лицам без гражданства на постоянное местожительство в Республике Казахстан</w:t>
+Регистрация и выдача разрешения иностранным гражданам и лицам без гражданства на постоянное местожительство в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33966,51 +34378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача разрешений иностранцам на осуществление трудовой деятельности у физических лиц</w:t>
+Выдача разрешений иностранным гражданам на осуществление трудовой деятельности у физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37647,51 +38059,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о кредитной истории из Первого Кредитного Бюро</w:t>
+Сведения о кредитной истории из Первого кредитного бюро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38407,154 +38819,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z655" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z288" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z656" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>усеченный сервис Государственного центра по выплате пенсий (далее – ГЦВП) - без указания размера поступлений в ГЦВП;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z657" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сервисы Комитета государственных доходов Министерства финансов Республики Казахстан доступны по статьям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38698,68 +39126,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="92"/>
+    <w:bookmarkStart w:name="z150" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень статей Уголовного кодекса Республики Казахстан по экономическим правонарушениям для запроса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено приказом Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38941,306 +39369,326 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="93"/>
+    <w:bookmarkStart w:name="z158" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условия для работы с системой информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="94"/>
+    <w:bookmarkStart w:name="z159" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для работы с системой информационного обмена правоохранительных, специальных государственных и иных органов (далее – СИО ПСО) необходимо наличие средства электронной цифровой подписи Национального удостоверяющего центра Республики Казахстан (далее – ЭЦП) для физических лиц на защищенном носителе информации, биометрического считывателя либо веб-камеры, сотового телефона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z290" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z290" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Минимальные требования к персональным компьютерам, предназначенным для работы с СИО ПСО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z291" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z291" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) процессор с тактовой частотой 3.1 GHz;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z292" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z292" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) свободный объем жесткого диска не менее 80 Gb;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z293" w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z293" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оперативная память не менее 4 Gb;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z294" w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z294" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сетевая карта не менее 100 Mbps;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z295" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z295" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) все современные браузеры, поддерживающие работу с NCA Layer, чтение pdf;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z296" w:id="101"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z296" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подключение к защищенному каналу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z297" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z297" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) установленные драйвера для работы с различными устройствами (в том числе с биометрическим считывателем либо веб-камерой), а также для хранения ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z298" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z298" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) в целях соблюдения требований информационной безопасности в технических средствах, полностью исключить доступ выхода в Интернет.</w:t>
+      8) в целях соблюдения требований кибербезопасности в технических средствах, полностью исключить доступ выхода в Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39449,112 +39897,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="104"/>
+    <w:bookmarkStart w:name="z177" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВКА №_______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   на организацию доступа к "Системе информационного обмена правоохранительных,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             специальных государственных и иных органов" (далее – СИО ПСО)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z178" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z178" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выполнения служебных обязанностей, прошу организовать доступ к СИО ПСО по нижеуказанным параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39656,70 +40104,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="106"/>
+          <w:bookmarkStart w:name="z179" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Фамилия, имя, отчество (при его наличии) </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полностью):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -39781,70 +40229,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="107"/>
+          <w:bookmarkStart w:name="z180" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 индивидуальный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 идентификационный номер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41053,64 +41501,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z181" w:id="108"/>
+      <w:bookmarkStart w:name="z181" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неоходимость получения доступа к функционалу "Отчеты" или "Санкционирование"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(для сотрудников органов прокуратуры)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41363,70 +41811,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="109"/>
+    <w:bookmarkStart w:name="z182" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тип действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -41756,187 +42204,187 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="110"/>
+    <w:bookmarkStart w:name="z183" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина блокировки или удаления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z184" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z184" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z185" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z185" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С соглашением о правах использования СИО ПСО ознакомлен и согласен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z186" w:id="113"/>
+      <w:bookmarkStart w:name="z186" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю наличие у меня средств электронной цифровой подписи Национального</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>удостоверяющего центра Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="114"/>
+    <w:bookmarkStart w:name="z187" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разрешаю передать мои персональные данные для регистрации в СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z188" w:id="115"/>
+      <w:bookmarkStart w:name="z188" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ______________ 20__ г.                    _______________ /</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42232,68 +42680,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="116"/>
+    <w:bookmarkStart w:name="z197" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие на условия использования системы информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42322,134 +42770,134 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="117"/>
+          <w:bookmarkStart w:name="z198" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>город _________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___"_________20 ___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z302" w:id="118"/>
+      <w:bookmarkStart w:name="z302" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пользователь, в лице ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42525,900 +42973,942 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>использования системы информационного обмена правоохранительных, специальных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственных и иных органов (далее – согласие) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="119"/>
+    <w:bookmarkStart w:name="z303" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Предмет согласия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z304" w:id="120"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z304" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее согласие предназначено для урегулирования взаимоотношений между оператором и пользователем системы информационного обмена правоохранительных, специальных государственных и иных органов (далее – СИО ПСО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z305" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z305" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пользователем является зарегистрированный в СИО ПСО сотрудник правоохранительных, специальных государственных и иных органов Республики Казахстан, которому предоставлено право доступа к СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z306" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z306" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Согласие вступает в силу со дня регистрации пользователя в СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z307" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z307" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Используя СИО ПСО, пользователь настоящим подтверждает тот факт, что обладает правами в отношении учетной записи СИО ПСО и настоящие условия пользования являются обязательными в соответствии с приведенными ниже положениями согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z308" w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z308" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z309" w:id="125"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z309" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. СИО ПСО предоставляет пользователям в соответствии с их правами доступа возможность отправлять запрос на получение информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z310" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z310" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Права доступа пользователю выдаются оператором СИО ПСО (Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан) на основании электронной заявки на организацию доступа к СИО ПСО и согласия пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z311" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z311" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Вход в СИО ПСО осуществляется посредством электронной цифровой подписи Национального удостоверяющего центра Республики Казахстан (далее – ЭЦП) и многофакторной аутентификации, включая проверку ЭЦП и биометрии пользователя (отпечатков пальцев либо Face ID), либо SMS-кода, направляемого на сотовый номер телефона, указанный пользователем при регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z312" w:id="128"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z312" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Получение ЭЦП проводится самостоятельно пользователем в некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан". Вход в СИО ПСО посредством ЭЦП на файловой системе не допускается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z313" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z313" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оператор осуществляет администрирование СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z314" w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z314" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Права и обязанности пользователя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z315" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z315" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Пользователь вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z316" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z316" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получить информацию в соответствии с правами доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z317" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z317" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использовать информацию, полученную через СИО ПСО в служебной деятельности и только в рамках, предусмотренных законодательством и нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z318" w:id="134"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z318" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Обязанности пользователя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z319" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z319" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать информацию посредством СИО ПСО исключительно для служебной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z320" w:id="136"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z320" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае длительного, более двух месяцев, отсутствия на рабочем месте подать электронную заявку на блокировку своей учетной записи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z321" w:id="137"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z321" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае изменения прав пользователя по причине перевода на другую должность или подразделение в течение суток со дня подписания приказа направлять посредством портала СИО ПСО электронную Заявку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z322" w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z322" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сохранять конфиденциальность информации, полученной посредством СИО ПСО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z323" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z323" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) не использовать СИО ПСО в целях умышленного нарушения законодательства Республики Казахстан и международных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z324" w:id="140"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z324" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) не пользоваться СИО ПСО через персональный компьютер с выходом в Интернет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z325" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z325" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не разглашать известную пользователю конфиденциальную информацию и не передавать ЭЦП другим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z326" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z326" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) соблюдение Единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 (далее - Единые требования), а также требований, указанных в Правилах формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов, утвержденных </w:t>
+      8) соблюдение единых требований в сферах цифровизации и обеспечения кибербезопасности (далее - Единые требования), а также требований, указанных в Правилах формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 13 января 2023 года № 21 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31702) (далее – Правила).</w:t>
+        <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 13 января 2023 года № 21 "Об утверждении Правил формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31702) (далее – Правила).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z327" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Права и обязанности оператора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z328" w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z328" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Оператор вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z329" w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z329" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не регистрировать и не предоставлять доступ пользователю в СИО ПСО, в случаях, если сведения, поданные на организацию доступа к СИО ПСО, не являются достоверными, полными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z330" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z330" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) закрыть или временно блокировать доступ к СИО ПСО пользователю, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z331" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z331" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нарушений пользователями Единых требований и требований, указанных в Правилах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z332" w:id="148"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z332" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получения информации посредством СИО ПСО не для служебных целей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z333" w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z333" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       увольнения, отстранения от должности пользователя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z334" w:id="150"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z334" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Обязанности оператора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z335" w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z335" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять контроль в части правомерности получения запрашиваемой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z336" w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z336" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) не распространять личную информацию о пользователях и произведенных ими запросах, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>частью 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Уголовно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z337" w:id="153"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z337" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Положение о конфиденциальности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z338" w:id="154"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z338" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Вся информация, полученная через СИО ПСО, является конфиденциальной и используется только в служебных целях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z339" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z339" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Лица, являющиеся пользователями и операторами СИО ПСО, обеспечивают соблюдение конфиденциальности и не допускают нарушение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной правовой статистике и специальных учетах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z340" w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z340" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Подтверждение о согласии, подписывается ЭЦП пользователя СИО ПСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z341" w:id="157"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z341" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Нарушение пользователем положений настоящего согласия может привести к временному приостановлению или полному закрытию доступа к СИО ПСО, удалению учетной записи пользователя, а также привлечению к ответственности, установленной законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -43627,150 +44117,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="158"/>
+    <w:bookmarkStart w:name="z241" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал аварийных ситуаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z242" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z242" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Действия в случае серьезного повреждения оборудования, расположенного в серверной:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="160"/>
+          <w:bookmarkStart w:name="z243" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -43871,70 +44361,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="161"/>
+          <w:bookmarkStart w:name="z244" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -44145,132 +44635,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="162"/>
+    <w:bookmarkStart w:name="z245" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Действия при частичном повреждении помещений ЦА:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="163"/>
+          <w:bookmarkStart w:name="z246" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -44371,70 +44861,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="164"/>
+          <w:bookmarkStart w:name="z247" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -44842,132 +45332,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="165"/>
+    <w:bookmarkStart w:name="z248" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Действия в случае пожарной тревоги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="166"/>
+          <w:bookmarkStart w:name="z249" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -45068,70 +45558,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="167"/>
+          <w:bookmarkStart w:name="z250" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -45539,132 +46029,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="168"/>
+    <w:bookmarkStart w:name="z251" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Действия в случае отказа кондиционеров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="169"/>
+          <w:bookmarkStart w:name="z252" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -45765,70 +46255,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="170"/>
+          <w:bookmarkStart w:name="z253" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -46039,132 +46529,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="171"/>
+    <w:bookmarkStart w:name="z254" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Действия при отказе электропитания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z255" w:id="172"/>
+          <w:bookmarkStart w:name="z255" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -46265,70 +46755,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="173"/>
+          <w:bookmarkStart w:name="z256" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -46736,132 +47226,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="174"/>
+    <w:bookmarkStart w:name="z257" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Действия в случае затопления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="175"/>
+          <w:bookmarkStart w:name="z258" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -46962,70 +47452,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="176"/>
+          <w:bookmarkStart w:name="z259" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -47368,242 +47858,242 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="177"/>
+    <w:bookmarkStart w:name="z265" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Генеральной прокуратуры Республики Казахстан, утративших силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z266" w:id="178"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z266" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 22 декабря 2015 года № 151 "Об утверждении Правил использования системы информационного обмена правоохранительных, специальных государственных и иных органов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12786);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z267" w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z267" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов, в которые вносятся изменения и дополнение, утвержденный приказом исполняющего обязанности Генерального Прокурора Республики Казахстан от 2 июля 2020 года № 82 "О внесении изменений и дополнения в некоторые приказы Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20920);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z268" w:id="180"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z268" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов, в которые вносятся изменения и дополнения, утвержденный приказом Генерального Прокурора Республики Казахстан от 15 февраля 2021 года № 17 "О внесении изменений и дополнений в некоторые приказы Генерального Прокурора Республики Казахстан в сфере правовой статистики и специальных учетов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22206).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>