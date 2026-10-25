--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ad8a04" w14:textId="9ad8a04">
+    <w:p w14:paraId="f8f21bd" w14:textId="f8f21bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,69 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Центральной избирательной комиссии Республики Казахстан от 9 января 2023 года № 8/659. Зарегистрировано в Министерстве юстиции Республики Казахстан 11 января 2023 года № 31677.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В редакции от: 30.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 16-12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -814,134 +832,196 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящие Правила приобретения товаров, работ и услуг, необходимых для организации и деятельности избирательных комиссий в период подготовки и проведения выборов, референдума (далее - Правила) определяют порядок приобретения товаров, работ и услуг избирательными комиссиями при подготовке и проведении выборов Президента, депутатов Парламента, маслихатов, акимов, а также в период проведения республиканского референдума, за исключением:</w:t>
+      1. Настоящие Правила приобретения товаров, работ и услуг, необходимых для организации и деятельности избирательных комиссий в период подготовки и проведения выборов, референдума (далее - Правила) определяют порядок приобретения товаров, работ и услуг избирательными комиссиями при подготовке и проведении выборов Президента, депутатов Курултая, маслихатов, акимов города районного значения, села, поселка, сельского округа (далее – выборы), а также в период проведения всенародного референдума, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z267" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услуг, приобретаемых у физических лиц по трудовым договорам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z268" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услуг, приобретаемых у физических лиц, не являющихся субъектами предпринимательской деятельности, по договорам возмездного оказания услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z269" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командировочных расходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      товаров, услуг, связанных с представительскими расходами;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товаров, услуг, связанных с представительскими расходами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1371,75 +1451,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Планирование закупок товаров, работ, услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      6. На основании соответствующего бюджета, предусмотренного на подготовку и проведение выборов, всенародного референдума, заказчик разрабатывает и утверждает план закупок (далее - план закупок) по форме согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. План закупок (изменения и (или) дополнения к нему) утверждается заказчиком в течение пяти рабочих дней со дня утверждения соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1512,94 +1634,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) количество, объем закупаемых товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) цена за единицу (тенге) без учета налога на добавленную стоимость;</w:t>
+      4) цена за единицу (теңге) без учета налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) общая сумма, выделенная для закупки товаров, работ, услуг, без учета налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) планируемый срок проведения закупок и место поставки товаров, выполнения работ, оказания услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При составлении плана закупок (предварительного плана закупок) заказчик обязан разделить товары, работы, услуги на лоты по их однородным видам и месту их поставки (выполнения, оказания).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1730,51 +1914,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Осуществление закупок товаров, работ и услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. В период подготовки и проведения избирательными комиссиями выборов, республиканского референдума заключение договора применяется при закупках нижеследующих товаров, работ, услуг, необходимых для организации и деятельности избирательных комиссий.</w:t>
+      13. В период подготовки и проведения избирательными комиссиями выборов, всенародного референдума заключение договора применяется при закупках нижеследующих товаров, работ, услуг, необходимых для организации и деятельности избирательных комиссий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товары, работы и услуги необходимые для организации и деятельности избирательных комиссий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
@@ -2210,51 +2394,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) изготовление государственной символики для размещения на избирательных участках и пунктах для голосования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) изготовление нагрудного знака Президента, депутата Парламента, депутата маслихата и документов к нему;</w:t>
+      23) изготовление нагрудного знака Президента, депутата Курултая, депутата маслихата и документов к нему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) изготовление стационарных и переносных урн для голосования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
@@ -2350,51 +2534,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) изготовление (тиражирование) копий информации на электронных носителях информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) изготовление полиграфической и печатной продукции, необходимой в избирательную кампанию, в том числе информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; журналы, кувертки, бланки, конверты, пригласительные, пропуска, открепительные удостоверения на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов в Президенты и депутаты; бланки избирательных бюллетеней для голосования; удостоверения кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, доверенных лиц кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
+      30) изготовление полиграфической и печатной продукции, необходимой в избирательную кампанию, в том числе информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; журналы, кувертки, бланки, конверты, пригласительные, пропуска, открепительные удостоверения на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов в Президенты и депутаты; бланки избирательных бюллетеней для голосования; удостоверения кандидатов в Президенты, депутатов Курултая, маслихатов, акимов города районного значения, села, поселка, сельского округа (далее – акимы), доверенных лиц кандидатов в Президенты, депутатов маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) услуги аренды помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
@@ -2779,71 +2963,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 02.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными постановлениями Центральной избирательной комиссии РК от 02.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 9/22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2852,54 +3056,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Заказчик в целях определения поставщика направляет запросы о предоставлении коммерческих предложений (приглашения) не менее трем потенциальным поставщикам, осуществляющим свою деятельность на рынке закупаемых товаров, работ, услуг, в том числе по схожим (аналогичным) товарам, работам, услугам, определенным по результатам анализа рынка закупаемых товаров, работ, услуг путем изучения общедоступных источников информации, содержащихся в рекламе, каталогах, описаниях товаров, работ, услуг и в других предложениях, обращенных к неопределенному кругу лиц, в том числе признаваемых публичными офертами в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случаях приобретения услуг по изготовлению нагрудного знака депутата Парламента Республики Казахстан, маслихата и документа к нему, услуг по организации и проведению обучения участников избирательного процесса, услуг по проведению семинаров с представителями политических партий и другими участниками избирательного процесса по организации и проведению выборов, услуг связи (почтовая) запрос о предоставлении коммерческих предложений (приглашение) направляется определҰнному потенциальному поставщику, занимающему доминирующее (монопольное) положение на определенном рынке закупаемых товаров работ, услуг, либо у субъектов государственной монополии по основному предмету его деятельности (выпускающему государственные награды, ордена, медали, национальную валюту в виде монет, организации образования при Президенте Республики Казахстан и их филиалам, национальному оператору почты).</w:t>
+      В случаях приобретения услуг по изготовлению нагрудного знака депутата Курултая Республики Казахстан, маслихата и документа к нему, услуг по организации и проведению обучения участников избирательного процесса, услуг по проведению семинаров с представителями политических партий и другими участниками избирательного процесса по организации и проведению выборов, услуг связи (почтовая) запрос о предоставлении коммерческих предложений (приглашение) направляется определенному потенциальному поставщику, занимающему доминирующее (монопольное) положение на определенном рынке закупаемых товаров работ, услуг, либо у субъектов государственной монополии по основному предмету его деятельности (выпускающему государственные награды, ордена, медали, национальную валюту в виде монет, организации образования при Президенте Республики Казахстан и их филиалам, национальному оператору почты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Для определения потенциальных поставщиков, которым будут направлены запросы о предоставлении коммерческих предложений (приглашения) Заказчиком формируется и утверждается комиссия. Комиссия состоит не менее чем из трех человек, в состав которой входят председатель и члены комиссии из числа сотрудников структурных подразделений, ответственных за приҰмку товаров, выполненных работ, оказанных услуг, и иных структурных подразделений. При определении потенциальных поставщиков, которым будут направлены запросы о предоставлении коммерческих предложений, к потенциальным поставщикам предъявляются следующие требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3889,52 +4155,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Основные направления расходов территориальных избирательных комиссий на закупку товаров, работ, услуг за счҰт бюджетных средств, выделенных на подготовку и проведение выборов, референдума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      39. Территориальные избирательные комиссии осуществляют закупки товаров, работ, услуг за счҰт и в пределах средств бюджета, выделенных на подготовку и проведение выборов Президента, депутатов Парламента, маслихатов, акимов, а также в период проведения республиканского референдума, на цели, предусмотренные Конституционным Законом Республики Казахстан "О выборах в Республике Казахстан".</w:t>
+        <w:t xml:space="preserve">
+      39. Территориальные избирательные комиссии осуществляют закупки товаров, работ, услуг за счет и в пределах средств бюджета, выделенных на подготовку и проведение выборов, а также в период проведения всенародного референдума, на цели, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционным законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О выборах в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными направлениями расходов территориальных избирательных комиссий за счҰт средств, выделенных из бюджета на подготовку и проведение выборов, являются товары, работы и услуги необходимые для организации и деятельности избирательных комиссий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
@@ -4510,51 +4796,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) изготовление (тиражирование) копий информации на электронных носителях информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) изготовление полиграфической и печатной продукции, необходимой в избирательную кампанию, в том числе информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; журналы, кувертки, бланки, конверты, пригласительные, пропуска, открепительные удостоверения на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов в Президенты и депутаты; бланки избирательных бюллетеней для голосования; удостоверения кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, доверенных лиц кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
+      30) изготовление полиграфической и печатной продукции, необходимой в избирательную кампанию, в том числе информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; журналы, кувертки, бланки, конверты, пригласительные, пропуска, открепительные удостоверения на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов в Президенты и депутаты; бланки избирательных бюллетеней для голосования; удостоверения кандидатов в Президенты, депутатов Курултая, маслихатов, акимов, доверенных лиц кандидатов в Президенты, депутатов маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) услуги аренды помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
@@ -4950,120 +5236,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 525</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> приказа Министра финансов Республики Казахстан от 27 июня 2025 года № 328 "Об утверждении процедур казначейского исполнения бюджета и их кассового обслуживания, процедур казначейского учета и мониторинга", распорядителями бюджетных средств, выделяемых для проведения избирательной кампании, республиканского референдума в пределах утвержденного индивидуального плана финансирования, являются председатели соответствующих избирательных комиссий</w:t>
+        <w:t xml:space="preserve"> приказа Министра финансов Республики Казахстан от 27 июня 2025 года № 328 "Об утверждении процедур казначейского исполнения бюджета и их кассового обслуживания, процедур казначейского учета и мониторинга" распорядителями бюджетных средств, выделяемых для проведения избирательной кампании, всенародного референдума в пределах утвержденного индивидуального плана финансирования, являются председатели соответствующих избирательных комиссий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z213" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальные избирательные комиссии приобретают товары, работы, услуги в период проведения выборов в соответствии с нормами гражданского законодательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 02.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменениями, внесенными постановлениями Центральной избирательной комиссии РК от 02.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 9/22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5252,50 +5558,88 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Предварительный план закупок товаров, работ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуг на ___ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z216" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6136,87 +6480,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена за единицу, тенге</w:t>
+Цена за единицу, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая сумма, утвержденная для закупки, тенге</w:t>
+Общая сумма, утвержденная для закупки, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7234,71 +7578,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) поле "Количество, объем" – указывается количество или объем закупаемых товаров, работ или услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z228" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) поле "Цена за единицу, тенге" – указывается цена за единицу предмета закупок в тенге;</w:t>
+      9) поле "Цена за единицу, теңге" – указывается цена за единицу предмета закупок в теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:bookmarkStart w:name="z229" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) поле "Сумма, утвержденная для закупки, тенге" – рассчитывается путем умножения значения поля "Количество, объем" на значение поля "Цена за единицу, тенге" и обозначает сумму, на которую планируется произвести закупку;</w:t>
+      10) поле "Сумма, утвержденная для закупки, теңге" – рассчитывается путем умножения значения поля "Количество, объем" на значение поля "Цена за единицу, теңге" и обозначает сумму, на которую планируется произвести закупку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z230" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) поле "Планируемый срок закупки (месяц)" – указывается месяц, в котором планируется проведение закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z231" w:id="224"/>
     <w:p>
@@ -8553,50 +8897,88 @@
               </w:rPr>
               <w:t>референдума</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z245" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол об итогах (номер запроса коммерческих предложений) Дата и время</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z246" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование закупки _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z247" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8969,51 +9351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена за единицу, тенге</w:t>
+Цена за единицу, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9042,51 +9424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тенге</w:t>
+Сумма, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10017,55 +10399,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>