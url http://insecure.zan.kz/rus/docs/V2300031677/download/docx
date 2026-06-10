--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a6bf78" w14:textId="5a6bf78">
+    <w:p w14:paraId="9ad8a04" w14:textId="9ad8a04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1870,51 +1870,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электронные носители информации (компакт-диски, USB-флеш-накопители, картридер, внешние жесткие диски);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) канцелярские товары;</w:t>
+      6) канцелярские и хозяйственные товары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сетевое и серверное оборудование, компьютеры (в комплекте), ноутбуки, принтеры, копировальные аппараты, факсы, телефонные аппараты, аудио-, видео-, фотоаппаратура, уничтожитель бумаг, лицензионное программное обеспечение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
@@ -2350,71 +2350,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) изготовление (тиражирование) копий информации на электронных носителях информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) изготовление полиграфической и печатной продукции: информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; открепительные</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов в Президенты и депутаты; бланки избирательных бюллетеней для голосования; удостоверения кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, доверенных лиц кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
+      30) изготовление полиграфической и печатной продукции, необходимой в избирательную кампанию, в том числе информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; журналы, кувертки, бланки, конверты, пригласительные, пропуска, открепительные удостоверения на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов в Президенты и депутаты; бланки избирательных бюллетеней для голосования; удостоверения кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, доверенных лиц кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) услуги аренды помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
@@ -2770,54 +2750,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) услуги по научно-технической обработке документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) флагштоки.</w:t>
+      50) флагштоки, флаги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9/22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Заказчик в целях определения поставщика направляет запросы о предоставлении коммерческих предложений (приглашения) не менее трем потенциальным поставщикам, осуществляющим свою деятельность на рынке закупаемых товаров, работ, услуг, в том числе по схожим (аналогичным) товарам, работам, услугам, определенным по результатам анализа рынка закупаемых товаров, работ, услуг путем изучения общедоступных источников информации, содержащихся в рекламе, каталогах, описаниях товаров, работ, услуг и в других предложениях, обращенных к неопределенному кругу лиц, в том числе признаваемых публичными офертами в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3150,54 +3192,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если наименьшее коммерческое предложение представлено несколькими потенциальными поставщиками, победителем признается потенциальный поставщик, коммерческое предложение которого поступило ранее коммерческих предложений других потенциальных поставщиков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Комиссия в целях своевременного информирования населения о ходе проходящих выборов, референдумов при приобретении услуг, установленных подпунктом 39) пункта 13 настоящих Правил, в рамках утвержденного бюджета определить сразу несколько потенциальных поставщиков, оказывающие услуги.</w:t>
+      23. Комиссия в целях своевременного информирования населения о ходе проходящих выборов, референдумов при приобретении услуг, установленных подпунктами 32), 36) и 39) пункта 13 настоящих Правил, в рамках утвержденного бюджета определить сразу несколько потенциальных поставщиков, оказывающие услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции постановления Центральной избирательной комиссии РК от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9/22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Допускается представление потенциальным поставщиком технической спецификации предлагаемых товаров, работ, услуг с более лучшими функциональными и другими характеристиками, а также эффективными технологическими решениями и (или) применением при выполнении работ лучших материалов, при условии, что такая техническая спецификация потенциального поставщика приемлема для заказчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3926,51 +4030,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электронные носители информации (компакт-диски, USB-флеш-накопители, картридер, внешние жесткие диски);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) канцелярские товары;</w:t>
+      6) канцелярские и хозяйственные товары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сетевое и серверное оборудование, компьютеры (в комплекте), ноутбуки, принтеры, копировальные аппараты, факсы, телефонные аппараты, аудио-, видео-, фотоаппаратура, уничтожитель бумаг, лицензионное программное обеспечение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
@@ -4406,51 +4510,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) изготовление (тиражирование) копий информации на электронных носителях информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) изготовление полиграфической и печатной продукции: информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; открепительные удостоверения на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов; бланки избирательных бюллетеней для голосования; удостоверения кандидатов депутатов Парламента, маслихатов, акимов, доверенных лиц кандидатов депутатов Парламента, маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
+      30) изготовление полиграфической и печатной продукции, необходимой в избирательную кампанию, в том числе информационные плакаты избирательных комиссий; информационные плакаты о кандидатах; журналы, кувертки, бланки, конверты, пригласительные, пропуска, открепительные удостоверения на право голосования; бланки подписных листов для сбора подписей избирателей в поддержку кандидатов в Президенты и депутаты; бланки избирательных бюллетеней для голосования; удостоверения кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, доверенных лиц кандидатов в Президенты, депутатов Парламента, маслихатов, акимов, политических партий, выдвинувших партийные списки, международных наблюдателей; брошюры; памятки; книги; календари; ежедневники; планинги; пакеты; папки-беговки; бейджи; блокноты; приглашение на выборы для избирателей; трафареты для избирателей с нарушением зрения для самостоятельного заполнения бюллетеня (в том числе для бюллетеней с шрифтом Брайля);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) услуги аренды помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
@@ -4806,114 +4910,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) услуги по научно-технической обработке документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z211" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) флагштоки.</w:t>
+      50) флагштоки, флаги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z212" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 471</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> приказа Министра финансов Республики Казахстан от 4 декабря 2014 года №540 "Об утверждении Правил исполнения бюджета и его кассового обслуживания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9934), распорядителями бюджетных средств, выделяемых для проведения избирательной кампании, республиканского референдума в пределах утвержденного индивидуального плана финансирования, являются председатели соответствующих избирательных комиссий.</w:t>
+        <w:t>пунктом 525</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа Министра финансов Республики Казахстан от 27 июня 2025 года № 328 "Об утверждении процедур казначейского исполнения бюджета и их кассового обслуживания, процедур казначейского учета и мониторинга", распорядителями бюджетных средств, выделяемых для проведения избирательной кампании, республиканского референдума в пределах утвержденного индивидуального плана финансирования, являются председатели соответствующих избирательных комиссий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z213" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальные избирательные комиссии приобретают товары, работы, услуги в период проведения выборов в соответствии с нормами гражданского законодательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменениями, внесенными постановлением Центральной избирательной комиссии РК от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9/22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9851,55 +10017,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10225,31 +10391,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>