--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b62fde" w14:textId="2b62fde">
+    <w:p w14:paraId="71b3ab2" w14:textId="71b3ab2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1258,269 +1258,251 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящей Инструкции используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z217" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прокурор подразделения архивной работы – сотрудник территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее - территориальные органы Комитета), осуществляющий в соответствии с Законом полномочия по приему, выдаче, ознакомлению, хранению и уничтожению прекращенных уголовных дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z218" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) органы прокуратуры – Генеральная прокуратура Республики Казахстан, органы военной и транспортной прокуратур, прокуратуры областей и приравненные к ним прокуратуры (столицы и городов республиканского значения), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z219" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) прокурор подразделения архивной работы – сотрудник территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее - территориальные органы Комитета), осуществляющий в соответствии с </w:t>
-[...57 lines deleted...]
-      3) Единый реестр досудебных расследований (далее - ЕРДР) - автоматизированная база данных, в которую вносятся сведения о поводах к началу досудебного расследования, перечисленных в части первой </w:t>
+      3) Единый реестр досудебных расследований (далее - ЕРДР) – цифровая система, в которую вносятся сведения о поводах к началу досудебного расследования, перечисленных в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 180</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан (далее – УПК РК), принятых по ним процессуальных решениях, произведенных действиях, движении уголовного производства, заявителях и участниках уголовного процесса, а также осуществляется ведение уголовного судопроизводства в электронном формате на стадии досудебного расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z220" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электронное уголовное дело – обособленное производство, ведущееся органом уголовного преследования по поводу одного или нескольких уголовных правонарушений в электронном формате посредством модуля е-УД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z221" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом Генерального Прокурора РК от 04.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 87</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Прием прекращенных уголовных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Подразделения архивной работы принимают на хранение прекращенные уголовные дела по территориальности от органов прокуратуры после выполнения требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1535,52 +1517,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>290</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Органы прокуратуры передают прекращенное уголовное дело в соответствующее подразделение архивной работы по территориальности не позднее трех рабочих дней с момента разрешения вопроса о судьбе вещественного доказательства, а также после выполнения требований части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1595,332 +1577,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК и части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 290</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Подразделения архивной работы не принимают прекращенные уголовные дела, по которым не решен вопрос:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) о вещественных доказательствах в соответствии с частью третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК (с приложением акта об уничтожении или иного акта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отмене наложения ареста на имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о направлении копии постановления о прекращении досудебного расследования и извещении с разъяснением порядка и сроков предъявления требований о возмещении вреда лицу, чьи конституционные права были нарушены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по которым отсутствует уведомление участников уголовного процесса о прекращении и основаниях прекращения досудебного расследования и сведения о получении копии постановления о прекращении досудебного производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) об отмене избранной меры пресечения и иных мер процессуального принуждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) по которым не решен вопрос об отмене, сохранении или изменении мер безопасности в отношении защищаемого лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вышеуказанные сведения сверяются с материалами прекращенного уголовного дела без изучения законности принятого процессуального решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Прокурор подразделения архивной работы осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прием поступивших на хранение прекращенных уголовных дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выставление электронного информационного учетного документа формы 2-А "Карточка к прекращенному уголовному делу" (далее – ЭИУД формы 2-А) в ЕРДР по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, при поступлении:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прекращенного уголовного дела в бумажном формате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бумажных материалов (оригиналы документов электронных уголовных дел, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1935,508 +1917,508 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК, протоколов процессуальных действий, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК, не вложенные в электронное уголовное дело);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сверку соответствия сведений форм, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 19 сентября 2014 года № 89 "Об утверждении Правил приема и регистрации заявления, сообщения или рапорта об уголовных правонарушениях, а также ведения Единого реестра досудебных расследований" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9744) (далее – ЭИУД), введенных в ЕРДР, принятым процессуальным решениям по уголовному делу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сканирование материалов прекращенного уголовного дела за исключением уголовных дел, содержащих государственные секреты и иную охраняемую законом тайну. При этом сканирование материалов прекращенных уголовных дел проводится без расшивки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С момента выявления нарушений требований пункта 5 Инструкции, в том числе несоответствие выставленных ЭИУД материалам прекращенного уголовного дела, прокурор подразделения архивной работы в течение трех рабочих дней осуществляет возврат прекращенного уголовного дела для устранения нарушений в органы прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат в подразделение архивной работы прекращенного уголовного дела после устранения нарушений осуществляют органы прокуратуры в течение пятнадцати рабочих дней с момента его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Между территориальными органами Комитета, органами прокуратуры и уголовного преследования ежемесячно проводятся сверки на предмет достоверности ЭИУД, своевременного направления прекращенных уголовных дел органами уголовного преследования в органы прокуратуры, органами прокуратуры - в подразделения архивной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Прием прекращенных уголовных дел в бумажном формате</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. На обложке прекращенного уголовного дела в бумажном формате указывается официальное наименование вышестоящего органа и официальное наименование органа и учреждения органа уголовного преследования, регистрационный номер материала, краткая фабула (статья Уголовного кодекса Республики Казахстан (далее – УК) и срок хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На обложке бумажных материалов, прекращенных электронных уголовных дел, указывается "Материалы по электронному уголовному делу № _____". При этом во внутренней описи указываются имеющиеся бумажные материалы без распечатки электронных документов находящихся в электронном уголовном деле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оформление обложек прекращенных уголовных дел, состоящих из нескольких томов (приложений), аналогично с проставлением очередного номера тома (приложения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Надписи на обложках производятся светостойкими чернилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Каждое прекращенное уголовное дело, подлежащее сдаче в подразделения архивной работы, подшивается в твердую обложку прочными нитками не более чем в пять проколов. Не допускается оставление в деле металлических предметов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Каждый том прекращенного уголовного дела содержит не более 180 листов. Все листы в прекращенном уголовном деле нумеруются графитным карандашом (каждый том отдельно), все документы вносятся во внутреннюю опись. В конце описи делается итоговая надпись лицом, завершившим производство по уголовному делу, с указанием должности и фамилии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Не допускается подшивать черновики, личные документы, документы, подлежащие возврату и документы, не относящиеся к прекращенному уголовному делу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, которые невозможно подшить, заносятся во внутреннюю опись и вкладываются в конверты, которые подшиваются (приклеиваются) в прекращенное уголовное дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В конце каждого тома (приложения) на специально подшитом листе делается итоговая заверительная надпись, в котором указывается прописью количество пронумерованных листов. Заверительная надпись производится лицом, завершившим производство по уголовному делу, с указанием должности, фамилии, имя, отчества (при его наличии) и заверяется личной подписью и печатью "Для пакетов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. К прекращенным уголовным делам прилагается сопроводительное письмо в двух экземплярах. В сопроводительном письме указываются регистрационные номера прекращенных уголовных дел, количество листов в каждом томе, в конце письма подпись руководителя органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении прекращенного уголовного дела нарочно, прокурор подразделения архивной работы расписывается на втором экземпляре сопроводительного письма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В течение двадцати четырех часов с момента поступления прекращенного уголовного дела, прокурор подразделения архивной работы выставляет ЭИУД формы 2-А в ЕРДР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Прием прекращенных электронных уголовных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. После принятия органом уголовного преследования, ведущим уголовный процесс, решения о прекращении производства, постановление о прекращении электронного уголовного дела направляется на утверждение в органы прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае принятия решения, предусмотренного пунктом 1) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 290</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК, электронное дело поступает во вкладку "архив" Журнала надзора ЕРДР, при этом прокурор подразделения архивной работы имеет полный доступ во все вложения прекращенного уголовного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. По электронным прекращенным уголовным делам в подразделения архивной работы передаются только оригиналы процессуальных документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2451,190 +2433,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК (протокол осмотра места происшествия, запросы, опросы), которые составлялись на бумажном носителе в ходе проведения первоначальных неотложных следственных действий, при регистрации уголовного правонарушения в ЕРДР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распечатка электронных прекращенных уголовных дел для передачи в подразделения архивной работы не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При соблюдении органами уголовного преследования всех указанных требований, предусмотренных настоящим пунктом, прокурор подразделения архивной работы в течение двадцати четырех часов с момента поступления материалов к электронным прекращенным уголовным делам на бумажных носителях выставляет ЭИУД формы 2-А в ЕРДР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Выдача прекращенных уголовных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Прекращенные уголовные дела выдаются подразделениями архивной работы по запросам органов прокуратуры либо вышестоящей прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Выдача прекращенных уголовных дел по запросам суда и органа уголовного преследования, осуществляется прокурором подразделения архивной работы с уведомлением органов прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Прекращенные уголовные дела одного ведомства выдаются органу уголовного преследования другого ведомства через органы прокуратуры по запросу органа уголовного преследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении запроса об истребовании прекращенного уголовного дела прокурором подразделения архивной работы выдается прекращенное уголовное дело судье в один рабочий день, органам прокуратуры и органам уголовного преследования в следующие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при рассмотрении жалоб в порядке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2649,231 +2631,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК РК, а также по отдельным запросам (поручения Администрации Президента Республики Казахстан, Генерального Прокурора Республики Казахстан) – в один рабочий день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при запросе прекращенных уголовных дел от 1 до 10 дел - до трех рабочих дней с момента поступления запроса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от 11 до 50 дел - до пяти рабочих дней с момента поступления запроса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от 50 дел и выше - до десяти рабочих дней с момента поступления запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z165" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z165" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1. Прекращенное уголовное дело выдается на срок не более тридцати рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z166" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z166" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости дополнительного времени для изучения прекращенного уголовного дела руководитель органа, в котором находится выданное прекращенное уголовное дело, письменно уведомляет соответствующее подразделение архивной работы о продлении срока, но не более, чем на тридцать рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z167" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z167" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы прокуратуры в случае отмены постановления о прекращении уголовного дела, истребованного из архива, не позднее двадцати четырех часов направляют копию постановления в подразделение архивной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z168" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z168" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После поступления копии постановления об отмене о прекращении уголовного дела прокурор подразделения архивной работы не позднее двадцати четырех часов снимает уголовное дело с архивного учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z169" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z169" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае поступления копии постановления об отмене о прекращении уголовного дела после окончания рабочего времени, в выходные и (или) праздничные дни согласно трудовому законодательству Республики Казахстан прокурор подразделения архивной работы снимает уголовное дело с архивного учета на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z170" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z170" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче, возвращении, снятии с архивного учета прекращенных уголовных дел прокурором подразделения архивной работы в течение двадцати четырех часов вводится новый ЭИУД формы 2-А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2892,188 +2874,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:bookmarkStart w:name="z80" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Выдача прекращенных уголовных дел в бумажном формате</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z81" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Выдача прекращенного уголовного дела в бумажном формате по запросам осуществляется специальной почтовой связью либо нарочно сотруднику органа уголовного преследования, запросившему дело при предъявлении служебного удостоверения, сотруднику суда при предъявлении соответствующей доверенности в соответствии с пунктами 16, 17 настоящей Инструкции и отметкой в Журнале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z82" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При выдаче прокурором подразделения архивной работы проверяются нумерация листов и состояние документов прекращенного уголовного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z83" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Прокурор подразделения архивной работы при приеме прекращенного уголовного дела от органа, истребовавшего прекращенное уголовное дело, проверяет нумерацию листов и состояние документов дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z172" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z172" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обнаружении повреждений, отсутствия в нем отдельных листов, несоответствия нумерации листов документа во внутренней описи с пронумерованными листами документов прокурор подразделения архивной работы составляет Акт проверки наличия и состояния листов прекращенного уголовного дела по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции (далее – Акт) в двух экземплярах, которые утверждаются начальником территориального органа Комитета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z173" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z173" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Один экземпляр Акта направляется руководителю органа, истребовавшего прекращенное уголовное дело, для устранения замечаний в течение пяти рабочих дней, о чем одновременно информируется орган прокуратуры по территориальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3092,286 +3074,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При пользовании архивными делами не допускается делать какие-либо отметки, подчеркивания, исправления в документах, загибать листы дела, расшивать дела и производить изъятие из них отдельных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается изъятие документов прокурором подразделений архивной работы из прекращенного уголовного дела, сданного на хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Выдача прекращенных электронных уголовных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Доступ к прекращенному электронному уголовному делу органам уголовного преследования, принявшего решение о прекращении, предоставляется прокурором подразделения архивной работы в удаленном формате через ЕРДР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z91" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Выдача прекращенного электронного уголовного дела судам осуществляется путем копирования на электронные носители с составлением Акта ознакомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Ознакомление с материалами прекращенных уголовных дел и выдача их копий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ознакомление с материалами прекращенных уголовных дел, выдача копий постановлений о прекращении уголовного дела, других материалов из прекращенного уголовного дела производится прокурором подразделения архивной работы только участникам уголовного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам ознакомления с материалами прекращенного уголовного дела, выдачи их копий, прокурор подразделения архивной работы составляет протокол ознакомления с материалами прекращенного уголовного дела, выдачи их копий из прекращенного уголовного дела участникам уголовного процесса, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции (далее - Протокол), с уведомлением органов прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокурор архивной работы в Протоколе указывает день, месяц, место его составления, фамилии, инициалы и должности участников уголовного процесса, перечисление наименований запрашиваемых процессуальных материалов, с указанием количества их листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Участники уголовного процесса имеют право на снятие копий материалов прекращенного уголовного дела с помощью научно-технических средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ознакомление участников процесса с прекращенными электронными уголовными делами, осуществляется посредством компьютерной техники с возможностью сохранения материалов на электронных носителях (без распечатывания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3400,228 +3382,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Сроки хранения прекращенных уголовных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Прекращенные уголовные дела по уголовным проступкам хранятся в подразделениях архивной работы один год после поступления на хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан (далее – УК) прекращенные уголовные дела хранятся в следующие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по преступлениям небольшой тяжести – два года после поступления на хранение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по преступлениям средней тяжести - пять лет после поступления на хранение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по тяжким преступлениям, коррупционным преступлениям небольшой или средней тяжести – десять лет после поступления на хранение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по особо тяжким преступлениям – пятнадцать лет после поступления на хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прекращенные уголовные дела по фактам не криминального исчезновения лиц, а также по фактам смерти лиц не криминального характера хранятся в подразделениях архивной работы два года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3640,248 +3622,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Постоянному сроку хранения подлежат прекращенные уголовные дела о преступлениях, по которым в соответствии с частью шесть </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК, сроки давности не применяются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Уничтожение прекращенных уголовных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уничтожение прекращенных уголовных дел, по которым истекли сроки хранения, осуществляется комиссией, создаваемой по приказу начальника территориального органа Комитета или лица, его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z175" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z175" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия состоит из председателя, секретаря и членов комиссии (руководители структурных подразделений территориального органа Комитета, сотрудники органа уголовного преследования). Общий состав комиссии не менее пяти человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z176" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z176" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателем комиссии назначается заместитель начальника территориального органа Комитета, который организует ее созыв и работу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z177" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z177" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарем комиссии является прокурор подразделения архивной работы, который осуществляет организационное обеспечение работы комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z178" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z178" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Созыв и работа комиссии осуществляется в соответствии с графиком, утвержденным председателем комиссии, не реже двух раз в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z179" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z179" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь комиссии заблаговременно, но не позднее чем за три рабочих дня, уведомляет членов комиссии о дате, времени и месте уничтожения прекращенных уголовных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z180" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z180" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замещение отсутствующих членов не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неявки кого-либо из членов комиссии, председатель комиссии назначает другой день для уничтожения прекращенных уголовных дел, но не позднее трех рабочих дней со дня первоначально назначенного срока.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3918,150 +3900,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="113"/>
+    <w:bookmarkStart w:name="z181" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-1.Секретарь комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z182" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z182" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до созыва комиссии составляет списочные сведения прекращенных уголовных дел, по которым истекли сроки хранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z183" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z183" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводит сканирование прекращенных уголовных дел, файлы вкладываются в соответствующие ЭИУД формы 2-А;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z184" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z184" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       на основании списочных сведений составляет в одном экземпляре Акт об уничтожении прекращенных уголовных дел, по которым истекли сроки хранения, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции (далее – Акт об уничтожении).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4080,150 +4062,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="117"/>
+    <w:bookmarkStart w:name="z185" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31-2. Члены комиссии проверяют списочные сведения на соответствие срокам хранения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК, а также на полноту заполнения сведений в Акте об уничтожении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z186" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z186" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии замечаний членами комиссии подписывается Акт об уничтожении и утверждается председателем комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z187" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z187" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уничтожение прекращенных уголовных дел, по которым истекли сроки хранения, производится не позднее десяти рабочих дней со дня утверждения Акта об уничтожении комиссией путем сжигания в специально приспособленных помещениях с применением средств фото-видеофиксации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z188" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z188" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарем в течение десяти календарных дней в ЕРДР вводятся ЭИУД формы 2-А об уничтожении прекращенных уголовных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4242,70 +4224,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="121"/>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Акт об уничтожении хранится в номенклатурном деле территориального органа Комитета с приложением диска с материалами фото-видеосъемки процесса уничтожения прекращенных уголовных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4324,70 +4306,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkStart w:name="z124" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Порядок учета, хранения, выдачи и уничтожения прекращенных уголовных дел, содержащих государственные секреты и иную охраняемую законом тайну, по которым истекли сроки хранения, регламентируется нормативными правовыми актами Республики Казахстан в сфере защиты государственных секретов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4609,272 +4591,272 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный информационный учетный документ формы 2-А</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Карточка к прекращенному уголовному делу"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Номер прекращенного уголовного дела ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z190" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z190" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дата поступления прекращенного уголовного дела "__" ______ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z191" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z191" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основание прекращения (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уголовно-процессуальный кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее – УПК РК) от 1997 года) _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z192" w:id="127"/>
+      <w:bookmarkStart w:name="z192" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1 Основание прекращения УПК РК ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата прекращения "__" _________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z193" w:id="128"/>
+      <w:bookmarkStart w:name="z193" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наименование территориального и приравненного к нему органа Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по правовой статистике и специальным учетам Генеральной прокуратуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4882,332 +4864,332 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан (далее - подразделение архивной работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________ (код по справочнику).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="129"/>
+    <w:bookmarkStart w:name="z194" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Фонд № ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z195" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z195" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Опись № _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z196" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z196" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Архив № _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата присвоения архивного номера "__" ________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="132"/>
+    <w:bookmarkStart w:name="z197" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Количество томов _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z198" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z198" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о прекращенном уголовном деле: выдано (01), возвращено (02),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уничтожено (03), снято с архивного учета в связи с отменой постановления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о прекращении уголовного дела (04).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="134"/>
+      <w:bookmarkStart w:name="z199" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.1 Исходящий/входящий номер акта о выделении к уничтожению прекращенных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уголовных дел с истекшим сроком хранения ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z200" w:id="135"/>
+      <w:bookmarkStart w:name="z200" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.2 Выдано ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) сотрудника, получившего нарочно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>прекращенное уголовное дело)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="136"/>
+    <w:bookmarkStart w:name="z201" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.3 Дата выдачи "__" _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z202" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z202" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лица, проходящие по уголовному делу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5622,64 +5604,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z203" w:id="138"/>
+      <w:bookmarkStart w:name="z203" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия и инициалы прокурора подразделения архивной работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6273,68 +6255,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(личная подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" _____________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт проверки наличия и состояния листов прекращенного уголовного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6418,118 +6400,118 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>порядковый номер акта № ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z150" w:id="140"/>
+      <w:bookmarkStart w:name="z150" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место составления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При проверке наличия и состояния листов прекращенного уголовного дела № ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>установлено, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z205" w:id="141"/>
+      <w:bookmarkStart w:name="z205" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. По внутренней описи прекращенного уголовного дела №______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>числится всего том (-ов) ____, из них количество листов (по томам) _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6560,64 +6542,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z206" w:id="142"/>
+      <w:bookmarkStart w:name="z206" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Всего не оказалось в наличии листов прекращенного уголовного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6631,64 +6613,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z207" w:id="143"/>
+      <w:bookmarkStart w:name="z207" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Выявлено несоответствие нумерации листов документа во внутренней описи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с пронумерованными листами документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6719,64 +6701,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Повреждено листов ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z208" w:id="144"/>
+      <w:bookmarkStart w:name="z208" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Имеются неописанные ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7274,138 +7256,138 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________            "___" _____________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(место составления)                              (дата составления)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол ознакомления с материалами прекращенного уголовного дела,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>выдачи их копий из прекращенного уголовного дела участникам уголовного процесса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z210" w:id="146"/>
+      <w:bookmarkStart w:name="z210" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мною, прокурором подразделения архивной работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8349,266 +8331,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(личная подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" _____________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ об уничтожении прекращенных уголовных дел,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по которым истекли сроки хранения от "__" _________ 20___ года №____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Генерального Прокурора РК от 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z212" w:id="148"/>
+      <w:bookmarkStart w:name="z212" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>место составления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мы, нижеподписавшиеся, в составе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z213" w:id="149"/>
+      <w:bookmarkStart w:name="z213" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Председатель комиссии ______________ _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(личная подпись) (должность, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z214" w:id="150"/>
+      <w:bookmarkStart w:name="z214" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Член комиссии ______________ _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(личная подпись) (должность, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z215" w:id="151"/>
+      <w:bookmarkStart w:name="z215" w:id="152"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Член комиссии ______________ _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(личная подпись) (должность, фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8622,64 +8604,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(личная подпись) (должность, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z216" w:id="152"/>
+      <w:bookmarkStart w:name="z216" w:id="153"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Член комиссии ______________ _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(личная подпись) (должность, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9741,242 +9723,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 января 2023 года № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Генеральной прокуратуры Республики Казахстан, утративших силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Генерального Прокурора Республики Казахстан от 19 июля 2018 года № 91 "Об утверждении Инструкции по приему, хранению и выдаче прекращенных уголовных дел подразделениями архивной работы Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17272);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 15 января 2020 года № 9 "О внесении изменений в приказ исполняющего обязанности Генерального Прокурора Республики Казахстан от 19 июля 2018 года № 91 "Об утверждении Инструкции по приему, хранению и выдаче прекращенных уголовных дел подразделениями архивной работы Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19885);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 29 декабря 2021 года № 174 "О внесении изменений в приказ исполняющего обязанности Генерального Прокурора Республики Казахстан от 19 июля 2018 года № 91 "Об утверждении Инструкции по приему, хранению и выдаче прекращенных уголовных дел подразделениями архивной работы Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26400).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>