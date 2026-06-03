--- v0 (2025-10-05)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b544f0a" w14:textId="b544f0a">
+    <w:p w14:paraId="6178b6f" w14:textId="6178b6f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,51 +111,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата города Риддера Восточно-Казахстанской области от 6 декабря 2022 года № 1119. Зарегистрировано в Министерстве юстиции Республики Казахстан 12 декабря 2022 года № 31072</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции постановления акимата города Риддера Восточно-Казахстанской области от 18.03.2025 </w:t>
+      Сноска. Заголовок - в редакции постановления акимата города Риддера Восточно-Казахстанской области от 18.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -259,51 +259,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата города Риддера Восточно-Казахстанской области от 18.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата города Риддера Восточно-Казахстанской области от 18.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -577,860 +577,795 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата города Риддера </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Восточно-Казахстанской области </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 6 декабря 2022 года № 1119</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Риддеру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции постановления акимата города Риддера Восточно-Казахстанской области от 18.03.2025 </w:t>
+      Сноска. Правила - в редакции постановления акимата города Риддера Восточно-Казахстанской области от 18.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 182</w:t>
+        <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Риддеру (далее – Правила) разработаны в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Риддеру.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+        <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон) и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Риддеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...15 lines deleted...]
-      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реконструкция - изменение отдельных помещений, иных частей здания или здания в целом, как правило, связанное с необходимостью обновления и модернизации изменяемого объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...15 lines deleted...]
-      10) реконструкция - изменение отдельных помещений, иных частей здания или здания в целом, как правило, связанное с необходимостью обновления и модернизации изменяемого объекта.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог города Риддера" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущему или капитальному ремонту наружных стен, кровли для придания городу единого архитектурного облика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственное учреждение "Отдел архитектуры, градостроительства и строительства города Риддера" после определения перечня многоквартирных жилых домов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, обеспечивает разработку и утверждение единого архитектурного облика города.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отдел организует следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      5. Отдел организует следующие мероприятия:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика города на официальном интернет-ресурсе акимата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика города на официальном интернет-ресурсе акимата;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
-[...15 lines deleted...]
-      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...15 lines deleted...]
-      6. Собрание принимает решение при согласии большинства от общего числа собственников квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...15 lines deleted...]
-      7. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) и установления степени их физического износа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирных жилых домов Отдел организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации реконструкции, капитального ремонта наружных стен, кровли многоквартирных жилых домов, Отдел составляет бюджетную заявку.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных закупках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Риддеру, осуществляется из средств местного бюджета</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1756,31 +1691,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>