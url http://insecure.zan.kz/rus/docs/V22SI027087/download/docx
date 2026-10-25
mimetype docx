--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8890257" w14:textId="8890257">
+    <w:p w14:paraId="6dcc4cb" w14:textId="6dcc4cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,92 +93,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Булаево</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата района Магжана Жумабаева Северо-Казахстанской области от 3 марта 2022 года № 33. Зарегистрировано в Министерстве юстиции Республики Казахстан 11 марта 2022 года № 27087</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Постановление акимата района Магжана Жумабаева Северо-Казахстанской области от 3 марта 2022 года № 33. Зарегистрировано в Министерстве юстиции Республики Казахстан 11 марта 2022 года № 27087.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z57" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции постановления акимата района Магжана Жумабаева Северо-Казахстанской области от 23.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -193,173 +195,183 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 16-5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 31 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", акимат района Магжана Жумабаева Северо-Казахстанской области ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Булаево.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата района Магжана Жумабаева Северо-Казахстанской области от 23.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции постановления акимата района Магжана Жумабаева Северо-Казахстанской области от 23.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима района Магжана Жумабаева Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -579,51 +591,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -644,51 +656,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постановлением акимата</w:t>
+              <w:t>к постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -910,1533 +922,1020 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Булаево</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Булаево </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z59" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции постановления акимата района Магжана Жумабаева Северо-Казахстанской области от 23.04.2025 </w:t>
+      Сноска. Правила в редакции постановления акимата района Магжана Жумабаева Северо-Казахстанской области от 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 59</w:t>
+        <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Булаево (далее - Правила) разработаны в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), подпунктом 16-5) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Булаево.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> применяются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый архитектурный стиль – совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для города Булаево индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно – бытовых построек на территории участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности. и телекоммуникационного оборудования, являющегося собственностью операторов сотовой связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума – комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума – комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) содержание общего имущества объекта кондоминиума – комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) многоквартирный жилой дом – отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кондоминиум многоквартирного жилого дома (далее – кондоминиум) – форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...376 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции постановления акимата района Магжана Жумабаева Северо-Казахстанской области от 23.04.2025 </w:t>
-[...140 lines deleted...]
-      5. Коммунальное государственное учреждение "Аппарат акима города Булаево района Магжана Жумабаева Северо-Казахстанской области" организует следующие мероприятия:</w:t>
+      3. Коммунальное государственное учреждение "Отдел строительства, архитектуры и градостроительства района Магжана Жумабаева Северо-Казахстанская область" (далее – Отдел архитектуры) в соответствии приказом Министра национальной экономики Республики Казахстан от 19 ноября 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 702</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил осуществления технического обследования надежности и устойчивости зданий и сооружений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12425) определяет перечень многоквартирных жилых домов, требующих проведения по реконструкции, текущему или капитальному ремонту наружных стен, кровли для придания единого архитектурного облика городу Булаево.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
-[...15 lines deleted...]
-      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика города на официальном интернет-ресурсе акимата;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Отдел архитектуры после определения перечня многоквартирных жилых домов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, обеспечивает разработку и утверждение единого архитектурного облика города Булаево.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Отдел архитектуры в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил принятия решений по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума, а также типовые формы протоколов собрания" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20283) организует следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика города Булаево на официальном интернет-ресурсе Отдела архитектуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...100 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организация и проведение собраний собственников квартир и нежилых помещений (при их наличии) многоквартирных жилых домов с принятием решения о согласии или несогласии проведения ремонтных работ наружных стен и (или) кровли многоквартирного жилого дома, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае принятия собранием отрицательного решения работы по ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного стиля, не производятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...61 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При принятии собранием положительного решения Отдел архитектуры, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) и установления степени их физического износа.</w:t>
-      </w:r>
-[...535 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика города Булаево, осуществляется из средств местного бюджета, без условия обеспечения возвратности средств собственниками квартир, нежилых помещений.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках. Обследование и проектирование выполняется специализированной организацией, имеющей лицензию в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома Отдел архитектуры организует за счет средств местного бюджета работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на капитальный ремонт наружных стен, кровли, направленного на придание единого архитектурного облика, с последующим получением заключения комплексной вневедомственной экспертизы, согласно приказа Министра национальной экономики Республики Казахстан от 1 апреля 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10722).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации капитального ремонта наружных стен, кровли многоквартирных жилых домов, Отдел архитектуры составляет бюджетную заявку в соответствии с порядком, определенным центральным уполномоченным органом по бюджетному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом архитектуры в соответствии с законодательством о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом архитектуры с привлечением лиц, осуществляющих технический надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...69 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Булаево, осуществляется из средств местного бюджета, без условия обеспечения возвратности средств собственниками квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. За нарушение настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, должностные лица несут ответственность в соответствии с Уголовным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях", Законами Республики Казахстан "О местном государственном управлении и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>самоуправлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Республике Казахстан", "О государственной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>службе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан", "О противодействии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>коррупции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2816,31 +2315,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>