--- v0 (2025-11-09)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2e31fc3" w14:textId="2e31fc3">
+    <w:p w14:paraId="862c902" w14:textId="862c902">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 8 апреля 2022 года № 85. Зарегистрировано в Министерстве юстиции Республики Казахстан 15 апреля 2022 года № 27603</w:t>
+        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 8 апреля 2022 года № 85. Зарегистрировано в Министерстве юстиции Республики Казахстан 15 апреля 2022 года № 27603.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -582,51 +582,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены постановлением</w:t>
+              <w:t>Утверждены</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -647,51 +647,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата района имени Габита Мусрепова</w:t>
+              <w:t>постановлением акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>района имени Габита Мусрепова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -777,798 +842,889 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 8 апреля 2022 года № 85</w:t>
+              <w:t>от "08" апреля 2022 года № 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z24" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции постановлений акимата района имени Габита Мусрепова Северо-Казахстанской области от 18.09.2023 № 208 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.02.2025 </w:t>
+      Сноска. Правила в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53</w:t>
+        <w:t>№ 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z25" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
-[...15 lines deleted...]
-      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова (далее - Правила) разработаны в соответствии с подпунктом 11) пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова Северо-Казахстанской области (далее - Правила) разработаны в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z28" w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z29" w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единый архитектурный стиль – совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно – бытовых построек на территории участка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z30" w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z31" w:id="10"/>
-[...15 lines deleted...]
-      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и телекоммуникационного оборудования, являющегося собственностью операторов сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) текущий ремонт общего имущества объекта кондоминиума – комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z33" w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) капитальный ремонт общего имущества объекта кондоминиума – комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z34" w:id="13"/>
-[...15 lines deleted...]
-      6) содержание общего имущества объекта кондоминиума – комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом – отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z35" w:id="14"/>
-[...15 lines deleted...]
-      7) многоквартирный жилой дом – отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z36" w:id="15"/>
-[...15 lines deleted...]
-      8) кондоминиум многоквартирного жилого дома (далее – кондоминиум) – форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) совет многоквартирного жилого дома (далее – совет дома) – коллегиальный орган управления объектом кондоминиума, избираемый из числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z37" w:id="16"/>
-[...15 lines deleted...]
-      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов направленных на придание единого архитектурного облика населенным пунктам района имени Габита Мусрепова Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z38" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Коммунальное государственное учреждение "Отдел архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог акимата района имени Габита Мусрепова Северо-Казахстанской области" (далее – Отдел архитектуры) в соответствии приказом Министра национальной экономики Республики Казахстан от 19 ноября 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 702</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил осуществления технического обследования надежности и устойчивости зданий и сооружений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12425) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания населенным пунктам района имени Габита Мусрепова единого архитектурного облика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Отдел архитектуры после определения перечня многоквартирных жилых домов, указанных в пункте 3 Правил, обеспечивает разработку и утверждение единого архитектурного облика населенных пунктов района имени Габита Мусрепова. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Отдел архитектуры в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил принятия решений по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума, а также типовые формы протоколов собрания" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20283) организует следующие работы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z41" w:id="20"/>
-[...15 lines deleted...]
-      5. Отдел архитектуры организует следующие работы:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика населенных пунктов района имени Габита Мусрепова на официальном интернет ресурсе Отдела архитектуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
-[...15 lines deleted...]
-      1) ознакомление собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика населенных пунктов района имени Габита Мусрепова на официальном интернет ресурсе Отдела архитектуры;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
-[...15 lines deleted...]
-      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организация и проведение собраний собственников квартир и нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ наружных стен, кровли многоквартирного жилого дома, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
-[...15 lines deleted...]
-      3) организация и проведение собраний собственников квартир и нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ наружных стен, кровли многоквартирного жилого дома, в соответствии с Законом Республики Казахстан "О жилищных отношениях".</w:t>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Собственники квартир, нежилых помещений, парковочных мест, кладовок осуществляют управление объектом кондоминиума путем участия на собрании, выбора формы и субъекта управления объектом кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z45" w:id="24"/>
-[...15 lines deleted...]
-      6. Собственники квартир, нежилых помещений осуществляют управление объектом кондоминиума и содержание общего имущества объекта кондоминиума путем участия на собрании, выбора формы управления объектом кондоминиума, избрания совета дома, а также оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
-[...15 lines deleted...]
-      Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия собранием отрицательного решения работы по ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного стиля, не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
-[...15 lines deleted...]
-      7. В случае принятия собранием отрицательного решения работы по ремонту фасада, кровли многоквартирного жилого дома, направленные на придание единого архитектурного стиля, не производятся.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При принятии собранием положительного решения Отдел архитектуры, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (реконструкция, текущий или капитальный) и установления степени их физического износа. Отдел архитектуры обеспечивает проведение за счет средств местного бюджета государственного технического обследования функционирующих многоквартирных жилых домов (с определением общего имущества объекта кондоминиума), а также изготовление и возмещение расходов по изготовлению кадастрового паспорта объекта недвижимости на многоквартирный жилой дом и придомовой земельный участок в случае поступления соответствующего обращения от собственников квартир, нежилых помещений на основании решения собрания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
-[...15 lines deleted...]
-      8. При принятии собранием положительного решения Отдел архитектуры, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (реконструкция, текущий или капитальный) и установления степени их физического износа. Отдел архитектуры обеспечивает проведение за счет средств местного бюджета государственного технического обследования функционирующих многоквартирных жилых домов (с определением общего имущества объекта кондоминиума), а также изготовление и возмещение расходов по изготовлению кадастрового паспорта объекта недвижимости на многоквартирный жилой дом и придомовой земельный участок в случае поступления соответствующего обращения от собственников квартир, нежилых помещений на основании решения собрания.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках. Обследование и проектирование выполняется специализированной организацией, имеющей лицензию в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома Отдел архитектуры организует за счет средств местного бюджета работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на капитальный ремонт наружных стен, кровли, направленного на придание единого архитектурного облика, с последующим получением заключения комплексной вневедомственной экспертизы, согласно приказа Министра национальной экономики Республики Казахстан от 1 апреля 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10722).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z50" w:id="29"/>
-[...15 lines deleted...]
-      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках. Обследование и проектирование выполняется специализированной организацией, имеющей лицензию в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом архитектуры в соответствии с законодательством о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
-[...15 lines deleted...]
-      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома Отдел архитектуры организует за счет средств местного бюджета работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на капитальный ремонт наружных стен, кровли, направленного на придание единого архитектурного облика, с последующим получением заключения комплексной вневедомственной экспертизы, согласно приказа Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №10722).</w:t>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом архитектуры с привлечением лиц, осуществляющих технический надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z52" w:id="31"/>
-[...15 lines deleted...]
-      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации капитального ремонта наружных стен,, кровли многоквартирных жилых домов, Отдел архитектуры составляет бюджетную заявку в соответствии с порядком, определенным центральным уполномоченным органом по бюджетному планированию.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Отдел архитектуры при наличии средств местного бюджета осуществляет организацию и финансирование капитального ремонта общего имущества объекта кондоминиума, по которому имеется проектно-сметная документация, с условием обеспечения возвратности средств собственниками квартир, нежилых помещений, при включении жилищной инспекцией многоквартирного жилого дома в перечень многоквартирных жилых домов, требующих проведения капитального ремонта, согласно приказа Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2020 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Порядка проведения капитального ремонта общего имущества объекта кондоминиума" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20536).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>