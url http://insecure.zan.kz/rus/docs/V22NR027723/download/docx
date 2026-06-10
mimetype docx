--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d95db5" w14:textId="0d95db5">
+    <w:p w14:paraId="b777ced" w14:textId="b777ced">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика району Беимбета Майлина</w:t>
+        <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Беимбета Майлина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата района Беимбета Майлина Костанайской области от 15 апреля 2022 года № 121. Зарегистрировано в Министерстве юстиции Республики Казахстан 22 апреля 2022 года № 27723.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции постановления акимата района Беимбета Майлина Костанайской области от 26.05.2025 </w:t>
+      Сноска. Заголовок в редакции постановления акимата района Беимбета Майлина Костанайской области от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 102</w:t>
+        <w:t>№ 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -210,110 +210,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат района Беимбета Майлина ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемые </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика району Беимбета Майлина.</w:t>
+      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Беимбета Майлина, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата района Беимбета Майлина Костанайской области от 26.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 102</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата района Беимбета Майлина Костанайской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -812,924 +812,735 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика району Беимбета Майлина</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Беимбета Майлина</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции постановления акимата района Беимбета Майлина Костанайской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам района Беимбета Майлина (далее - Правила) разработаны в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах применяются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект кондоминиума - единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума - части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правила распространяются на организацию и проведение мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика только по району Беимбета Майлина</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Концепция единого архитектурного стиля разрабатывается и утверждается государственным учреждением "Отдел архитектуры, градостроительства и строительства акимата района Беимбета Майлина" (далее – орган архитектуры).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственным учреждением "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог акимата района Беимбета Майлина" (далее – администратор бюджетной программы), совместно с акимами сельских округов и органом архитектуры, на основании утвержденной концепции единого архитектурного стиля района определяется перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции постановления акимата района Беимбета Майлина Костанайской области от 26.05.2025 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="8"/>
+      6. На основании утвержденного перечня многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика района Беимбета Майлина акиматы сельских округов в соответствии с приказом и. о. Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил принятия решений по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума, а также типовые формы протоколов собрания" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20283) организуют следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир и нежилых помещений (при их наличии) многоквартирных жилых домов с утвержденным проектом единого архитектурного облика района или его части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирных жилых домов о планируемых работах и примерных сроках их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организация собрания собственников квартир и нежилых помещений в соответствии с законодательством Республики Казахстан для принятия решения о реконструкции, текущем или капитальном ремонте наружных стен, кровли для придания единого архитектурного облика. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Собрание принимает решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае принятия собранием отрицательного решения работы по ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При принятии собранием положительного решения администратором бюджетной программы, в соответствии с требованиями строительных норм, организуется техническое обследование общего имущества объекта кондоминиума для определения состава и объема работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Выбор организации для проведения технического обследования общего имущества объекта кондоминиума осуществляется в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Техническое обследование общего имущества объекта кондоминиума осуществляется экспертами, имеющими соответствующий аттестат на право осуществления технического обследования надежности и устойчивости зданий и сооружений, либо аккредитованной организации, имеющей в своем составе аттестованных экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Проектирование осуществляется специализированными организациями, имеющими соответствующие лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы, в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика района, осуществляется из средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...754 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2055,31 +1866,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>