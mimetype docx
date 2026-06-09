--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c43448" w14:textId="6c43448">
+    <w:p w14:paraId="aa39adf" w14:textId="aa39adf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Амангельдинскому району</w:t>
+        <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Амангельдинского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Амангельдинского района Костанайской области от 4 апреля 2022 года № 63. Зарегистрировано в Министерстве юстиции Республики Казахстан 11 апреля 2022 года № 27523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции постановления акимата Амангельдинского района Костанайской области от 28.05.2025 </w:t>
+      Сноска. Заголовок в редакции постановления акимата Амангельдинского района Костанайской области от 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 58</w:t>
+        <w:t>№ 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -220,130 +220,110 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Амангельдинскому району, согласно </w:t>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Амангельдинского района, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата Амангельдинского района Костанайской области от 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 58</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата Амангельдинского района Костанайской области от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -769,51 +749,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Амангельдинского района</w:t>
+              <w:t>от 28 января 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -834,929 +814,642 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 4 апреля 2022 года</w:t>
-[...64 lines deleted...]
-              <w:t>№ 63</w:t>
+              <w:t>№ 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Амангельдинскому району</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Амангельдинского района</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции постановления акимата Амангельдинского района Костанайской области от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Амангельдинского района (далее – Правила), разработаны в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="7"/>
+    <w:bookmarkStart w:name="z30" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый архитектурный стиль – совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z31" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z32" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z33" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума – комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума – комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом – отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z37" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...179 lines deleted...]
-      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z36" w:id="15"/>
-[...15 lines deleted...]
-      6) содержание общего имущества объекта кондоминиума - комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Концепция единого архитектурного стиля разрабатывается и утверждается коммунальным государственным учреждением "Отдел строительства, архитектуры и градостроительства акимата Амангельдинского района" (далее – орган архитектуры).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z37" w:id="16"/>
-[...15 lines deleted...]
-      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коммунальным государственным учреждением "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции акимата Амангельдинского района" (далее – администратор бюджетной программы), совместно с органом архитектуры, на основании утвержденной концепции единого архитектурного стиля определяется перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика населенным пунктам Амангельдинского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z38" w:id="17"/>
-[...15 lines deleted...]
-      8) кондоминиум многоквартирного жилого дома (далее – кондоминиум) - форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. На основании утвержденного перечня многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика населенным пунктам Амангельдинского района, при наличии средств местного бюджета, администратором бюджетной программы организуются следующие работы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
-[...15 lines deleted...]
-      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирных жилых домов с утвержденной концепцией единого архитектурного стиля Амангельдинского района путем размещения на своем официальном интернет-ресурсе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
-[...15 lines deleted...]
-      10) реконструкция – изменение отдельных помещений, иных частей здания или здания в целом, как правило, связанное с необходимостью обновления и модернизации изменяемого объекта.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир, нежилых помещений многоквартирных жилых домов о планируемых работах и примерных сроках их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z41" w:id="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация собрания собственников квартир и нежилых помещений для принятия решения о реконструкции, текущем или капитальном ремонте наружных стен, кровли для придания единого архитектурного облика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> "Об утверждении Правил осуществления технического обследования надежности и устойчивости зданий и сооружений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12425) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания району единого архитектурного облика.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае принятия отрицательного решения собрания работы по реконструкции, текущему или капитальному ремонту наружных стен, кровли для придания единого архитектурного облика, не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правил.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия положительного решения собрания, администратором бюджетной программы, в соответствии с требованиями строительных норм, организуется техническое обследование общего имущества объекта кондоминиума для определения состава и объема работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> "Об утверждении Правил принятия решений по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума, а также типовые формы протоколов собрания" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20283) организует следующие мероприятия:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Выбор организации для проведения технического обследования общего имущества объекта кондоминиума осуществляется в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z45" w:id="24"/>
-[...15 lines deleted...]
-      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика района на официальном интернет-ресурсе акимата;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Техническое обследование общего имущества объекта кондоминиума осуществляется экспертами, имеющими соответствующий аттестат на право осуществления технического обследования надежности и устойчивости зданий и сооружений, либо аккредитованной организации, имеющей в своем составе аттестованных экспертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
-[...15 lines deleted...]
-      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам технического обследования общего имущества объекта кондоминиума администратор бюджетной программы организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
-[...15 lines deleted...]
-      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ наружных стен, кровли многоквартирного жилого дома.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Проектирование осуществляется специализированными организациями, имеющими соответствующие лицензии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
-[...15 lines deleted...]
-      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
-[...15 lines deleted...]
-      7. В случае принятия собранием отрицательного решения работы по ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется администратором бюджетной программы, в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z50" w:id="29"/>
-[...15 lines deleted...]
-      8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (реконструкция, текущий или капитальный) и установления степени их физического износа.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам Амангельдинского района, осуществляется из средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
-[...194 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1829,55 +1522,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>