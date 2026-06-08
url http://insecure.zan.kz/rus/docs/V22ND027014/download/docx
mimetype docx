--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2b9277" w14:textId="e2b9277">
+    <w:p w14:paraId="590d92d" w14:textId="590d92d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -562,1018 +562,941 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Ибраев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...15 lines deleted...]
-      Утверждены</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 февраля 2022 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Лисаковску и поселку Октябрьский</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z23" w:id="7"/>
-[...15 lines deleted...]
-      постановлением акимата</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции постановления акимата города Лисаковска Костанайской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика по городу Лисаковску и поселку Октябрьский (далее – Правила) разработаны в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" (далее-Закон) и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Лисаковску и поселку Октябрьский.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах применяются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект кондоминиума - единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z24" w:id="8"/>
-[...15 lines deleted...]
-      от 25 февраля 2022 года</w:t>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума - части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
-[...15 lines deleted...]
-      № 67</w:t>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z31" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений, связанных с управлением объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реконструкция – изменение отдельных помещений, иных частей здания или здания в целом, как правило, связанное с необходимостью обновления и модернизации изменяемого объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...189 lines deleted...]
-      1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
-[...209 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог акимата города Лисаковска" (далее - Отдел) на основании экспертного заключения, выданного в соответствии с приказом Министра национальной экономики Республики Казахстан от 19 ноября 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 702</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Правил осуществления технического обследования надежности и устойчивости зданий и сооружений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12425) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли многоквартирных жилых домов для придания единого архитектурного облика городу Лисаковску и поселку Октябрьский.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственное учреждение "Отдел архитектуры и градостроительства акимата города Лисаковска" обеспечивает разработку и утверждение единого архитектурного облика города Лисаковска и поселка Октябрьский, после определения перечня многоквартирных жилых домов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Акиматы города Лисаковска и поселка Октябрьский в соответствии с приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Правил принятия решений по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума, а также типовые формы протоколов собрания" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20283) организуют следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика города на официальном интернет-ресурсе акимата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ наружных стен, кровли многоквартирного жилого дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае принятия собранием отрицательного решения работы по ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (реконструкция, текущий или капитальный) и установления степени их физического износа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (реконструкция, текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...169 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом в соответствии с законодательством о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1646,55 +1569,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2020,31 +1943,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>