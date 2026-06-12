--- v0 (2025-11-08)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ed1421" w14:textId="6ed1421">
+    <w:p w14:paraId="5c95388" w14:textId="5c95388">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району</w:t>
+        <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Бейнеуского района Мангистауской области от 11 февраля 2022 года № 27. Зарегистрировано в Министерстве юстиции Республики Казахстан 18 февраля 2022 года № 26841.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z0" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок постановления - в редакции постановления акимата Бейнеуского района Мангистауской области от 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,91 +250,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" акимат Бейнеуского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемые </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району.</w:t>
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата Бейнеуского района Мангистауской области от 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственному учреждению "Бейнеуский районный отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог" обеспечить государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан.</w:t>
+      2. Государственному учреждению "Бейнеуский районный отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог" обеспечить государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на заместителя акима Бейнеуского района Азирханова Б.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
@@ -503,1139 +603,798 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Утверждены постановлением </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">акимата Бейнеуского района </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Бейнеуского района</w:t>
-[...129 lines deleted...]
-              <w:t>№ 27</w:t>
+              <w:t>от 11 февраля 2022 года № 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила  организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика  Бейнеускому району</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции постановления акимата Бейнеуского района Мангистауской области от 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району.</w:t>
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району (далее – Правила) разработаны в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект кондоминиума - единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и телекоммуникационного оборудования, являющегося собственностью операторов сотовой связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) содержание общего имущества объекта кондоминиума - комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) многоквартирный жилой дом – отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кондоминиум многоквартирного жилого дома (далее - кондоминиум) - форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) объект кондоминиума - единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      3. Государственное учреждение "Бейнеуский районный отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика району.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) общее имущество объекта кондоминиума - части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+        <w:t xml:space="preserve">
+      4. Государственное учреждение "Бейнеуский районный отдел земельных отношений, архитектуры и градостроительства" после определения перечня многоквартирных жилых домов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, обеспечивает разработку и утверждение единого архитектурного облика района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      5. Акимат Бейнеуского района организует следующие мероприятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика района на официальном интернет-ресурсе акимата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ, реконструкции наружных стен, кровли многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) содержание общего имущества объекта кондоминиума - комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+      7. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+        <w:t xml:space="preserve">
+      8. При принятии собранием положительного решения Отдел в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ (реконструкция, текущий или капитальный ремонт) и установления степени их физического износа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      8) кондоминиум многоквартирного жилого дома (далее - кондоминиум) - форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
+      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема и типа работ, (реконструкция, текущий или капитальный ремонт) осуществляется в соответствии с законодательством о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома Отдел организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли, направленного на придание единого архитектурного облика, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственное учреждение "Бейнеуский районный отдел жилищно-</w:t>
+      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли многоквартирных жилых домов, Отдел составляет бюджетную заявку в соответствии с порядком, определенным центральным уполномоченным органом по бюджетному планированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коммунального хозяйства, пассажирского транспорта и автомобильных дорог" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения текущего или капитального ремонта фасадов, кровли для придания району единого архитектурного облика.</w:t>
+      12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом в соответствии с законодательством о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государственное учреждение "Бейнеуский районный отдел земельных отношений, архитектуры и градостроительства" после определения перечня многоквартирных жилых домов, указанных в пункте 3 Правил, обеспечивает разработку и утверждение единого архитектурного облика района.</w:t>
+      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5. Акимат Бейнеуского района организует следующие мероприятия:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика района на официальном интернет-ресурсе акимата;</w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Бейнеускому району, осуществляется из средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...378 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>