--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f16338e" w14:textId="f16338e">
+    <w:p w14:paraId="2f26359" w14:textId="2f26359">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,123 +85,208 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в решение акима Казалинского района от 27 мая 2020 года № 97 "Об образовании избирательных участков"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Казалинского района Кызылординской области от 29 декабря 2022 года № 5. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 декабря 2022 года № 31460</w:t>
+        <w:t>Решение акима Казалинского района Кызылординской области от 29 декабря 2022 года № 5. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 декабря 2022 года № 31460. Утратило силу решением акимата Казалинского района Кызылординской области от 21 мая 2026 года № 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением акимата Казалинского района Кызылординской области от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z440" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в решение акима Казалинского района от 27 мая 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об образовании избирательных участков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 7495) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -232,70 +319,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к указанному решению изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -718,68 +805,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акима Казалинского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "27" мая 2020 года № 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="3"/>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки по Казалинскому району</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -926,126 +1013,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="4"/>
+          <w:bookmarkStart w:name="z20" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №56 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="4"/>
+          <w:bookmarkEnd w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное коммунальное казенное предприятие "Дом школьников" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Айтеке би №1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="5"/>
+          <w:bookmarkStart w:name="z21" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Улица Жанкожа Нурмухамедулы дом №1, квартиры №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
+          <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2479,126 +2566,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="6"/>
+          <w:bookmarkStart w:name="z72" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №57 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkEnd w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 70 имени Жанкожа батыра" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Владимир Счастнова №17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="7"/>
+          <w:bookmarkStart w:name="z73" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Махамбет Утемисулы дома №2, 4, 6, 8, 10, 12, 13, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 41, 43, 45.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3024,70 +3111,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="8"/>
+          <w:bookmarkStart w:name="z88" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №58 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3108,70 +3195,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Желтоксан №20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="9"/>
+          <w:bookmarkStart w:name="z90" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Желтоксан дома №1-А, 1-Б, 1-В, 1-Д, 1, 2-А, 2-Б, 2-В, 2, 3, 3/1, 4/1-А, 4/2-А, 5, 7, 8, 9, 10-Б, 10, 11, 12, 13, 14, 15, 17, 19, 20-А, 21-А, 21/1, 21/2-А, 23, 25, 26, 27, 29, 31, 55, 57, 61, 63, 67, 69, 71, 73, 75, 77, 81, 83, 89, 91, 92-А, 93, 97, 97-А, 99, 101, 103-А, 103, 105.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4101,126 +4188,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="10"/>
+          <w:bookmarkStart w:name="z123" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №59 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное казенное предприятие "Казалинский транспортно-технический высший колледж" управления образования Кызылординской области, Казалинский район, поселок Айтеке би, улица Достык №66-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="11"/>
+          <w:bookmarkStart w:name="z124" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Толе би дома №83, 85, 87, 89, 91, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4618,70 +4705,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="12"/>
+          <w:bookmarkStart w:name="z138" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №60 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4730,70 +4817,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Жанкожа Нурмухамедулы №128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="13"/>
+          <w:bookmarkStart w:name="z141" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Даулеткерей дома №1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29, 30, 31, 32, 33, 35, 37, 38, 39, 40, 41, 42, 42-А, 43, 44, 45, 46, 48, 49, 50, 51, 52, 53, 53-А, 53-Б, 54, 55, 56, 57, 58, 59, 60, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 102, 103, 105, 107, 108, 108-А, 109, 110, 110-А, 112, 113, 114, 115, 117, 110-А, 113, 115, 117.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5499,126 +5586,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="14"/>
+          <w:bookmarkStart w:name="z166" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №61 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 216 имени К. Сатбаева" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Жанкожа Нурмухамедулы №92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="15"/>
+          <w:bookmarkStart w:name="z167" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Ахан Култасбекова дома №1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40-А, 41, 42, 43, 44, 46, 48, 50, 52, 54.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6156,126 +6243,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z186" w:id="16"/>
+          <w:bookmarkStart w:name="z186" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №62 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Школа-гимназия № 226 имени Б.К. Мергенбаева" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Умбет би №8-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z187" w:id="17"/>
+          <w:bookmarkStart w:name="z187" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Айтеке би дом №96-А, квартиры №1, 2, 3, 4, 5, 6, 7, 8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7261,70 +7348,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="18"/>
+          <w:bookmarkStart w:name="z222" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №63 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7401,70 +7488,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Кобыланды батыра №20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="19"/>
+          <w:bookmarkStart w:name="z226" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Улица Алии Молдагуловой дома №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 21, 25, 27, 29, 33, 35, 37, 39, 39-A. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7778,70 +7865,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="20"/>
+          <w:bookmarkStart w:name="z237" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №64 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7939,70 +8026,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="21"/>
+          <w:bookmarkStart w:name="z239" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №65 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8023,70 +8110,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Коркыт ата №43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="22"/>
+          <w:bookmarkStart w:name="z241" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Урмаш Туктибаева дома №46, 48, 50, 52, 54, 56, 58, 60, 60/1, 62, 66/1, 66/2, 68/1, 68/2, 70/1, 70/2, 72/1, 72/2, 74/1, 74/2, 76/1, 76/2, 76/3, 76/4, 78/1, 78/2, 78/3, 78/4, 80.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8764,126 +8851,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="23"/>
+          <w:bookmarkStart w:name="z265" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №66 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное казенное предприятие "Казалинский аграрно-технический колледж" управления образования Кызылординской области", Казалинский район, город Казалинск, улица Жамбыл Жабаев №24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="24"/>
+          <w:bookmarkStart w:name="z266" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Урмаш Туктибаева дома №1, 2, 1-Б, 3 ,4, 5, 6, 7, 7-А, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9897,126 +9984,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="25"/>
+          <w:bookmarkStart w:name="z302" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №67 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Школа-лицей № 16 имени М. Горького" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, город Казалинск, улица Жамбыл Жабаев №46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z303" w:id="26"/>
+          <w:bookmarkStart w:name="z303" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Урмаш Туктибаева дома №13, 17, 17-А, 21, 23, 27-А, 29, 29-А, 33, 35, 37, 39, 41, 43, 45, 47/1, 47/2, 49/1, 49/2, 49/4, 49/5, 49/6, 49/7, 49/8, 51/1, 51/2, 51/3, 51/4, 51/5, 51/6, 51/7, 51/8, 53, 55, 57.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10442,70 +10529,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="27"/>
+          <w:bookmarkStart w:name="z318" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №68 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 88 имени Б. Абдразакова" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Алга, село У.Туктибаева, улица У.Туктибаева №10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10575,70 +10662,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="28"/>
+          <w:bookmarkStart w:name="z319" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №69</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 98" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Акжона, село Майдаколь, улица Орталык №46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10708,70 +10795,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="29"/>
+          <w:bookmarkStart w:name="z320" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №70 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 94" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Арыкбалык, село Жанкожа батыра, улица Айтеке би №21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10841,70 +10928,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="30"/>
+          <w:bookmarkStart w:name="z321" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №71 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 134" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Шакен, село Шакен, улица Шакен №9-Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10974,70 +11061,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z322" w:id="31"/>
+          <w:bookmarkStart w:name="z322" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №72</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 97" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Аранды, село Аранды, улица Нуртаза Казакбайулы №2-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11107,70 +11194,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="32"/>
+          <w:bookmarkStart w:name="z323" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №73 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 25" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Аранды, село Кожабакы, улица Бейбитшилик №7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11240,70 +11327,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="33"/>
+          <w:bookmarkStart w:name="z324" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №74 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 102" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Бирлик, село Бирлик, улица Тауелсиздик №26-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11373,70 +11460,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z325" w:id="34"/>
+          <w:bookmarkStart w:name="z325" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №75 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственное коммунальное казенное предприятие "Сельский дом культуры Бозколь" аппарата акима сельского округа Бозколь", Казалинский район, сельский округ Бозколь, село Бозколь, улица Кожали Отепбергенова №25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11506,70 +11593,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="35"/>
+          <w:bookmarkStart w:name="z326" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №76 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11667,70 +11754,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="36"/>
+          <w:bookmarkStart w:name="z328" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №77 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11828,70 +11915,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="37"/>
+          <w:bookmarkStart w:name="z330" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №78 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11989,70 +12076,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="38"/>
+          <w:bookmarkStart w:name="z332" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок №79</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12150,70 +12237,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="39"/>
+          <w:bookmarkStart w:name="z334" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №80 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12311,70 +12398,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="40"/>
+          <w:bookmarkStart w:name="z336" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №81 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 92 имени К. Кулетова" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Кумжиек, село Кашакбай Пиримова, улица Турекул Акжигитова №67 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12444,70 +12531,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="41"/>
+          <w:bookmarkStart w:name="z337" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №82 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 182" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Басыкара, село Басыкара, улица Сабит Муканова №3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12577,70 +12664,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="42"/>
+          <w:bookmarkStart w:name="z338" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №83 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12766,70 +12853,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="43"/>
+          <w:bookmarkStart w:name="z341" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №84 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 24 имени Урмаша Туктибаева" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майдаколь, село Бекарыстан би, улица Ереш Тилеубаева №21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12899,70 +12986,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="44"/>
+          <w:bookmarkStart w:name="z342" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №85 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 100" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майлыбас, село Аксуат, улица Тауелсиздиктин 25 жылдыгы №38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13032,70 +13119,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="45"/>
+          <w:bookmarkStart w:name="z343" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №86 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Основная школа № 258" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майлыбас, станция Байкожа, улица Жалгасбек Байдилдаева №64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13165,70 +13252,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="46"/>
+          <w:bookmarkStart w:name="z344" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №87 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Начальная школа "Майлыбас" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Майлыбас, станция Майлыбас, улица Майлыбас №8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13298,70 +13385,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="47"/>
+          <w:bookmarkStart w:name="z345" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №88 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13459,70 +13546,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="48"/>
+          <w:bookmarkStart w:name="z347" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №89 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 104" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, сельский округ Оркендеу, село Жанкент, улица Калыбай Балтуреева №1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13592,70 +13679,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z348" w:id="49"/>
+          <w:bookmarkStart w:name="z348" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №90 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13753,70 +13840,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z350" w:id="50"/>
+          <w:bookmarkStart w:name="z350" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №91 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13865,70 +13952,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Ш.Айманова №4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z353" w:id="51"/>
+          <w:bookmarkStart w:name="z353" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №6 квартал, дома №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 42, 43, 46, 48, 53, 57, 58, 59, 60, 62, 63, 64, 65, 67, 74, 77, 79, 80, 83.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14326,70 +14413,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="52"/>
+          <w:bookmarkStart w:name="z367" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №92 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14438,70 +14525,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица Яков Михайлюка №12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="53"/>
+          <w:bookmarkStart w:name="z370" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Еримбет Колдейбекулы дома №1, 2, 3, 4, 6, 10, 11, 12, 14, 13, 23, 50, 10, 52, 57, 34, 37, 28, 59, 36, 44, 5, 47, 77, 58, 31, 40, 54, 85, 33-А, 24, 28, 15, 25, 45, 56, 84, 38, 9, 12, 17, 18, 42, 22, 33, 96, 27, 7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14871,126 +14958,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="54"/>
+          <w:bookmarkStart w:name="z383" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №93 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Коммунальное государственное учреждение "Средняя школа № 204 имени Ы.Алтынсарина" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Яков Михайлюка №5-А </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="55"/>
+          <w:bookmarkStart w:name="z384" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Агыбая Алманиязова дома №1-А, 2, 3, 4, 6, 7, 9, 10, 11, 12, 13, 15, 16, 18, 18-А, 20, 21, 22, 23, 25, 26, 27, 28, 29, 31, 31-А, 32, 33, 34, 35, 36, 37, 38, 39, 41, 43, 44, 45.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15780,126 +15867,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z412" w:id="56"/>
+          <w:bookmarkStart w:name="z412" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №362 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 170" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Ж.Аймауытова №66-В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z413" w:id="57"/>
+          <w:bookmarkStart w:name="z413" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Арыстан баба дома №1, 1-А, 2, 2-А, 3, 3-А, 4, 5, 6, 7-А, 8, 9, 9-А, 10, 11, 12, 13, 13-А, 14, 15, 16, 17, 18, 20, 20-А, 20-Б.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16325,126 +16412,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z428" w:id="58"/>
+          <w:bookmarkStart w:name="z428" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Избирательный участок №376 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коммунальное государственное учреждение "Средняя школа № 276" отдела образования по Казалинскому району" управления образования Кызылординской области", Казалинский район, поселок Айтеке би, улица Коркыт ата №13-В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z429" w:id="59"/>
+          <w:bookmarkStart w:name="z429" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улица Иса Байзакова дома №1-3, 1-4, 2/2, 2/4, 2/3, 3/2, 3/4, 4/1, 4/2, 4/3, 4/4, 5-1, 5-2, 5/3, 6, 6/1, 6/2, 6/3, 6/4, 7/1, 7/3, 8/2, 8/3, 8/4, 9, 10, 10/2, 10/4, 11, 11/4, 12, 12/1, 12/3, 12/4, 13, 13/1, 13/2, 14/1, 14/2, 14/4, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16652,63 +16739,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17030,35 +17139,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>