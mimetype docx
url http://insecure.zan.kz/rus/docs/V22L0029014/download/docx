--- v0 (2025-11-08)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de97e32" w14:textId="de97e32">
+    <w:p w14:paraId="0814298" w14:textId="0814298">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении границ охранных зон, зон регулирования застройки и зон охраняемого природного ландшафта памятников истории и культуры по Кызылординской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Кызылординской области от 27 июля 2022 года № 598. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 августа 2022 года № 29014</w:t>
+        <w:t>Постановление акимата Кызылординской области от 27 июля 2022 года № 598. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 августа 2022 года № 29014.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -394,275 +394,431 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Налибаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...107 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утверджен постановлением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акимата Кызылординской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "27" июля 2022 года № 598</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы охранных зон, зон регулирования застройки и зон охраняемого природного ландшафта памятников истории и культуры по Кызылординской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления акимата Кызылординской области от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-Наименование памятника истории и культуры, дата</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наимено-</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>памятника</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>истории</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и культуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -711,174 +867,590 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение памятника и координаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-Площадь зоны охраняемого природного ландшафта</w:t>
+          <w:bookmarkStart w:name="z19" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Площадь</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>памят-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Площадь</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охран-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плошадь</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регули-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зон</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+застройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Площадь</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зоны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>охраняе-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>природ-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ланд-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шафта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -974,178 +1546,272 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мавзолей Кердери, ХІV-ХV в.в..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z14" w:id="6"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkStart w:name="z35" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="7"/>
-[...70 lines deleted...]
-149 м2</w:t>
+          <w:bookmarkStart w:name="z36" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67,5 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от села Каратерен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45˚43'25,6"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 060˚15'42,5")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1307,286 +1973,410 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мавзолей Бекетая, ХІХ в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="8"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkStart w:name="z40" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="9"/>
-[...178 lines deleted...]
-4438 м2</w:t>
+          <w:bookmarkStart w:name="z41" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,9 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юго-западу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от села Аккулак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 46˚03' 06,1"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061˚16'57,1")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1302 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2870 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4438 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1640,286 +2430,410 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саганатам Басибека, ХVІІІ-ХІХ в.в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="10"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkStart w:name="z45" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="11"/>
-[...178 lines deleted...]
-2360 м2</w:t>
+          <w:bookmarkStart w:name="z46" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-востоку</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от села Аккулак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 46˚06' 10,8"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061˚23'12,4")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+760 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1560 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2360 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1973,266 +2887,410 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мавзолей Ораз акына, ХІХ в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="12"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkStart w:name="z50" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-3084,84 м2</w:t>
+          <w:bookmarkStart w:name="z51" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>востоку от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шомишколь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°55'19,20"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°44'21,90")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111,02 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1005,48 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2045,16 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3084,84 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2286,286 +3344,410 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мавзолей Косамана, ХІХ в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="13"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkStart w:name="z55" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="14"/>
-[...178 lines deleted...]
-3408 м2</w:t>
+          <w:bookmarkStart w:name="z56" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500 метров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Косаман</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 46˚55'44,3"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 060˚33'58,5")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1124 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2256 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3408 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2619,4536 +3801,6052 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Могила Арыстанбаба, IX-XI в.в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="15"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkStart w:name="z60" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-241,74 м2</w:t>
+          <w:bookmarkStart w:name="z61" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юго-западу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от села Акбай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 46°05'04,83"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 61°59'51,48")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,7 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91,92 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+166,83 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241,74 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Казалинский район</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мечеть Жанназар ишана,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Камыстыбас,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Камыстыбас,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 46°11'39,91"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°56'58,34")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2017 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7242 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7242 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7242 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...272 lines deleted...]
-            </w:r>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водонапорная башня,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+станция Сапак </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 46°37′01,0″</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°47′42,7″)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43,5 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6536 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...281 lines deleted...]
-375 га</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казалинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...231 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z75" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Градостроительный комплекс – историческая часть города Казалинска, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конец XIX века-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начало XX века:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбли и комплексы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Казалинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...322 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+дом Ганибая, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+архитектор неизвестен,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XIX в.;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z79" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+во дворе средней</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>школы № 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N45°45'43,95"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E62°06'24,84")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1492,76 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2000 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...321 lines deleted...]
-6,0025 га</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+здание совета депутатов, ныне –здание мемориального музея </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г. Муратбаева, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>архитектор неизвестен,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XIX в.;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Коркыт ата, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N45°45'47,08"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E62°06'06,51")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,365 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,448 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,905 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...322 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+мечеть Ганибая, ныне – здание городской библиотеки, архитектор неизвестен, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конец XIX века-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начало XX века;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Шляпина, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N45°45'43,77"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E62°06'21,06")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+378 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1333,0 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...302 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z91" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мечеть Ногая (Нуралы), архитектор Г. Муравин,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конец XIX века-начало XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жанузакова, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N45°45'49,38"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E62°06'25,54")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1348 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...75 lines deleted...]
-          <w:bookmarkEnd w:id="24"/>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Церковь, ныне – здание Клуба железнодорожников, архитектор неизвестен,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...159 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z96" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Айтеке би, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Айтеке би, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N45°51'02,39"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E62°09'36,30")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3072 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17301,0 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...271 lines deleted...]
-1,1772 га</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Жанкент (Янгикент), ІХ-ХІ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z99" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 километр к югу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от села Жанкент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°36'45,83"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°55'15,21")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...75 lines deleted...]
-          <w:bookmarkEnd w:id="26"/>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Куттыбая, XVIIІ-XІX в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-1 га</w:t>
+          <w:bookmarkStart w:name="z103" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юго-западу от</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>села Жанкент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°36'49,78"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°53'11,25")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2500 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16300 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62556 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...56 lines deleted...]
-          <w:bookmarkStart w:name="z35" w:id="27"/>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Башня Сараман-Коса (Сарман-Кожа), Х-ХІ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z107" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 градостроительство</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-10,87 га</w:t>
+          <w:bookmarkStart w:name="z108" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>востоку от</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>села Каукей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°15'23,78"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°47'48,29")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33,18 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2025 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5625 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0025 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...56 lines deleted...]
-          <w:bookmarkStart w:name="z36" w:id="28"/>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Бакатам, ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 градостроительство</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-10,5 га</w:t>
+          <w:bookmarkStart w:name="z113" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сарбулак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°16'09,68"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 062°27'39,12")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,69 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,5025 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Жанкожа батыра,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1992 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z118" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>югу от поселка Айтеке би</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°48'42,94"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 062°07'39,73")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,587 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,875 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...291 lines deleted...]
-110700 м2</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z122" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мечеть Кожаназар ишана,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z124" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Айтеке би, улица </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Биржан сал, № 109 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°50'52,84"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 062°8'41,14")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+286 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1172 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1172 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1172 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...35 lines deleted...]
-Городище Ширик-Рабат V-ІІ в.в. до нашей эры</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Кескен Куюк, VІІ-Х в.в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7161,307 +9859,363 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="31"/>
-[...178 lines deleted...]
-40,1 га</w:t>
+          <w:bookmarkStart w:name="z127" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>западу от села Бозколь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°31'03,09"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°27'27,44")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+375 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...35 lines deleted...]
-Комплекс памятников Бабиш-Мола, ІV-ІІ в.в. до нашей эры</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Куюк кала, VІІ-Х в.в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7474,3064 +10228,3773 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="32"/>
-[...178 lines deleted...]
-23 га</w:t>
+          <w:bookmarkStart w:name="z130" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>западу от села Каукей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°14'50,63"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°35'04,49")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...252 lines deleted...]
-            </w:r>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Толыбай батыра, ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,7 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекарыстан би</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°50'43,77"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°34'05,14")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1295 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,36 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...272 lines deleted...]
-            </w:r>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Базар кожа, начало ХХ в</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z138" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 километров к северу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от села Бекарыстан би</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°51'20,07"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°34'24,63")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,06 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1675 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...272 lines deleted...]
-            </w:r>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Айдарлы, начало ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z142" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z143" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юго-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жанкожа батыра</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45º44′11,3″</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061º47′43,2″)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2352 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7832 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...252 lines deleted...]
-            </w:r>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Отегена с надгробным камнем, ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z148" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>востоку от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жанкожа батыра</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°45'20,44"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°51'45,55")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,09 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3025 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...272 lines deleted...]
-            </w:r>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Сырлыбай, 1891 г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z152" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z153" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юго-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оркендеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°32'52,91"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°48'56,42")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89,7 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,81 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,88 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...252 lines deleted...]
-            </w:r>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Башня Орак, 1918 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z157" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z158" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кожабакы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°41'32,51"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°46'20,55")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16,8 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,71 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,69 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...252 lines deleted...]
-            </w:r>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z162" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мечеть Азилхан ишана,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1925 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z164" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Село Актан батыр, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>улица Актан батыра, № 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°47'09,25"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 061°58'25,43")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0215 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...301 lines deleted...]
-17 га</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кармакшинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...271 lines deleted...]
-17 га</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комплекс памятника Коркыт ата, (стелла, амфитеатр, хилует, кошкар тас, музей) 1980 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z167" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ансамбли </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и комплексы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z168" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от поселка Жосалы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°36'16,74''</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 63°56'12,24'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14700 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27500 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62700 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110700 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...55 lines deleted...]
-V-VІІ в.в. н.э.</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Ширик-Рабат V-ІІ в.в. до нашей эры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10544,307 +14007,391 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-23,4 га</w:t>
+          <w:bookmarkStart w:name="z172" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юго-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Таимбет Комекбаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 44°05'15,7''</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 62°54'55,5'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,1 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...55 lines deleted...]
-V-VІІ в.в. н.э.</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комплекс памятников Бабиш-Мола, ІV-ІІ в.в. до нашей эры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10857,327 +14404,391 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="40"/>
-[...178 lines deleted...]
-27,3 га</w:t>
+          <w:bookmarkStart w:name="z176" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>югу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Таимбет Комекбаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 44°25'06,6''</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 063°06'38,2'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...55 lines deleted...]
-VI в. н.э</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Памятники Жетиасарского оазиса:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11205,3014 +14816,3425 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23 километра к северо-западу от села Алдашбай ахун (N 45°05'34,0'' E 063°32'51,3'')</w:t>
-[...144 lines deleted...]
-            </w:r>
+территория Кармакшинского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...281 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z180" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Жетиасар ІІІ (Алтынасар),</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">конец І тысячелетия д.н.э. – </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІV-V в.в н.э</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 33,7 километрах к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Турмагамбета Изтилеуова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°11'27,1'' E 063°31'46,7'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...300 lines deleted...]
-16 га</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Жалпак асар, VІ-VІІ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,7 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Турмагамбета Изтилеуова,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21,7 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>западу от села Акжар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°05'36,9'' E 063°48'13,5'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,3 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-          <w:bookmarkEnd w:id="45"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Базар асар, VІ-VІІІ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,2 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>конец І тысячелетие д.н.э. –</w:t>
-[...233 lines deleted...]
-30,3 га</w:t>
+              <w:t>западу от городища</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпак асар, 10 километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к северо-востоку</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от городища Алтынасар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°06'38,6'' E 063°42'07,5'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,6 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...300 lines deleted...]
-2757,03 м2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Томпак асар, конец І тысячелетия д.н.э. - ІV-V в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 километров к юго-западу от поселка Жосалы (N 45°06'54'' E 063°34'16,5'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14,9 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...300 lines deleted...]
-8751,20 м2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Бидайык асар, конец І тысячелетия д.н.э.-ІV в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 километров к юго-западу от поселка Жосалы (N 45°06'14,4" Е 063°27'24,5")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,3 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...260 lines deleted...]
-33847,27 м2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Каралы асар (Жетыасар № 6), конец І тысячелетия д.н.э.-</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІ-VІІ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 километров к западу от села Турмагамбета Изтилеуова (N 45°05'42,0'' E 063°50'22,4'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...300 lines deleted...]
-5436,98 м2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z196" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Тик асар (Жетыасар № 10), конец І тысячелетия д.н.э.-</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІV-V в.в. н.э..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 километров к юго-западу от села Турмагамбета Изтилеуова (N 45°06'38,6'' E 063°42'07,5'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жалагашский район</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Робинсай (Бузык асар), конец І тысячелетия д.н.э.-</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V-VІІ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 километров к северо-западу от села Турмагамбета Изтилеуова (N 45°16'22,8'' E 063°35'31,5'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,4 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...260 lines deleted...]
-17,6 га</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z198" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Курайлы асар, конец І тысячелетия д.н.э. - </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V-VІІ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z199" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 километров к западу от села Турмагамбета Изтилеуова</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°06'32,7'' E 063°45'19,6'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27,3 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-2,5 га</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z200" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Большой Кос Асар, конец І тысячелетия д.н.э -</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI в. н.э</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 километра к северо-западу от села Алдашбай ахун (N 45°05'34,0'' E 063°32'51,3'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,6 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14240,852 +18262,1087 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11,8 га</w:t>
-[...35 lines deleted...]
-18,1 га</w:t>
+11,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,5 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...280 lines deleted...]
-18,1 га</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Малый Кос Асар конец І тысячелетия д.н.э -</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI в. н.э</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 километра к северо-западу от села Алдашбай ахун (N 45°04'32,3'' E 063°32'48,5'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,3 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...300 lines deleted...]
-144 га</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Городище Жоласар конец І тысячелетия д.н.э - </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI в. н.э</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 километров к западу от села Алдашбай ахун</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°00'04,4'' E 063°29'58,1'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сырдарьинский район</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Моншакты асар, V-ІХ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 километров к юго-востоку от поселка Жосалы, 13 километров к востоку от села Акжар (N 45°04'53,25" E 064°15'13,10")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,3 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...35 lines deleted...]
-Городище Кишиасар, VІ-ІХ в.в. н.э.</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Тас асар, VІ-VІІ в.в. н.э.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15098,287 +19355,307 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-15,5 га</w:t>
+          <w:bookmarkStart w:name="z204" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 километров к северо-западу от села Турмагамбета Изтилеуова</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°07'44,0'' E 063°47'40,0'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,5 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...35 lines deleted...]
-Городище Кос асар, VІІ-Х в.в.</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Жаман асар, І тысячелетие н.э.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15391,1840 +19668,1801 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="56"/>
-[...206 lines deleted...]
-37,1 га</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 километра к северу от села Таимбет Комекбаев (N 45°02'03,97" E 063°08'46,00")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...251 lines deleted...]
-17,9 га</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z205" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мавзолей Марал ишан, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z206" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+сакральные </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+объекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 километров к востоку от поселка Жосалы (N 45°31'04,01" E 064°16'22,28")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102,98 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+957,13 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1852,74 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2757,03 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...251 lines deleted...]
-17,8 га</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Калкай ишан, ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z207" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+сакральные </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+объекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z208" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 километров к востоку от поселка Жосалы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°31'02,26" E 064°16'27,53")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151,71 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2678,14 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5712,23 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8751,20 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...271 lines deleted...]
-4895,2 м2</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Алыпкорган, ІV-ІІ в.в. д.н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 километров к юго-востоку от города Байконур, 65 километров к юго-востоку от поселка Жосалы (N 45°22'49,44" E 063°00'27,73")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3078,06 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13768,44 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23795,97 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33847,27 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...75 lines deleted...]
-          <w:bookmarkEnd w:id="58"/>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мельница Абыла 1940 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и архитектура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-1384 м2</w:t>
+          <w:bookmarkStart w:name="z210" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кармакшы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Алмаганбет Искакова, без номера (N 45°23'14,95" E 064°15'27,75")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69,63 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2169,092 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4017,56 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5436,98 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...281 lines deleted...]
-170 га</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалагашский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...35 lines deleted...]
-Городище Зангаркала, ІХ-ХІ в.в.</w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Джент (Жанкала),</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х-ХV века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17237,744 +21475,1286 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="59"/>
-[...178 lines deleted...]
-60052,62 м2</w:t>
+          <w:bookmarkStart w:name="z212" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 километра к югу от села Аккыр</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°27'31,30'' E 063°50'53,55'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1075 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-город Кызылорда</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z213" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Сорлыасар,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI-ІХ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z214" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 километра к юго-востоку от села Бухарбай батыра, 12,6 километров к юго-западу от поселка Жалагаш </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°58'15,19" E 064°37'32,06")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,74 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,26 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51,6 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...291 lines deleted...]
-4647,08 м2</w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Коктонды асар,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V-ІХ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z216" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9,5 километров к западу от поселка Жалагаш, 10,2 километра к югу от железнодорожной станции Каракеткен </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°05'58,6'' E 064°32'48,6'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,711 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,703 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,975 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,527 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Шиелийский район</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Домалак асар, VI-ІХ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,7 километра к юго-западу от села Тан (N 45°01'12,2'' E 064°17'15,3'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,6 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...55 lines deleted...]
-эпоха бронзы, ранний железный век</w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Кособалы асар, конец І тысячелетия д.н.э. -</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІХ в. н.э.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17987,307 +22767,307 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="63"/>
-[...178 lines deleted...]
-122,8 га</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 километров к юго-западу от села Тан (N 45°01'59,2'' E 064°18'09,7'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,1 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...35 lines deleted...]
-Городище Актобе, VІІІ-ХІІІ в.в.</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Унгирли асар, конец І тысячелетия д.н.э. -</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІХ в. н.э.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18315,272 +23095,292 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 километров к юго-западу от села Жансеит (N 44°14'23,90" E 066°31'32,72")</w:t>
-[...143 lines deleted...]
-15,96 га</w:t>
+9,4 километра к западу от села Тан (N 45°03'30,7'' E 064°18'18,4'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,1 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...35 lines deleted...]
-Городище Кызылтам, ХІІ-ХІХ в.в.</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Безымянный асар (Кара-асар),</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІ-ІХ в.в. н.э.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18593,1267 +23393,17535 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-24,75 га</w:t>
+          <w:bookmarkStart w:name="z220" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+113 километров к северо-западу от села Бухарбай батыра, 12 километров к юго-западу от поселка Жалагаш </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 45°00'23,7'' E 064°33'53,9'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,64 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,27 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,55 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жанакорганский район</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z221" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мечеть Абжали ишана,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1922 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z222" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Тан, улица Жамбыл Жабаева, № 12 (N 45°04'14,5'' E 064°25'16,7'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230,36 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4651,082 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10306,23 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15959,76 м²</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...321 lines deleted...]
-739,6 га</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырдарьинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...251 lines deleted...]
-94 га</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мавзолей Тажибай, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z224" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z225" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-востоку</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от поселка Теренозек </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°16'9,02" E 066°27'46,98")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93,5 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1287,75 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2701,17 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4114,38 м²</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...271 lines deleted...]
-4 га</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Кишиасар, VІ-ІХ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z228" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,3 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу от</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>села Шаган</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 44˚53' 30,3"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 064˚53'33,0")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,5 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Кос асар, VІІ-Х в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5,5 километра </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к западу от села Наги Ильясова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44˚52'8,45" E 065˚3'41,18")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Улькенасар, VІ-ІХ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z234" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шаган (N 44˚54'27,1"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 064˚52'52,3")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Жетимасар, середина І тысячелетия д.н.э. -VІ-VІІ в.в. н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 километра к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>югу от села Ширкейли</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 44°47'27,49"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 065°07'13,40")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мечеть-медресе Калжан ахун, ХІХ-ХХ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+сакральные </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+объекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z241" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Калжан ахун</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°4'29,38"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 064°50'27,21")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1857,1 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2771,4 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3831,6 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4895,2 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надгробие Калжан ахуна, ХІХ-ХХ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z245" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>северо-западу от села</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Калжан ахун</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 45°04'27,48"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 064°50'19,87")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133,9 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+579,7 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+981,9 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1384 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Асанас, VІІ-ХV в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>западу от села Айдарлы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 44˚27'57,2"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 065˚39'09,9")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28,025 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Зангаркала, ІХ-ХІ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,5 километров к</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>югу от села Инкардария</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(N 44°27'00,13"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E 064°50'58,65")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56067,21 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40070,43 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50034,11 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60052,62 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Кызылорда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мечеть Айтбая,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мастера Ысқан и Камал,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1878 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z259" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Сатпаева, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N44°50'21,44" E65°29'36,95")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+352 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0548 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Церковь Христа Спасителя, архитекторы А. Есаков,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>И. Калинин,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХIХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z262" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z263" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Токтыбаева, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N44°50'34,60" E65°29'13,51")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+476 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,756 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Здание призывного пункта областного военного комиссариата </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(бывшая казарма), </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конец ХІХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z266" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переулок Иса Токтыбаева-2, здание 1 (N 44°50'19,50" E 065°29'8,75")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+896 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8531 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z267" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Здание клуба железнодорожников, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1924 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Еркин Ауелбекова, № 5 (N 44°51'7,55" E 065°29'36,35")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6288 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z269" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Здание железнодорожной милиции </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ныне музей "Ақмешіт"), </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Еркин Ауелбекова, № 38 (N 44°51'12,78" E 065°29'44,65")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175,16 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0989 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z272" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Здание областного историко-краеведческого музея, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1953 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мухтар Ауезова, № 2 А (N 44°50'35,15" E 065°29'45,96")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3375 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемориал Вечной Славы 1975 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Динмухамеда Кунаева, б/н (N 44°50'54,89" E 065°29'30,25")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+572,6 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z273" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемориальный памятник жертвам политических репрессий, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1998 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кетебай би, б/н </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°48'1,73" E 065°30'53,60")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1813,42 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5985,51 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9514,08 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13106,75 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z275" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Казахский академический музыкально драматический театр имени Нартая Бекежанова, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1985 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z276" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Айтеке би, № 44 А </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°50'33,50" E 065°30'19,50")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3476,64 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22161 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43199,96 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62877,37 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z277" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Здание центра культуры имени Аскара Токмагамбетова, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1959 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z278" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Казыбек би, № 21 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°50'29,96" E 065°29'28,29")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3219,22 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8812,45 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24803 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34826,26 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Памятник Жалантос Бахадура, 2010 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Султан Бейбарыс, № 18 (N 44°47'18,47" E 065°31'47,62")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1836 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4499 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7973 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z279" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Памятник Бухарбай Естекбайулы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2012 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гани Муратбаева, № 72 У (N 44°49'58,76" E 065°31'52,98")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261,7 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1607 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4294 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6988 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Памятник Жанкожа Нурмухамедулы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2014 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возле железнодорожного вокзала (N 44°51'14,30" E 065°29'44,20")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+347 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2214 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5478 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8777 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Памятник погибшим в Великой Отечественной войне, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1980 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Тасбугет, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">улица Шахмардан Есенова, б/н </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°46'22,07" E 065°32'53,16")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0715 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1911 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3111 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Памятник Мустафа Шокая, 2017 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ибрая Жахаева, б/н </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°50'07,97" E 065°30'20,69")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1652 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4735 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7816 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Памятник 1300-летию книги Коркыт ата, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ІІІ укрупленный квартал </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°50'19,24" E 065°29'17,62")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6731 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,6764 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,6913 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Башня Наурызбай, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХVІІІ-ХІХ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z288" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4,5 километров к северу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Карауылтобе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°56'10,9" E 065°29'15,8")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0584 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1503 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2429 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Братская могила,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1920 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z291" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+градостроительство </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Иса Токтыбаева, без номера (N 44°50'33,44" E 065°29'10,04")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77,11 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1359,12 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2999,66 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4647,08 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шиелийский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z292" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петроглифы Сауыскандык,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эпоха бронзы, ранний железный век</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 километров к северо-востоку от села Енбекши</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°30'38,0" E 067°21'43,0")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+472,3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Укрепление Рабат-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІV-XVI в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17 километров к северо-востоку </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Жаназар батыра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°43'43,70" E 066°17'05,80")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Укрепление Рабат-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІV-XVI в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+18 километров к северо-востоку </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Жаназар батыра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°42'53,10" E 066°18'46,90")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Укрепление Рабат-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІV-XVI в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z301" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 километров к северо-востоку </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Жаназар батыра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°42'15,50" E 066°19'01,80")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z303" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Укрепление Рабат-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІV-XVI в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z304" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21 километр к северо-востоку</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от села Жаназар батыра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°42'25,10" E 066°19'47,50")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z306" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Укрепление Рабат-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІV-XVI в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z307" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+26 километров к северо-востоку </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Жаназар батыра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°42'03,20" E 066°20'54,90")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Нансай, средневековье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,5 километров к северу от села Бала би (N 44°24'27,08" E 066°32'8,94")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,15 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Тастобе (Тазтобе), средневековье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z309" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+26 километров к западу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Жаназар батыра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°42' 08,11" E 066°04'30,50")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z311" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Городище Бестам, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х-ХІV в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z312" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5 километров к северу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Жиделиарык </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°17'40" E 066°46'47")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z314" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Городище Сулутобе, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХVІІІ-ХІХ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z315" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,5 километров к северо-востоку </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Сулутобе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°38'28,95" E 066°04'19,23")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Актобе, VІІІ-ХІІІ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z317" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 километра к северо-востоку </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Ортакшыл </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°14'23,90" E 066°31'32,72")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,55 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,04 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,35 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,96 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Кызылтам, ХІІ-ХІХ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z319" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4,5 километров к северо-востоку </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Ортакшыл </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°13'22,03" E 066°33'9,41")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,16 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,31 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,39 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,75 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z321" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Водонапорная башня, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХХ в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z322" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Шиели, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">улица Даулеткерей Шыгайулы, б/н </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°10'20,45" E 066°44'03,19")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+268,289 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+346,355 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Памятник Мустафа Шокай, 1998 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Шиели, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">расположен на центральной площади </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°10'03,71" E 066°44'10,69")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,559 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41,875 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z326" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Памятник патриотам Шиели, погибшим в годы Гражданской и Великой Отчественной войны, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1967 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z327" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Шиели, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">улица Смаила Каримбаева, б/н </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°09'59,73" E 066°44'12,15")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,840 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+325,008 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Памятник Ибрая Жахаева, 2011 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z329" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поселок Шиели, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">расположен в парке Ибрая Жахаева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°11'08,95" E 066°44'41,81")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,855 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92,793 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z331" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Памятник Иманжусип Кутпанулы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2014 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сооружения монументального искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+расположен в поселке Шиели (N 44°10'17,46" E 066°43'56,47")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,867 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313,289 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанакорганский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z332" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Сыганак (Сунаката),</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х-ХVІІІ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z333" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 километра к северо-западу от села Сунаката</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 44°09'23,46'' E 66°57'41,28'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+309,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+989,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+739,6 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z334" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Толегетай-Кылышты ата,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2008 г. (ХІ-ХІІ в.в.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сакральные объекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 километров к югу от села Кыркенсе (N 43°45'38,60" E 067°4'14,68")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,35 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z335" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Городище Кумиян, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХІІ-ХІІІ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z336" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15,7 километров к юго-западу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от села Келинтобе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(N 43°23'46,92" E 067°17'33,07")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30957,63 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33122,75 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43156,34 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53210,31 м²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Озгент, ХІІ-ХVІІ в.в.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 километров к западу от села Озгент (N 43°44'6,53'' E 067°4'54,75'')</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Городище Аккорган, ХІІІ-ХІV в.в.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19918,398 +40986,458 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66149,26 м2</w:t>
-[...107 lines deleted...]
-66394,36 м2</w:t>
+66149,26 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47878,26 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56599,59 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66394,36 м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkStart w:name="z338" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z339" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z340" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в. - век;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z341" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в.в. - века;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z342" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г. - год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z343" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д.н.э. - до нашей эры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z344" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       н.э. - нашей эры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z345" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      м2 – квадратный метр;</w:t>
+      м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – квадратный метр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z346" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       га - гектар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20635,31 +41763,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>