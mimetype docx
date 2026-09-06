--- v0 (2025-12-27)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b64dc39" w14:textId="b64dc39">
+    <w:p w14:paraId="44bba77" w14:textId="44bba77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима района Аксуат области Абай от 30 декабря 2022 года № 3. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 января 2023 года № 31551</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,189 +154,178 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать избирательные участки на территории района Аксуат согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Аппарат акима района Аксуат" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего решения в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего решения на интернет–ресурсе акимата района Аксуат после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима района Аксуат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводиться в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -353,61 +341,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Аким района Аксуат</w:t>
+              <w:t>      Аким района Аксуат</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -521,57 +499,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Территориальная избирательная </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссия района Аксуат</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
@@ -666,2644 +637,2502 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акима района Аксуат </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 декабря 2022 года № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательные участки по району Аксуат:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+        <w:t xml:space="preserve"> Избирательные участки по району Аксуат: Избирательный участок № 175</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Ойшилик, улица Байбарак, 30, здание государственного учереждения "Отдел внутренней политики, культуры, развития языков и спорта" Ойшиликский сельский клуб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Ойшилик.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 175</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+        <w:t xml:space="preserve"> Избирательный участок № 176</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Айнабастау, нет улиц, здание коммунального государственного предприятия на праве хозяйственного ведения "Районная больница района Аксуат управления здравоохранения области Абай" Фельдшерский пункт Айнабастау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территории сел Айнабастау, Томар, Акжал.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 176 в редакции решения акима района Аксуат области Абай от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 176</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+        <w:t xml:space="preserve"> Избирательный участок № 177</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Тана мырза, улица А. Жубанова, 6, здание коммунального государственного учреждения "Средняя школа имени Тана мырзы" отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория сел Тана мырза, Есим.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 177</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+        <w:t xml:space="preserve"> Избирательный участок № 178</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кумколь, улица Кабанбая, 14, здание государственного учереждения "Отдел внутренней политики, культуры, развития языков и спорта" Кумкольский сельский клуб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Кумколь.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 178</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+        <w:t xml:space="preserve"> Избирательный участок № 179</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Каргыба, 2 квартал, здание коммунального государственного учреждения "Средняя школа имени Ю. Гагарина", отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Каргыба.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 179</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+        <w:t xml:space="preserve"> Избирательный участок № 180</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кокбастау, нет улиц, здание коммунального государственного предприятия на праве хозяйственного ведения "Районная больница района Аксуат управления здравоохранения области Абай" Кокбастауский медицинский пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Кокбастау.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 180</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+        <w:t xml:space="preserve"> Избирательный участок № 181</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кызыл-Жулдыз, улица А. Маргулана, 2, здание коммунального государственного учреждения "Начальная школа", отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Кызыл-Жулдыз.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 181</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+        <w:t xml:space="preserve"> Избирательный участок № 182</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Аксуат, улица Кабанбая, 27, здание коммунального государственного учреждения "Детско-юношеская спортивная школа имени Марата Имашева района Аксуат" управления физической культуры и спорта области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: сел Аксуат, Училище:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Рыскулова дома 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Шыныбаева дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карибая дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б.Ахметжанова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Г.Мусрепова дома 3,4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 38, 39, 40, 41, 43, 44, 45, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Курмангазы дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13,14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б.Момышулы дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15,16, 17, 18, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жамбыл дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Нурбаева дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т.Уранхаева дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица И.Байзаков дома 1, 2, 3, 4, 5, 7, 9, 10, 12, 13, 14, 16, 17, 18, 19, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т.Косаев дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш.Айманова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 14, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 28, 29, 30, 32, 33, 34, 35, 36, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жандосова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 183</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Ақсуат, улица Кабанбая, 27А, здание коммунального государственного учреждения "Детско-юношеская спортивная школа имени Марата Имашева района Аксуат" управления физической культуры и спорта области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Аксуат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границах улицы М.Имашева 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Байкыдырова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15,16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тыныбаевых дома , 2, 3,4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 21, 23, 24, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Ауэзова дома 1, 2, 3,4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кожамкулова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А.Молдагуловой дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 28, 29, 30, 32, 33, 34, 36, 37, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Туяк дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш.Жүнусқулова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кабанбая дома 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаксылыкова дома 1, 2, 3, 4, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С.Муканова дома 5, 6, 7, 8, 9, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица У.Байзакова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 182</w:t>
-[...623 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+        <w:t xml:space="preserve"> Избирательный участок № 184</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Аксуат, улица Кабанбая, 5А, здание учебного корпуса коммунального государственного учреждения "Колледж Аксуат управления образования области Абай".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Аксуат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Касымханова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абая дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Маметовой дома 1, 2, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 20, 21, 22, 24, 26, 27, 29, 30, 32, 33, 36, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Би Боранбая дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бакина дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 20, 22, 23, 25, 26, 28, 29, 31, 32, 34, 35, 37, 38, 39, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кабанбая дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина дома 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ыргызбай ата дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тогасбаева дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М.Сапоров дома 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 54, 55, 57, 58, 59, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Оразалин дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Н.Махамбетов дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Т. Куатжанов дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М.Сыдыков дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 184</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+        <w:t xml:space="preserve"> Избирательный участок № 185</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Аксуат, улица Абылайхана, 20, здание "Отдела внутренней политики, культуры, развития языков и спорта" районный дом культуры Аксуат.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Аксуат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...280 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Абылайхана дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кабанбая дома 31, 33, 35, 38, 42, 47, 49, 50, 52, 54, 56, 57, 60, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ы. Кабекова дома 4, 5, 6, 8, 9, 10, 12, 13, 15, 17, 18, 20, 22, 23, 24, 27, 28, 29, 31, 33, 35, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Каршигин дома 1, 2, 4, 6, 7, 8, 9, 11, 12, 14, 15, 17, 20, 21, 22, 23, 25, 26, 28, 29, 30, 32, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Амангелды дома 6, 7, 8, 9, 10, 12, 13, 15, 16, 18, 20, 21, 24, 25, 26, 27, 28, 29, 30, 32, 34, 35, 36, 38, 39, 40, 42, 43, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Молдабая дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Казыбаева дома , 2, 3, 5, 6, 8, 9, 11, 12, 13, 14, 16, 17, 19, 20, 22, 23, 25, 27, 29, 31, 33, 34, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Самарханова дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ш. Уалиханова дома 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 15, 16, 17, 19, 20, 21, 22, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К.Сатбаева дома 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 185</w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+        <w:t xml:space="preserve"> Избирательный участок № 186</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Екпин, улица Молдабая 33, здание государственного учереждения "Отдел внутренней политики, культуры и развития языков района Аксуат" Екпинский сельский клуб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Екпин.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 186 в редакции решения акима района Аксуат области Абай от 04.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 186</w:t>
-[...38 lines deleted...]
-      Границы избирательного участка: территория села Екпин.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 187</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Аккала, Микрорайон, 46, здание коммунального государственного учреждения "Начальная школа" отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: села Аккала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 188</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кокжыра, 2 квартал, здание коммунального государственного учреждения "Средняя школа имени М.Ауезова" отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: села Кокжыра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 189</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Сериктес, улица Жунисбаева, 13, здание коммунального государственного учреждения "Начальная школа" отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: сел Сериктес, Базар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 190</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Мурсалим, нет улиц, здание коммунального государственного предприятия на праве хозяйственного ведения "Районная больница района Аксуат управления здравоохранения области Абай" Фельдшерский пункт Мурсалим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Избирательный участок № 186 в редакции решения акима района Аксуат области Абай от 04.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 190 в редакции решения акима района Аксуат области Абай от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 191</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Сатпаев, улица Ботай 4, здание государственного учереждения "Отдел внутренней политики, культуры и развития языков района Аксуат" Сатпаевский сельский клуб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Сатпаев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 191 в редакции решения акима района Аксуат области Абай от 04.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 187</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+        <w:t xml:space="preserve"> Избирательный участок № 192</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Коктубек, улица А. Байтурсынова, 46, здание коммунального государственного учреждения "Средняя школа Коктубек" отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: села Коктубек.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 188</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+        <w:t xml:space="preserve"> Избирательный участок № 193</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Сулутал, здание коммунального государственного учреждения "Начальная школа" отдела образования по району Аксуат, области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: села Сулутал.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 189</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="102"/>
+        <w:t xml:space="preserve"> Избирательный участок № 194</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Ыргызбай, улица Б. Сарсенов 12/в, здание государственного учереждения "Отдел внутренней политики, культуры и развития языков района Аксуат" Ыргызбайский сельский клуб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Ыргызбай.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 194 в редакции решения акима района Аксуат области Абай от 04.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 190</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="105"/>
+        <w:t xml:space="preserve"> Избирательный участок № 195</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Киндикти, улица Кенжалы би 22, здание государственного учереждения "Отдел внутренней политики, культуры и развития языков района Аксуат" Киндиктинский сельский клуб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: территория села Киндикти</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Избирательный участок № 195 в редакции решения акима района Аксуат области Абай от 04.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 191</w:t>
-[...38 lines deleted...]
-      Границы избирательного участка: территория села Сатпаев.</w:t>
+        <w:t xml:space="preserve"> Избирательный участок № 196</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Кызыл кесик, улица Уйрек Ана, 2, здание "Отдела внутренней политики, культуры, развития языков и спорта" дом культуры Кызыл кесик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: сел Кызыл кесик, Егиндибулак, Шетбогас.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 192</w:t>
-[...408 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 197</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Уштобе, улица Шакиби би 79, здание государственного учереждения "Отдел внутренней политики, культуры и развития языков района Аксуат" Уштобинский сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: территория села Уштобе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3389,55 +3218,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>