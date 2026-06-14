--- v0 (2025-11-10)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5e1aa7" w14:textId="b5e1aa7">
+    <w:p w14:paraId="a1a7401" w14:textId="a1a7401">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,242 +100,329 @@
         </w:rPr>
         <w:t>Об утверждении Правил организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Есильскому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Есильского района Акмолинской области от 30 мая 2022 года № а-5/108. Зарегистрировано в Министерстве юстиции Республики Казахстан 6 июня 2022 года № 28381.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции постановления акимата Есильского района Акмолинской области от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-1/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 16-5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 31 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат Есильского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Есильскому району.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата Есильского района Акмолинской области от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-1/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Государственному учреждению "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Есильского района Акмолинской области" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего постановления на интернет - ресурсе акимата Есильского района после официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Есильского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...135 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -420,50 +507,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е.Баяхметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -555,852 +663,536 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 мая 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ а-5/108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Есильскому району</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Есильскому району Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила - в редакции постановления акимата Есильского района Акмолинской области от 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-1/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Есильскому району (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Есильскому району.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах применяются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="18"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Есильского района Акмолинской области" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания району единого архитектурного облика.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственное учреждение "Отдел строительства, архитектуры и градостроительства Есильского района" после определения перечня многоквартирных жилых домов, указанных в пункте 3 Правил, обеспечивает разработку и утверждение единого архитектурного облика района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственное учреждение "Аппарат акима города Есиль Есильского района Акмолинской области" организует следующие мероприятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика района на официальном интернет-ресурсе акимата;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения реконструкции, ремонтных работ наружных стен, кровли многоквартирного жилого дома.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) и установления степени их физического износа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома Отдел организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на капитальный ремонт наружных стен, кровли, направленного на придание единого архитектурного облика, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом в соответствии с законодательством о государственных закупках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...391 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1726,31 +1518,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>