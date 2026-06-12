--- v0 (2025-11-08)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed709d4" w14:textId="ed709d4">
+    <w:p w14:paraId="7b5f8fd" w14:textId="7b5f8fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -636,81 +636,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории города Косшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима города Косшы Акмолинской области от 29.12.2022 </w:t>
+      Сноска. Приложение - в редакции решения акима города Косшы Акмолинской области от 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 04-06</w:t>
-[...19 lines deleted...]
-        <w:t>№ 02-05</w:t>
+        <w:t>№ 05-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -734,443 +714,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...335 lines deleted...]
-              <w:t>.</w:t>
+Избирательный участок № 740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центр избирательного участка: Акмолинская область, город Косшы жилой комплекс "Лесная поляна" 61 коммунального государственного учреждения "Школа -гимназия города Косшы отдела образования по городу Косшы управления образования Акмолинской области"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы: жилой комплекс "Лесная поляна" 24, 27, 28, 28/1, 30, 31, 32, 33, 34, 34/1, 35, 35/1, 36, 41, 43, 44, 45, 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1221,69 +881,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область, город Косшы жилой комплекс "Лесная поляна" 61 коммунального государственного учреждения "Школа -гимназия города Косшы отдела образования по городу Косшы управления образования Акмолинской области"</w:t>
-[...17 lines deleted...]
- Границы: жилой комплекс "Лесная поляна" 14, 14/1, 14/2, 16, 40, 44, 45, 46, 47, 48, 49, 50, 51.</w:t>
+Центр избирательного участка: Акмолинская область, город Косшы, жилой комплекс "Лесная поляна", 18/1, здание коммунального государственного учреждения "Общеобразовательная школа №2 города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Границы: жилой комплекс "Лесная поляна" 13, 13/1, 14, 14/1, 14/2, 15, 16, 37, 38, 39, 40, 42, 47, 48, 49, 50, 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1334,69 +994,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область, город Косшы, улица Гани Абсагитова, строение 7, здание коммунального государственного учреждения "Общеобразовательная школа №1 имени Рахымжана Кошкарбаева города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
-[...17 lines deleted...]
-Границы: улица Алтын казык – 3, 3/3, 3 А, 4, 4/4, 4 А, 5, 5/5, 6, 6/6, 8 А, 14, 42; улица Республики – 18 Б, 18 Г, 24.</w:t>
+Центр избирательного участка: Акмолинская область, город Косшы, улица Ғани Абсагитова, дом 7, Коммунальное государственное учреждение "Общеобразовательная школа №1 имени Рахымжана Кошкарбаева города Косшы отдела образования по городу Косшы управления образования Акмолинской области"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы: улица Алтын казык – 1, 1/1, 1 А, 1 Б, 2, 2/2, 3, 3/3, 3 А, 4, 4/4, 4 А, 5, 5/5, 6, 6/6, 8 А, 14, 42;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Республики – 18 Б, 18 Г, 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1447,69 +1125,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область город Косшы жилой комплекс "Лесная поляна" ,квартал 2, строение 8. коммунального государственного учреждения "Общеобразовательная школа №3 города Косшы отдела образования по городу Косшы управления образования Акмолинской области"</w:t>
-[...17 lines deleted...]
-Границы: жилой комплекс "Лесная поляна" 17, 18, 20, 22, 23, 24, 26, 27, 28, 30, 31, 32, 33.</w:t>
+Центр избирательного участка: Акмолинская область, город Косшы, жилой комплекс "Лесная поляна", 18/1, здание коммунального государственного учреждения "Общеобразовательная школа №2 города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы: жилой комплекс "Лесная поляна" 17, 18, 20, 22, 23, 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1577,52 +1255,1042 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Центр избирательного участка: Акмолинская область, город Косшы, улица Алиби Жангельдина, 16, здание школы-лицея "Бизнес – академия "Дара" товарищество с ограниченной ответственностью "Silk-Road corporation".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Границы: коттеджный городок "Нура-Ишим 9" – 1/1, 1 В, 2/1, 2 В, 3, 3/1, 3А, 3 В, 4, 5, 5 Б, 6, 6/1, 6 Б, 7, 7/1, 8, 8 А, 8 Б, 9, 9 А, 9 Б, 10, 10 А, 11/1, 11 А, 11 В, 12 А, 12 Б, 12/1, 12 В, 13, 13 Б, 14, 15, 16, 17, 18, 19, 20 А, 21 Б, 22, 22 А, 23, 24, 24 Б, 27 А, 28 Б, 29, 29 А, 30, 30/1, 30/8, 30/9, 30/12, 31, 31А, 33, 34, 36 А, 38, 38 А, 39, 40, 41 Б, 41 В, 42, 42 Б, 42 В, 43, 43 Б, 43 В, 44, 44 Б, 44 В, 45, 46, 46 А, 47, 47 А, 50, 57 А, 62, 70, 114, 152, 204, 240; улица Абылай хана – 26, 27, 28, 29, 30, 59, 80, 88, 90 А, 100, 107, 117, 124, 129, 157, 174; улица Азаттык – 1, 2, 2/1, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/2, 16, 16 А, 17, 17 А, 18, 19, 20, 21, 21/1, 21 А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 39, 39 А, 45; улица Акан серы – 1, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11 А, 12, 13, 14, 15, 15 А, 16, 17, 17 А, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 31, 31 А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45 А, 46, 47, 48, 49, 50, 50 А, 51, 52, 52/1, 52 А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 66, 67 А, 68, 70, 71, 72, 73, 79, 81, 84, 85, 87, 89, 95, 97, 99, 103, 105, 109, 111, 119, 121, 129; улица Алиби Жангельдина – 1, 1/1, 1/3, 2 В, 2 Д, 3, 4, 4/1, 4/3, 4 Б, 4 Г, 4 Д, 5, 7, 8, 8 Б, 9, 10, 10 А, 10 Б, 11, 11 Б, 12, 13 А, 14, 16, 17, 18, 21 А, 38; улица Амангельды Иманова – 1, 2, 3, 4, 5, 6, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37 Б, 38, 38 А, 39, 40, 40 А, 41, 42, 43, 44, 45, 46, 47, 48, 49, 52, 54, 55, 56, 57, 58, 60, 61, 63, 65, 66, 67, 68, 70, 71, 72, 73, 75, 78, 82, 84, 86; VIP городок - 5, 11, 16 Б, 40 Б, 370; улица Малика Габдуллина – 1, 2, 3, 4, 5, 5 А, 6, 7, 7 А, 8, 8 А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 28, 28 Б, 29, 30, 31, 32, 34, 35, 36, 37 А, 37 Б, 38 А, 40, 41, 42, 44, 45, 46, 47, 48, 50, 51, 52, 54, 55, 57, 63, 79, 85/1; улица Суюнбая – 1, 2, 2 А, 4, 6, 7, 8, 9, 12, 13, 14, 14А, 16, 16 А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 29 А, 30, 30/1, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63 А, 64, 67, 68, 68 А, 69, 72, 73, 74, 76, 77, 78, 80, 82, 92, 94, 100, 102, 106, 108, 110, 112, 114, 116, 120, 128; улица Кажымукана – 3, 4, 9, 12,14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25; улица Алихана Бокейхана – 1, 2, 3, 5, 14; улица Балуан Шолака –9, 10, 21, 23, 25; улица Кейки батыра – 5, 11, 12, 13, 14, 15, 16, 17, 21, 22, 23, 24, 26, 27, 28, 29; улица Кобыланды батыра – 3, 8, 12, 14, 16, 17, 21, 23, 24, 25, 26; улица Камбар батыра –5, 6, 7, 8, 9, 12, 13, 14, 15, 21, 22, 23, 24; улица Едиге – 6, 10, 17, 19, 21, 22, 23, 24, 25, 26; улица Туран – 21, 22; улица Аркалык – 1, 2, 3, 4, 5, 6, 50, 52, 56, 64, 58, 68; улица Каганат – 1, 2, 3, 4, 5, 6, 7; улица Есим хана – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34; улица Тауекел хана – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 25, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56; улица Касым хана – 1, 2, 3, 4, 5, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 28, 35, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52; улица Шалкар – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 26А; улица Алакол – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25; улица Зайсан – 1, 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/1, 35, 37, 38, 39, 42, 43А; улица Балкаш – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 15, 17, 21; улица Каспий – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Арал – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Ханколь – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; улица Берел – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; улица Байконыр – 1, 2, 3, 4, 5, 6; улица Калкаман – 1, 3, 5, 7; улица Асанкайгы жырау – 4, 5, 6, 7, 7/1, 8, 9, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 54, 56, 64; улица Баян сулу – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 А, 29, 30, 32, 33, 43, 44, 45, 46, 63, 66, 68, 73, 79, 85, 89, 93, 97, 98, 102; улица Букар жырау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 16, 17, 18, 19, 20, 21, 22, 23, 29, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 53, 54, 55, 56, 58, 59, 60, 61, 63 ,65; улица Дарабоз – 1, 2, 7, 13, 14,17, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34; улица Иле – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12А; улица Едил – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Ертис – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Есил – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Жайык – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Желтоксан – 44 А, 44 Б, 45, 46, 47, 48, 50, 51, 52, 54, 55, 56, 56 А, 58, 58 А, 62, 64, 66, 66А, 68, 70; улица Кайрата Рыскулбекова –5, 6, 7, 8, 9, 10, 11, 12, 17, 25, 26, 27, 78, 80, 82; улица Коркыт ата – 1, 2, 2 А, 4, 6, 6А, 7, 7/1, 8, 9, 10, 12, 14, 16, 18; улица Култегин – 24, 25, 28, 30, 31, 35, 36, 40, 41, 49, 50, 51, 56, 60, 63, 64, 67; улица Махмута Кашкари – 14, 17, 18, 32, 34, 50/1, 52, 64, 74; улица Шамши Калдаякова – 8, 22, 23, 27, 30, 37, 45, 50, 51, 55, 59, 69, 70, 77,87, 97, 97/1, 98, 101; улица Шырак – 1, 1 А, 2, 2 А, 4, 5, 6, 8; улица Шакена Айманова – 2, 4, 6, 7; улица Сарыарка –15, 24, 27, 41, 42, 43, 44, 47, 50, 54, 58, 61, 63, 72; улица Тоныкок – 20, 35, 41, 49, 54, 61, 74, 77, 78, 79, 81, 83; улица Турара Рыскулова – 1, 1 А, 2, 2/1, 2 А, 4, 5, 6, 7, 8, 9/1, 11, 11 А, 14, 15, 16.</w:t>
+              <w:t xml:space="preserve">
+Границы: коттеджный городок "Нура-Ишим 9" – 1/1, 1 В, 2/1, 2 В, 3, 3/1, 3А, 3 В, 4, 5, 5 Б, 6, 6/1, 6 Б, 7, 7/1, 8, 8 А, 8 Б, 9, 9 А, 9 Б, 10, 10 А, 11/1, 11 А, 11 В, 12 А, 12 Б, 12В, 12/1, 12 В, 13, 13 Б, 14, 15, 16, 17, 18, 19, 20 А, 21 Б, 22, 22 А, 23, 24, 24 Б, 27 А, 28 Б, 29, 29 А, 30, 30/1, 30/8, 30/9, 30/12, 31, 31А, 33, 34, 36 А, 38, 38 А, 39, 40, 41 Б, 41 В, 42, 42 Б, 42 В, 43, 43 Б, 43 В, 44, 44 Б, 44 В, 45, 46, 46 А, 47, 47 А, 50, 57 А, 62, 70, 74, 77, 81, 83, 111, 114, 141, 152, 154, 204, 210, 212, 216, 240; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хантау - 1, 2, 3,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Абылай хана – 26, 27, 28, 29, 30,48, 59,69, 73, 80, 88, 90 А, 98, 100, 107, 117, 124, 129, 157, 168, 169, 174, 177; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Азаттык – 1, 2, 2/1, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/2, 16, 16 А, 17, 17 А, 18, 19, 20, 21, 21/1, 21 А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 39, 39 А, 45; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Акан серы – 1, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11 А, 12, 13, 14, 15, 15 А, 16, 17, 17 А, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 31, 31 А, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45 А, 46, 47, 48, 49, 50, 50 А, 51, 52, 52/1, 52 А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67 А, 68, 70, 71, 72, 73, 79, 81, 84, 85, 87, 89, 95, 97, 99, 103, 105, 109, 111, 119, 121, 129; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Алиби Жангельдина – 1, 1/1, 1/3, 2 В, 2 Д, 3, 4, 4/1, 4/3, 4 Б, 4 Г, 4 Д, 5, 7, 8, 8 Б, 9, 10, 10 А, 10 Б, 11, 11 Б, 12, 13 А, 14, 16, 17, 18, 21 А, 38; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Амангельды Иманова – 1, 2, 3, 4, 5, 6, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37 Б, 38, 38 А, 39, 40, 40 А, 41, 42, 43, 44, 45, 46, 47, 48, 49, 52, 54, 55, 56, 57, 58, 60, 61, 63, 65, 66, 67, 68, 70, 71, 72, 73, 75, 78, 82, 84, 86; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VIP городок - 5, 11, 16 Б, 40 Б, 370; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Малика Габдуллина – 1, 2, 3, 4, 5, 5 А, 6, 7, 7 А, 8, 8 А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 27, 28, 28 Б, 29, 30, 31, 32, 34, 35, 36, 37 А, 37 Б, 38 А, 40, 41, 42, 44, 45, 46, 47, 48, 50, 51, 52, 54, 55, 57, 63, 70, 79, 85/1; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Суюнбая – 1, 2, 2 А, 4, 6, 7, 8, 9, 12, 13, 14, 14А, 16, 16 А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 29 А, 30, 30/1, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63 А, 64, 66, 67, 68, 68 А, 69, 72, 73, 74, 76, 77, 78, 80, 82, 92, 94, 100, 102, 106, 108, 110, 112, 114, 116, 118, 120, 128; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кажымукана – 3, 4, 9, 12,14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Алихана Бокейхана – 1, 2, 3, 5, 14, 19; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Балуан Шолака –9, 10, 13, 20,21, 23, 25; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кейки батыра – 5, 11, 12, 13, 14, 15, 16, 17, 21, 22, 23, 24, 26, 27, 28, 29; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кобыланды батыра – 3, 8,9, 12, 14, 16, 17, 19, 21, 23, 24, 25, 26; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Камбар батыра –5, 6, 7, 8, 9, 12, 13, 14, 15, 21, 22, 23, 24; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Едиге – 6, 10, 17, 19, 21, 22, 23, 24, 25, 26; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Туран – 21, 22; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Аркалык – 1, 2, 3, 4, 5, 6, 28, 32, 32/1, 50, 52, 56, 62, 64, 58, 68,70,72,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Каганат – 1, 2, 3, 4, 5, 6, 7; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Есим хана – 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Тауекел хана – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 25, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каныш Сатбаев көшесі – 34,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Касым хана – 1, 2, 3, 4, 5, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 28, 35, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 52; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шалкар – 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 26А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Алакол – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Зайсан – 1, 2, 3, 3 А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/1, 35, 37, 38, 39, 41, 42, 43А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беймбет Майлина – 4А, 11,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Балкаш – 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 15, 17, 21; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Каспий – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Арал – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ханколь – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Берел – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Байконыр – 1, 2, 3, 4, 5, 6; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Калкаман – 1, 3, 5, 7; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Асанкайгы жырау – 4, 5, 6, 7, 7/1, 8, 9, 12, 13, 14, 15, 16, 17, 18, 18А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 54, 56, 64; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Баян сулу – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28 А, 29, 30, 32, 33, 43, 44, 45, 46, 62, 63, 66, 68, 73, 79, 85, 89, 93, 94, 97, 98, 102, 108; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Букар жырау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 16, 17, 18, 19, 20, 21, 22, 23, 29, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 53, 54, 55, 56, 58, 59, 60, 61, 63 ,65; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Дарабоз – 1, 2, 3, 7, 13, 14,17, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Иле – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Едил – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ертис – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Есил – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Жайык – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Желтоксан – 44 А, 44 Б, 45, 46, 47, 48, 50, 51, 52, 54, 55, 56, 56 А, 58, 58 А, 62, 64, 66, 66А, 68, 70; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кайрата Рыскулбекова –5, 6, 7, 8, 9, 10, 11, 12, 17, 25, 26, 27, 30, 33, 78, 80, 82; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Коркыт ата – 1, 2, 2 А, 4, 6, 6А, 7, 7/1, 8, 9, 10, 12, 14, 16, 18; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Култегин – 24, 25, 28, 30, 31, 32, 35, 36, 40, 41, 49, 50, 51, 56, 60, 63, 64, 67, 70, 76; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Махмута Кашкари – 14, 17, 18, 31, 32, 34, 50/1, 52, 64, 74, 78; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шамши Калдаякова – 8, 17, 22, 23, 27, 30, 37, 45, 46, 50, 51, 55, 59, 69, 70, 77,84,87, 97, 97/1, 98,100,101; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шырак – 1, 1 А, 2, 2 А, 4, 5, 6, 8,9 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шакена Айманова – 2, 4, 6, 7; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Сарыарка –15, 24, 27, 41, 42, 43, 44, 47, 50, 54, 56, 58, 61, 63, 72; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Тоныкок – 20, 35, 41, 49, 54, 61, 74, 77, 78, 79, 81, 83, 90; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Турара Рыскулова – 1, 1 А, 2, 2/1, 2 А, 4, 5, 6, 7, 8, 9/1, 11, 11 А, 14, 15, 16.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика - 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1690,52 +2358,646 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Центр избирательного участка: Акмолинская область город Косшы, улица Гани Абсагитова, 7, здание коммунального государственного учреждения "Общеобразовательная школа №1 имени Рахымжана Кошкарбаева город Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Границы: улица Абая Кунанбаева – 1, 1/1, 1/3, 1 А, 1 Б, 1 В, 2, 2/1, 2 А, 2Б, 3, 3 А, 3 Б, 4, 5, 6, 6 А, 6 Б, 7, 8, 9, 10, 10 А, 10 Б, 10 В, 11, 11А, 12, 12/1, 12 А, 12 Б, 13, 13/2, 14, 15, 17, 19, 21, 22, 23, 27, 27А, 29; улица Акжайык – 1, 2, 2/2, 2 Б, 2В, 2/3, 2/4, 2 А, 3, 4, 5, 6, 6 А, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18 А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28,28/1, 29, 31, 32, 33, 35, 37, 39, 41, 45, 49, 53, 53 А, 57, 59, 59 А, 65, 65 А, 65 Б; улица Бауыржана Момышулы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9 А, 10, 10 А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29, 30, 30 А, 32, 32 А; улица Гани Абсагитова – 1, 1/1, 1/2, 2, 3, 4, 5, 6, 7, 9; 11; улица Гарифулла Амансугурова – 1, 2, 3, 4, 4 А, 5, 5 А, 5/1, 6, 6 Б, 7, 7 А, 8, 9, 10, 11, 12, 16, 17, 17А, 18, 18 А, 19, 20, 21, 21 А, 22, 23; улица Алтын казык – 1, 1/1, 1 А, 1 Б, 2, 2/2, 3, 3/3, 3 А, 4, 4/4, 4 А, 5, 5/5, 6, 6/6, 8 А, 14, 42; улица Керей хана – 1, 2, 3, 4 А, 5, 6, 6 А, 7, 7 А, 8, 9, 9 А, 10, 10 А, 12, 16, 18, 24, 26; улица Айтмаганбета Есмагамбетулы – 1, 1/1, 2, 2 Б, 3, 3 А, 4, 5, 6, 6 А, 7, 8, 9, 10, 10 А, 11, 12, 12/1, 12/6, 12 А, 13, 14, 14 А, 15, 15/1, 16, 17, 18, 19, 19 А, 20, 20/1, 21, 21 А, 22, 24, 25 А, 26, 26/1, 27, 28, 29, 30, 31, 31А, 33, 33А, 34, 36, 36 А, 37, 38, 40, 46, 46А, 47, 48, 50, 55, 56, 60, 113; улица Райымбек батыра – 1, 1/1, 3 Б, 4, 5, 6, 7, 8, 8 А, 9, 10, 12; улица Хакназар хана – 1, 2, 3, 4, 5, 6, 6 А, 7, 9, 10, 11, 42/1; улица Жанибек хана – 1, 2, 3, 4, 5, 6, 7; улица Махамбета Утемисулы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; улица Мукагали Макатаева – 1, 2, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 10 А, 11, 11 А, 12, 13, 14, 17, 18, 19, 20, 20 А, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 29, 29 А, 30, 30 А, 31, 33, 33 А, 33 Б, 34, 34 А; улица Нура – 1, 1 А, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 27, 28, 30, 31, 31 А, 32, 34, 36, 38; улица Республики –26, 30, 32, 34, 36 А, 45А, 46, 48, 48А, 50, 50 А, 52, 58, 60, 62, 64, 66, 66 А; улица Сакена Сейфуллина – 1, 2, 3, 4, 5, 6, 7, 8, 8 А, 9, 9 А, 10, 11, 11 А, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 22 А, 23, 25, 25 А, 27, 27 А, 29, 29 А, 30, 31, 33, 33/1, 35, 38, 39, 41, 43, 43 А; улица Саркырама – 1, 1 Б, 1Д, 2, 2/1, 2/3, 2/4, 2/5, 2 В, 2 Г, 3, 3/1, 3 В, 4, 6, 6А, 7, 7А, 8, 8 А, 9, 10, 11, 13, 13 А, 15, 15Б, 16, 17, 17 А, 17 Б, 19, 20, 21, 22, 23, 23 А, 24, 24 А, 25, 26, 28, 28 А, 30, 31, 32, 33, 34, 35, 36, 36 А, 37, 38, 39, 41,43, 44 А, 45; улица Тауелсиздик – 4, 5, 6, 8, 9, 9А, 10, 10 А, 11, 12, 12 А, 13, 16, 17, 19, 20, 21, 23, 23/1, 24, 25, 25Б, 31, 34, 34 А улица Шокана Уалиханова – 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 11 А, 12, 12 А, 13, 13 А, 14, 14 А, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 24/1, 24 Б, 25, 26, 27, 28, 29, 30, 30А, 31 А, 32, 33, 34, 44, 44 А; улица Акмола – 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 17, 19, 21, 22, 24, 25, 26, 27, 28; улица Кокшетау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 22, 23, 25, 27, 29, 30, 33; улица Улы дала – 37, 39, 41, 41/1, 43, 45, 47, 49, 51, 57, 59, 61, 63, 65; улица Алаш, 8, 8/1, 12, 13, 24,26, 50; улица Казанат – 10, 37; улица Халифы Алтая – 2, 4, 6, 8, 10, 12, 14, 16; улица Аль– Фараби – 1, 2, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 14 А, 14 Б, 17, 18, 19, 20, 21, 23, 23 А, 24, 27, 29, 31, 35, 37, 51, 53, 61; улица Бейбитшилик – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22 А, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34; улица Береке – 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Достык – 1, 3, 5, 6, 8, 9, 10, 11, 13, 14, 15, 18, 19, 20, 21, 24, 30, 34, 40, 42, 49; улица Егемендык – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 36, 40, 42, 44 А; улица Желтоксан – 1, 1/1, 1 А, 1 В, 2, 3, 3 А, 4, 5, 6, 6 А, 7, 8, 9, 10, 11, 12, 13, 14, 14 А, 15, 16, 17, 18, 19, 19А, 20,21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37, А, 38, 38А, 39, 40, 43, 44, 46, 48, 50, 52, 54; улица Женис – 1, 2, 3, 4, 5, 6, 8, 9, 10, 11; улица Касыма Кайсенова – 1, 3, 5, 11.</w:t>
+              <w:t xml:space="preserve">
+Границы: улица Абая Кунанбаева – 1, 1/1, 1/3, 1 А, 1 Б, 1 В, 2, 2/1, 2 А, 2Б, 3, 3 А, 3 Б, 4, 5, 6, 6 А, 6 Б, 7, 8, 9, 10, 10 А, 10 Б, 10 В, 11, 11А, 12, 12/1, 12 А, 12 Б, 13, 13/2, 14, 15, 17, 19, 21, 22, 23, 27, 27А, 29; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Акжайык – 1, 2, 2/2, 2 Б, 2В, 2/3, 2/4, 2 А, 3, 4, 5, 6, 6 А, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18 А, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28,28/1, 29, 31, 32, 33, 35, 37, 39, 41, 45, 49, 53, 53 А, 57, 59, 59 А, 65, 65 А, 65 Б; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Бауыржана Момышулы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 9 А, 10, 10 А, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29, 30, 30 А, 32, 32 А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Гани Абсагитова – 1, 1/1, 1/2, 2, 3, 4, 5, 6, 7, 9; 11; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дины Нурпеисовой 11, 21а, 56, 91,24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Гарифулла Амансугурова – 1, 2, 3, 4, 4 А, 5, 5 А, 5/1, 6, 6 Б, 7, 7 А, 8, 9, 10, 11, 12, 16, 17, 17А, 18, 18 А, 19, 20, 21, 21 А, 22, 23; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абилкайыр хана – 1, 9, 30, 34, 61,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Керей хана – 1, 2, 3, 4 А, 5, 6, 6 А, 7, 7 А, 8, 9, 9 А, 10, 10 А, 12, 16, 18, 24, 26; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Айтмаганбета Есмагамбетулы – 1, 1/1, 2, 2 Б, 3, 3 А, 4, 5, 6, 6 А, 7, 8, 9, 10, 10 А, 11, 12, 12/1, 12/6, 12 А, 13, 14, 14 А, 15, 15/1, 16, 17, 18, 19, 19 А, 20, 20/1, 21, 21 А, 22, 24, 25 А, 26, 26/1, 27, 28, 29, 30, 31, 31А, 33, 33А, 34, 36, 36 А, 37, 38, 40, 46, 46А, 47, 48, 49, 50, 55, 56, 60, 113; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Райымбек батыра – 1, 1/1, 3 Б, 4, 5, 6, 7, 7/1, 8, 8 А, 9, 10, 12; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Хакназар хана – 1, 2, 3, 4, 5, 6, 6 А, 7, 9, 10, 11, 42/1; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Жанибек хана – 1, 2, 3, 4, 5, 6, 7; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Махамбета Утемисулы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; улица Мукагали Макатаева – 1, 2, 2 А, 3, 4, 5, 6, 7, 8, 9, 10, 10 А, 11, 11 А, 12, 13, 14, 17, 18, 19, 20, 20 А, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 29, 29 А, 30, 30 А, 31, 33, 33 А, 33 Б, 34, 34 А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Нура – 1, 1 А, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 27, 28, 30, 31, 31 А, 32, 34, 36, 38; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Республики –26, 30, 32, 34, 36 А, 45А, 46, 48, 48А, 50, 50 А, 52, 58, 60, 62, 64, 66, 66 А, 159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Сакена Сейфуллина – 1, 2, 3, 4, 5, 6, 7, 8, 8 А, 9, 9 А, 10, 11, 11 А, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 22 А, 23, 25, 25 А, 27, 27 А, 29, 29 А, 30, 31, 33, 33/1, 35, 38, 39, 41, 43, 43 А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Саркырама – 1, 1 Б, 1Д, 2, 2/1, 2/3, 2/4, 2/5, 2 В, 2 Г, 3, 3/1, 3 В, 4, 6, 6А, 7, 7А, 8, 8 А, 9, 10, 11, 13, 13 А, 15, 15Б, 16, 17, 17 А, 17 Б, 19, 20, 21, 22, 23, 23 А, 24, 24 А, 25, 26, 28, 28 А, 30, 31, 32, 33, 34, 35, 36, 36 А, 37, 38, 39, 41,43, 44 А, 45;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ улица Тауелсиздик – 4, 5, 6, 8, 9, 9А, 10, 10 А, 11, 12, 12 А, 13, 16, 17, 19, 20, 21, 23, 23/1, 24, 25, 25Б, 31, 34, 34 А </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шокана Уалиханова – 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 10, 11, 11 А, 12, 12 А, 13, 13 А, 14, 14 А, 15, 16, 17, 18, 19, 20, 21, 22, 22/1, 23, 24, 24/1, 24 Б, 25, 26, 27, 28, 29, 30, 30А, 31 А, 32, 33, 34, 44, 44 А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Акмола – 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 17, 19, 21, 22, 24, 25, 26, 27, 28; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кокшетау – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 22, 23, 25, 27, 29, 30, 33; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Улы дала –31, 35, 37, 39, 41, 41/1, 43, 45, 47, 49, 51, 52, 57, 59, 61, 63, 65; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Алаш, 8, 8/1, 12, 13, 24,26, 50; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Казанат – 10, 37; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Халифы Алтая – 2, 4, 6, 8, 10, 12, 14, 16; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Аль– Фараби – 1, 2, 4, 5, 6, 7, 8, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 14 А, 14 Б, 17, 18, 19, 20, 21, 23, 23 А, 24, 27, 29, 31, 35, 37, 51, 53, 61; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Бейбитшилик – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22 А, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Береке – 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Достык – 1, 3, 5, 6, 8, 9, 10, 11, 13, 14, 15, 18, 19, 20, 21, 24, 30, 34, 36, 40, 42, 49, 54; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Егемендык – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 36, 40, 42, 44 А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Желтоксан – 1, 1/1, 1 А, 1 В, 2, 3, 3 А, 4, 5, 6, 6 А, 7, 8, 9, 10, 11, 12, 13, 14, 14 А, 15, 16, 17, 18, 19, 19А, 20,21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37, А, 38, 38А, 39, 40, 43, 44, 46, 48, 50, 52, 54; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Женис – 1, 2, 3, 4, 5, 6,7, 8, 9, 10, 11; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жолмагамбета Калиева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Касыма Кайсенова – 1, 3, 5, 8/1, 8/2, 8/3, 8/4, 10/2, 10/3, 11, 12/6, 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1786,51 +3048,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область город Косшы жилой комплекс "Лесная поляна" ,квартал 2, строение 8. коммунального государственного учреждения "Общеобразовательная школа №3 города Косшы отдела образования по городу Косшы управления образования Акмолинской области"</w:t>
+Центр избирательного участка: Акмолинская область, город Косшы, жилой комплекс "Лесная поляна", 18/1, здание коммунального государственного учреждения "Общеобразовательная школа №2 города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: жилой комплекс "Лесная поляна" 10, 12, 19, 21, 25, 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1899,69 +3161,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область, город Косшы, жилой комплекс "Лесная поляна", 18/1, здание коммунального государственного учреждения "Общеобразовательная школа №2 города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
-[...17 lines deleted...]
-Границы: жилой комплекс "Лесная поляна" 3, 4, 4/1, 5, 6, 7, 8, 9, 11, 13, 13/1, 15.</w:t>
+Центр избирательного участка: Акмолинская область, г.Косшы, микрорайон Лесная поляна , квартал 2, строение 8, здание коммунального государственного учреждения "Школа-лицей № 3 города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы: жилой комплекс "Лесная поляна" 3, 4, 4/1, 5, 6, 7, 8, 9, 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2012,51 +3274,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область, город Косшы, жилой комплекс "Лесная поляна", 18/1, здание коммунального государственного учреждения "Общеобразовательная школа №2 города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
+Центр избирательного участка: Акмолинская область, г.Косшы, микрорайон Лесная поляна , квартал 2, строение 8, здание коммунального государственного учреждения "Школа-лицей № 3 города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Границы: жилой комплекс "Лесная поляна" – 1, 2; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2065,50 +3327,86 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жилой комплекс "Сиреневый сад"; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+жилой комплекс "Balgyn";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилой комплекс "Алтын дала" - 1, 2, 3, 4, 5, 6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
 3 северный квартал - 6/1, 6/5, 7/7, 7/9, 7/11, 21, 27, 136, 128, 139, 146, 147, 148, 149, 155, 156, 158, 6740, 6744, 7111, 7160, 7686, 7691, 7692, 7708, 7719, 7732, 7742, 7753, 7761, 7796; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 улица Орынбор – 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -2120,69 +3418,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 улица Алматы – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 26, 28, 32; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Микрорайон – 18, 20, 21, 23; </w:t>
-[...17 lines deleted...]
-микрорайон Байтерек – 1,2/1, 3, 4, 5, 12 Б, 16 Б, 23 Б, 25 Б, 28 Б, 29, 29 Б, 30, 33 Б, 36 Б, 37 Б, 38, 38 Б, 40, 41, 40 Б, 42, 43, 44, 45, 46, 46 Б, 47, 48, 49, 50, 50 Б, 51, 53 А, 54, 55, 56, 56 Б, 57, 58, 59/2, 63 Б, 70/1, 74, 75, 76, 77, 85, 89, 90, 91, 92, 100 Б, 101 Б, 144/1, 173, 321, 325, 329, 354, 375, 377, 378, 380, 386, 409, 412, 421, 422, 440, 442, 445, 671, 3021; </w:t>
+микрорайон Байтерек; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 улица Бозок – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2263,70 +3543,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 улица Кызылжар – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-улица Мыржакыпа Дулатова – 1, 1 А, 2, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 10 А, 11, 12, 12/1, 13, 13 А, 14, 15, 16, 18, 20, 22, 24, 26; улица Республика 1.</w:t>
+              <w:t>
+улица Мыржакыпа Дулатова – 1, 1 А, 2, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 10 А, 11, 12, 12/1, 13, 13 А, 14, 15, 16, 18, 20, 22, 24, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Республика 1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2377,69 +3657,501 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область, город Косшы, улица Жамбыла Жабаева, 24 А, здание государственного коммунального казенного предприятия "Дом культуры города Косшы" при отделе внутренней политики, культуры, развития языков и спорта города Косшы.</w:t>
-[...17 lines deleted...]
-Границы: жилой комплекс "Нурай", улица Республики 1/1Б, 2, 3, 4; жилой комплекс "Шоколад" улица Окжетпес 1/1, 1/2; жилой комплекс "Алтын дала" - 1, 2, 3, 4, 5, 6; улица Айтеке би – 1, 2, 2 А, 2 Б, 2 В, 2 Г, 3, 3/1, 3 А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33 А, 51, 51 А, 53, 54 А, 55, 55 А; улица Жамбыл Жабаева – 1, 2, 2 Б, 3, 4, 5, 6, 6 А, 7, 8, 8 А, 9, 10, 11, 13, 14, 15, 16, 17, 19, 19 А, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29, 30, 31, 32, 33 А, 35, 37, 37 А, 39, 41, 43, 45, 47, 47 А, 49, 51, 52, 52/1, 53, 55, 56, 57, 61, 63, 65, 69, 73, 75, 77 А, 83, 85; 87, 89, 131, 133; улица Казыбек би – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18, 19, 20, 21, 23, 25, 25 А, 27, 28, 29, 30, 31, 36, 38, 48, 50; улица Маншук Маметовой – 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 14; улица Алии Молдагуловой – 5, 29 А; улица Кожа Ахмет Яссауи - 2, 2/1, 4, 5, 6, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 17, 19, 21; микрорайон Асыл тулик – 1, 2, 3, 5, 7, 9, 10, 12, 13, 15, 16, 16/1, 17, 19, 22, 23, 24, 26 ,28, 29, 30, 32, 34, 36, 37, 38, 39, 40, 42, 43, 44, 47, 48, 50, 52, 53, 54, 55, 56, 57, 58/1, 59, 61, 63, 64, 67, 69, 71, 72, 74; улица Толе би – 1, 1 А, 2 А, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; улица Айтеке би – 1, 2, 2 А, 2 Б, 2 В, 2 Г, 3, 3/1, 3 А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33 А, 51, 51 А, 53, 54 А, 55, 55А; улица Асенбай Калкабекулы – 1, 2, 2/1, 3, 3/1, 3 Г, 4, 5, 6, 7, 7/2, 8, 9, 10, 10/1, 10/2, 11, 11/1, 12, 13, 14, 15, 16, 16 А, 17, 18, 19, 20, 20/1, 21, 22; улица Баубек батыра – 1, 2, 3, 3 Б, 4, 5, 5 А, 7, 7 А, 9, 9/1, 11, 13, 17, 17 А, 21, 21/1; улица Богенбай батыра – 2 А, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 11, 12, 12 А, 13, 14, 14 А, 15, 16, 17, 18, 19, 20, 20 А, 21, 22, 22 А, 24, 26, 28; улица Генерала Сабыра Рахимова – 1, 3, 4, 6, 8, 9, 12, 13, 13/1, 14, 15, 15 А, 18, 21, 22, 24, 25, 29, 30, 31, 32, 40, 40/1, 42; улица Динмухаммеда Кунаева – 1, 2, 3, 4, 5, 6, 6 А, 7, 8, 9, 10, 11 А, 12, 12 А, 14, 16, 18, 20, 22; улица Жолмагамбета Калиева – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; улица Ыбырай Алтынсарина – 1, 2, 3, 34; улица Исатай Тайманулы – 2 Б, 4, 4 А, 5, 6, 7 А, 7 Б, 8, 10, 11, 11 А, 12, 14 А, 15, 16/1, 17, 18/1, 19 А, 20, 22, 24, 25 А, 28, 29, 32, 33, 38; улица Кабанбай батыра – 1, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17; улица Майбулак – 1, 1/1, 1 А, 1 Б, 3, 4, 4/1, 4 Б, 5, 6, 6 А, 6 Б, 7, 8, 10,11, 13, 16, 17, 19, 20, 26, 28/1, 34, 35, 44, 45, 45 А, 46, 47, 48; улица Мухтара Ауезова – 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 28; улица Наурызбай батыра – 1, 2, 3, 4, 5, 6, 7, 7 А, 8, 9, 9 А, 10, 11, 12, 14; улица Султан Бейбарыса – 1, 1 А, 2, 2 А, 3, 4, 6, 7, 8, 9, 10, 13, 15, 16, 17, 18, 21, 21 А, 22, 23, 24, 26, 36; улица Тоганас батыра – 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 7/1, 8, 10, 10А, 13, 13/1, 14, 16, 16/1, 17, 18, 18/1, 18А, 19, 19/1, 19/2, 20, 21, 23, 23/2, 24, 25, 26, 27/2, 28, 28/2, 29, 30, 31, 33, 34, 34/2, 35, 36, 36/2, 38, 38/1, 40, 42, 42 А, 43, 44, 44/1, 46, 47, 48, 49, 50, 51, 52, 52/1, 52/2, 52/3, 53, 55.</w:t>
+Центр избирательного участка: Акмолинская область, город Косшы, улица Жамбыла Жабаева, 24 А</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы: жилой комплекс "Нурай", улица Республики 1/1Б, 2, 3, 4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилой комплекс "Aq Shanyraq"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жилой комплекс "Шоколад" улица Окжетпес 1/1, 1/2; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана – 2, 6, 27/1, 27, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Айтеке би – 1, 2, 2 А, 2 Б, 2 В, 2 Г, 3, 3/1, 3 А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33 А, 51, 51 А, 53, 54 А, 55, 55 А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Жамбыл Жабаева – 1, 2, 2 Б, 3, 4, 5, 6, 6 А, 7, 8, 8 А, 9, 10, 11, 13, 14, 15, 16, 17, 19, 19 А, 21, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29, 30, 31, 32, 33 А, 35, 37, 37 А, 39, 41, 43, 45, 47, 47 А, 49, 51, 52, 52/1, 53, 55, 56, 57, 61, 63, 65, 69, 73, 75, 77 А, 83, 85; 87, 89, 131, 133; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Казыбек би – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18, 19, 20, 21, 23, 25, 25 А, 27, 28, 29, 30, 31, 36, 38, 48, 50; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Маншук Маметовой – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 14; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Алии Молдагуловой – 5, 29 А; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кожа Ахмет Яссауи - 2, 2/1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 17, 19, 21; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+микрорайон Асыл тулик;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Толе би – 1, 1 А, 2 А, 3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Асенбай Калкабекулы – 1, 2, 2/1, 3, 3/1, 3 Г, 4, 5, 6, 7, 7/2, 8, 9, 10, 10/1, 10/2, 11, 11/1, 12, 13, 14, 15, 16, 16 А, 17, 18, 19, 20, 20/1, 21, 22; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Баубек батыра – 1, 2, 3, 3 Б, 4, 5, 5 А, 7, 7 А, 9, 9/1, 11, 13, 17, 17 А, 21, 21/1; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Богенбай батыра – 2 А, 3, 4, 5, 5 А, 6, 7, 8, 9, 10, 11, 12, 12 А, 13, 14, 14 А, 15, 16, 17, 18, 19, 20, 20 А, 21, 22, 22 А, 24, 26, 28; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Генерала Сабыра Рахимова – 1, 3, 4, 5, 6, 8, 9, 12, 13, 13/1, 14, 15, 15 А, 18, 21, 22, 24, 25, 29, 30, 31, 32, 40, 40/1, 42; улица Динмухаммеда Кунаева – 1, 2, 3, 4, 5, 6, 6 А, 7, 8, 9, 10, 11 А, 12, 12 А, 14, 16, 18, 20, 22; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ыбырай Алтынсарина – 1, 2, 3, 34; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Исатай Тайманулы – 2 Б, 4, 4 А, 5, 6, 7 А, 7 Б, 8, 10, 11, 11 А, 12, 14 А, 15, 16/1, 17, 17А, 18/1, 19 А, 20, 22, 24, 25 А, 28, 29, 32, 33, 38; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кабанбай батыра – 1, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Майбулак – 1, 1/1, 1 А, 1 Б, 3, 4, 4/1, 4 Б, 5, 6, 6 А, 6 Б, 7, 8, 10,11, 13, 16, 17, 19, 20, 26, 28/1, 34, 35, 44, 45, 45 А, 46, 47, 48; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Мухтара Ауезова – 1, 1 А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 28; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Наурызбай батыра – 1, 2, 3, 4, 5, 6, 7, 7 А, 8, 9, 9 А, 10, 11, 12, 14; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Султан Бейбарыса – 1, 1 А, 2, 2 А, 3, 4, 6, 7, 8, 9, 10, 13, 15, 16, 17, 18, 21, 21 А, 22, 23, 24, 26, 36; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Тоганас батыра – 1, 2, 2/1, 2/2, 3, 4, 5, 6, 7, 7/1, 8, 10, 10А, 13, 13/1, 14, 16, 16/1, 17, 18, 18/1, 18А, 19, 19/1, 19/2, 20, 21, 23, 23/2, 24, 25, 26, 27/2, 28, 28/2, 29, 30, 31, 33, 34, 34/2, 35, 36, 36/2, 38, 38/1, 40, 42, 42 А, 43, 44, 44/1, 46, 47, 48, 49, 50, 51, 52, 52/1, 52/2, 52/3, 53, 55.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауке хан – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2507,52 +4219,592 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Центр избирательного участка: Акмолинская область, город Косшы, улица Желтоксан 37/1, здание коммунального государственного учреждения "IT школа-лицей города Косшы отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Границы: улица Абылай хана – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25; улица Бауыржана Момышулы – 33, 35, 35/1, 36, 36 А, 36 Б, 37, 38, 39, 39 А, 39 Б, 40, 41 А, 42, 43, 44, 44 А, 45, 46, 46 А, 47, 47 А, 49, 50, 52, 54, 55, 56, 56 А, 62, 64, 68, 70, 72, 74; улица Козы Корпеш – 6, 19; улица Коркыт ата – 6/2, 9, 9/1, 9 А, 9 В, 11, 11 А, 11 В, 13, 15 А, 17 А, 18, 19, 20, 20 А, 21, 21 А, 22, 24, 25, 26, 27, 28, 29, 31, 37, 32, 34,35, 36, 38, 40, 42, 42 А, 44, 46, 48, 50, 52, 54, 56, 66, 68; улица Мукагали Макатаева – 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 45 А, 46, 47, 48, 49, 50, 51, 53, 53 А, 55, 55 А, 56, 58, 58 А, 59, 60, 61, 62, 63 А, 66, 67, 69, 71, 73, 74, 75, 76, 78; улица Нура – 33, 37, 39, 40, 41 А, 42, 43, 44, 45, 46, 47, 47 А, 49, 49 А, 50, 51, 52, 55, 55/1, 56, 57, 58, 59, 60, 60 А, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 78, 79, 81, 84, 85, 87, 96 А, 106; улица Сабита Муканова – 3, 4, 5, 8, 11, 22, 25, 35, 49, 52, 60, 91, 97, 101, 105, 440; улица Сакена Сейфуллина – 34 А, 36, 38, 40, 40 А, 41, 42, 46, 47, 48, 49, 50, 50 А, 51, 52, 53, 53 А, 54, 55, 55 А, 55 Б, 56, 56 А, 57, 58, 58 А, 59, 60, 61, 64, 66, 69, 69 А, 76, 77, 80, 89, 90, 96; улица Тауелсиздик – 35, 36, 37 А, 37 Б, 38, 39, 40, 42, 42 А, 43 А, 44 А, 45, 46, 47, 48, 48 А, 49, 50 А, 51, 52, 52 А, 53, 54, 56, 58, 60, 60 А, 62, 63, 65, 68; улица Турар Рыскулова – 18, 19, 20, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29 А, 30, 30 А, 31, 31 А, 32, 32/1, 32 А, 33, 34, 35, 35 А, 36, 37, 38, 40, 43, 46; улица Шакена Айманова – 1, 10, 13, 14, 15, 16, 17, 18, 19, 20, 20 А, 21, 22, 23, 23 А, 24, 24 А, 25, 26 А, 27, 29 А, 35, 36, 37, 41, 51, 53, 57, 63, 67, 67 А, 69, 71, 81, 89; улица Шокана Уалиханова – 36 А, 37 А, 38, 39, 40, 41, 42, 44, 45, 46, 46 А, 47, 48, 48 А, 49, 49 А, 49 Б, 50, 51, 52, 54, 55 А, 56, 57, 58, 59, 60, 61, 62, 64, 65, 65 А, 66, 67, 68, 69, 70, 71, 72, 76, 78, 82, 86, 100; улица Шырак – 10, 11, 13, 15 А, 15 Б, 16 А, 17, 17 А, 18 А, 21, 22, 24, 24 А, 25, 26 А, 27, 27 А, 27 Б, 28, 29, 30, 31, 32, 33, 34, 36, 50; улица Алихана Бокейхана -14, 16, 19, 20, 21,23, 25, 27, 31, 32, 33, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 64, 67, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 97, 101, 103, 106, 108, 109, 111, 115; улица Кажымукана –24 А, 28, 29, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 45, 45 А, 46, 47, 48, 49, 50, 51, 54, 55, 56, 57, 58, 59, 60, 61, 71, 72, 73, 77, 79, 80, 83, 84, 85, 86, 87, 89, 91, 92, 93, 94, 96, 97, 99, 100, 101, 102, 102/1, 104, 107, 108, 112, 113, 120, 124, 127, 136; улица Балуан Шолака - 30, 35, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 58, 59, 62, 67, 68, 69, 70, 71, 72, 73,78, 79, 80, 81, 82, 83, 85, 87, 88, 89, 90, 91, 92, 93, 96А, 97, 98, 99, 100, 103, 105, 107, 109, 112, 113, 114, 115, 116, 117, 118, 119, 125, 130; улица Кейки батыра – 12 А, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62/2, 63, 64, 65, 69, 71, 72, 73, 74, 75, 88, 89, 90, 91, 92, 93, 94, 95, 96, 99, 100, 101, 106, 108, 110, 112, 116, 117, 118, 126, 132, 133, 140; улица Кобыланды батыра –31, 31 А, 36, 40, 42, 45, 51, 57, 59, 62, 66, 67, 68, 69, 70, 71, 72, 74, 78, 80, 82, 83,85, 86, 91, 98, 107, 114, 116, 120, 121, 122, 123, 128, 131, 132; улица Камбар батыра – 6/1, 23/1, 26, 27, 28, 35, 38, 39, 40, 41, 44, 46, 48, 49, 52, 54, 55, 56, 57, 62, 64, 65, 66, 70, 89, 94, 100, 103, 104, 107, 108, 111, 113, 119, 120, 135; улица Едиге – 27, 28, 29, 30, 31, 36, 38, 39, 40, 41, 42, 43, 44, 45, 51, 54, 55, 59, 60, 61, 63, 65, 67,69, 70, 72, 74, 90, 93, 94, 95, 98, 104, 107, 108, 110, 112, 114,улица Туран – 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 58, 60, 64, 66, 69, 70; улица Алтай – 13, 19, 21, 35, 40, 43, 49; улица Туркистан – 1, 2/1, 21; улица Отырар – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; улица Мустафы Шокай – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17 А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40; улица Акмола –36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 61, 62, 63, 64, 65, 66, 67; улица Кокшетау – 24, 26, 34, 37, 56, 57, 58, 59, 60, 63, 66, 66 А, 67, 68, 69, 70, 71, 72, 73, 74, 75, 82, 83, 84, 85, 94, 96, 97; улица Улы дала –71, 73, 75, 77, 83, 85, 87, 93, 95, 101, 107, 114, 123, 125, 133, 135; VIP городок, жилой комплекс "Орион", квартал 4, квартал 5.</w:t>
+              <w:t xml:space="preserve">
+Границы: улица Абылай хана – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Бауыржана Момышулы – 33, 34, 35, 35/1, 36, 36 А, 36 Б, 37, 38, 39, 39 А, 39 Б, 40, 41 А, 42, 43, 44, 44 А, 45, 46, 46 А, 47, 47 А, 49, 50, 52, 54, 55, 56, 56 А, 60, 62, 64, 68, 70, 72, 74; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Козы Корпеш – 6, 19, 37, 71, 73, 89, 108; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Коркыт ата – 6/2, 9, 9/1, 9 А, 9 В, 11, 11 А, 11 В, 13, 15 А, 17 А, 18, 19, 20, 20 А, 21, 21 А, 22, 24, 25, 26, 27, 28, 29, 31, 37, 32, 34,35, 36, 38, 40, 42, 42 А, 44, 46, 48, 50, 52, 54, 56, 66, 68; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Мукагали Макатаева – 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 45 А, 46, 47, 48, 49, 50, 51, 53, 53 А, 55, 55 А, 56, 58, 58 А, 59, 60, 61, 62, 63 А, 66, 67, 69, 71, 73, 74, 75, 76, 78; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Нура – 33, 37, 39, 40, 41 А, 42, 43, 44, 45, 46, 47, 47 А, 49, 49 А, 50, 51, 52, 53, 55, 55/1, 56, 57, 58, 59, 60, 60 А, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 78, 79, 81, 83, 84, 85, 87, 96 А, 106, 112; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Сабита Муканова – 3, 4, 5, 8, 9, 11, 16, 22, 25, 35, 49, 51, 51А, 52, 60, 65, 89, 91, 97, 101, 105, 440; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Сакена Сейфуллина – 34 А, 36, 38, 40, 40 А, 41, 42, 46, 47, 48, 49, 50, 50 А, 51, 52, 53, 53 А, 54, 55, 55 А, 55 Б, 56, 56 А, 57, 58, 58 А, 59, 60, 61, 64, 66, 69, 69 А, 76, 77, 80, 89, 90, 96; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Тауелсиздик – 35, 36, 37 А, 37 Б, 38, 39, 40, 42, 42 А, 43 А, 44 А, 45, 46, 47, 48, 48 А, 49, 50 А, 51, 52, 52 А, 53, 54, 56, 58, 60, 60 А, 62, 63, 65, 68; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Турар Рыскулова – 18, 19, 20, 22, 23, 24, 25, 26, 27, 27 А, 28, 28 А, 29 А, 30, 30 А, 31, 31 А, 32, 32/1, 32 А, 33, 34, 35, 35 А, 36, 37, 38, 40, 43, 46; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шакена Айманова – 1, 10, 13, 14, 15, 16, 17, 18, 19, 20, 20 А, 21, 22, 23, 23 А, 24, 24 А, 25, 26 А, 27, 29 А, 35, 36, 37, 40, 41, 51, 53, 57, 63, 67, 67/1, 67 А, 69, 71, 81, 89; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шокана Уалиханова – 36 А, 37 А, 38, 39, 40, 41, 42, 44, 45, 46, 46 А, 47, 48, 48 А, 49, 49 А, 49 Б, 50, 51, 52, 54, 55 А, 56, 57, 58, 59, 60, 61, 62, 64, 65, 65 А, 66, 67, 68, 69, 70, 71, 72, 76, 78, 82, 86, 100; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Шырак – 10, 11, 13, 15 А, 15 Б, 16 А, 17, 17 А, 18 А, 21, 22, 24, 24 А, 25, 26 А, 27, 27 А, 27 Б, 28, 29, 30, 31, 32, 33, 34, 36, 41, 42, 50; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Алихана Бокейхана - 14, 16, 19, 20, 21,23, 25, 27, 29, 31, 32, 33, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 64, 67, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80,82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 93, 94, 95, 97, 98, 101, 103, 106, 108, 109, 111, 115; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кажымукана –24 А, 28, 29, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 45, 45 А, 46, 47, 48, 49, 50, 51, 54, 55, 56, 57, 58, 59, 60, 61, 71, 72, 73, 77, 79, 80, 83, 84, 85, 86, 87, 89, 91, 92, 93, 94, 96, 97, 99, 100, 101, 102, 102/1, 104, 106, 107, 108, 112, 113, 120, 124, 127, 136,140, 141; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Балуан Шолака - 30, 35, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 58, 59, 62, 67, 68, 69, 70, 71, 72, 73,78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 90, 91, 92, 93, 96А, 97, 98, 99, 100, 103,104, 105, 107, 109, 112, 113, 114, 115, 116, 117, 118, 119, 125, 130; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кейки батыра – 12 А, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62/2, 63, 64, 65, 69, 71, 72, 73, 74, 75, 88, 89, 90, 91, 92, 93, 94, 95, 96, 99, 100, 101, 106, 108, 110, 112, 116, 117, 118, 126, 132, 133, 138, 140; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кобыланды батыра –31, 31 А, 36, 40, 42, 43, 45, 51, 57, 58, 59, 62, 66, 67, 68, 69, 70, 71, 72, 74, 78, 80, 82, 83,85, 86, 91, 98, 107, 114, 115, 116, 120, 121, 122, 123, 128, 131, 132; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Камбар батыра – 6/1, 23/1, 26, 27, 28, 35, 36А, 38, 39, 40, 41,43, 44, 46, 48, 49, 52, 54, 55, 56, 57, 62, 64, 65, 66, 70, 76, 89, 94, 100, 103, 104, 107, 108, 111, 113, 119, 120, 135; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Едиге – 27, 28, 29, 30, 31, 36, 38, 39, 40, 41, 42, 43, 44, 45, 49, 51, 54, 55, 59, 60, 61, 63, 65, 67,69, 70, 72, 74, 81, 83,86, 87, 89,90, 93, 94, 95, 98, 104, 107, 108, 110, 112, 114,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Туран – 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 58, 60, 64, 66, 69, 70, 81, 85; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Алтай – 14, 13, 19, 21, 24, 33, 35, 40, 43, 49; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Туркистан – 1, 2/1, 3, 13, 21, 27, 29, 37; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Отырар – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Мустафы Шокай – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17 А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40,47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Акмола –33, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 61, 62, 63, 64, 65, 66, 67; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Ильяса Есенберлина – 50,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Кокшетау – 24, 26, 34, 35, 37, 56, 57, 58, 59, 60, 63, 66, 66 А, 67, 68, 69, 70, 71, 72, 73, 74, 75, 82, 83, 84, 85, 94, 96, 97; улица Улы дала –71, 73, 75, 77,82, 83, 85, 87, 93, 95, 101, 103, 107, 114, 123, 125, 133, 135; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VIP городок, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+квартал 4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+квартал 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2603,69 +4855,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр избирательного участка: Акмолинская область, город Косшы, село Тайтобе, улица Кенесары хана, строение 15, здание коммунального государственного учреждения "Общеобразовательная школа села Тайтобе отдела образования по городу Косшы управления образования Акмолинской области ".</w:t>
-[...17 lines deleted...]
-Граница: село Тайтобе.</w:t>
+Центр избирательного участка: Акмолинская область, город Косшы, село Тайтобе, улица Кенесары хана, строение 15, здание коммунального государственного учреждения "Общеобразовательная школа села Тайтобе отдела образования по городу Косшы управления образования Акмолинской области".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Граница: село Тайтобе </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2697,55 +4949,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3071,31 +5323,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>