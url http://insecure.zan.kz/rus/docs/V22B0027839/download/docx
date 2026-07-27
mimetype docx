--- v1 (2026-06-12)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b5f8fd" w14:textId="7b5f8fd">
+    <w:p w14:paraId="04f6afb" w14:textId="04f6afb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4949,55 +4949,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>