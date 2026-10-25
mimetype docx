--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56f6709" w14:textId="56f6709">
+    <w:p w14:paraId="cf7e529" w14:textId="cf7e529">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1013,230 +1013,384 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экспертами управления государственного метролого-аналитического контроля Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z171" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Главные государственные экологические инспекторы областей (городов республиканского значения, столицы), являющиеся заместителями руководителей территориальных органов Комитета.</w:t>
+      5. Главные государственные экологические инспекторы столицы, областей, городов республиканского значения, являющиеся заместителями руководителей территориальных органов Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра экологии и природных ресурсов РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z172" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Старшие государственные экологические инспекторы областей (городов республиканского значения, столицы), являющиеся:</w:t>
+      6. Старшие государственные экологические инспекторы столицы, областей, городов республиканского значения, являющиеся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z173" w:id="25"/>
+    <w:bookmarkStart w:name="z10" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководителями отделов государственного экологического контроля территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z174" w:id="26"/>
+    <w:bookmarkStart w:name="z11" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководителями отделов лабораторно-аналитического контроля территориальных органов Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра экологии и природных ресурсов РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z175" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Государственные экологические инспекторы областей (городов республиканского значения, столицы), являющиеся:</w:t>
+      7. Государственные экологические инспекторы столицы, областей, городов республиканского значения, являющиеся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z176" w:id="28"/>
+    <w:bookmarkStart w:name="z13" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главными специалистами отделов государственного экологического контроля территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z177" w:id="29"/>
+    <w:bookmarkStart w:name="z14" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главными специалистами отделов лабораторно-аналитического контроля территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z178" w:id="30"/>
+    <w:bookmarkStart w:name="z15" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведущими специалистами отдела государственного экологического контроля территориальных органов Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z179" w:id="31"/>
+    <w:bookmarkStart w:name="z16" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведущими специалистами отдела лабораторно-аналитического контроля территориальных органов Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра экологии и природных ресурсов РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -1518,280 +1672,268 @@
         <w:t>
       3. Должностные лица, осуществляющие государственный экологический контроль, при исполнении служебных обязанностей носят форменную одежду (без погон).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z184" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При освобождении от занимаемой должности государственный экологический инспектор не позднее трех рабочих дней сдает форменную одежду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z185" w:id="38"/>
+    <w:bookmarkStart w:name="z195" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главные государственные экологические инспекторы столицы, областей, городов республиканского значения, являющиеся заместителями руководителей территориальных органов Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z185" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Правила ношения форменной одежды (без погон)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z186" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z186" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ношение форменной одежды предусматривается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z187" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z187" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при исполнении повседневных служебных обязанностей (повседневная);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z188" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z188" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при исполнении служебных обязанностей, связанных с работами на объектах проверяемых субъектов (полевая).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z189" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z189" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Форменная одежда (без погон) подлежит ношению лицами, которым предоставлено такое право.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z190" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z190" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Не допускается смешение предметов форменной одежды, а также форменной и гражданской одежды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z191" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z191" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Куртка летняя, жакет повседневные, застегиваются на все пуговицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z192" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z192" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Рубашка с надетым жакетом или курткой носится только с галстуком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z193" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z193" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Куртка утепленная, куртка полевая носятся застегнутыми полностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z194" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z194" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Обувь вычищена и зашнурована.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...31 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1883,538 +2025,538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2022 года № 775</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Образцы форменной одежды (без погон) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 1. Мужская форменная одежда (без погон)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мужская форменная одежда (без погон) (рисунок 1):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повседневная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куртка с длинным рукавом на молнии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брюки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рубашка с коротким рукавом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рубашка с длинным рукавом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       галстук;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полевая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куртка летняя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       футболка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полевые брюки летние;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куртка утепленная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       джемпер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полукомбинезон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жилетка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейсболка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ботинки утепленные с высокими берцами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перчатки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ремень для брюк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шапка-ушанка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4826000" cy="3987800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2436,90 +2578,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5295900" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2541,900 +2683,900 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полевая форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описание мужской форменной одежды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) куртка повседневная изготавливается из ткани (шерсть не менее 60%) темно-синего цвета, на подкладке, центральной бортовой застежкой на замок-молнию. Воротник отложной, рукава втачные двухшовные с пришивными манжетами, застегивающимися на одну пуговицу. Карманы боковые, с листочкой и нагрудные карманы с клапанами. По низу куртки притачной пояс, по бокам стянутый резинкой в четыре ряда. Спинка с притачной кокеткой и двумя защипами по шву притачивания кокетки. На левом рукаве нарукавный знак шеврон принадлежности к Комитету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) брюки мужские прямые из ткани темно-синего цвета (шерсть не менее 60%), пояс притачной, с шестью шлевками для поддерживания ремня, застегивающийся на две пуговицы. Передние половинки брюк на подкладочной ткани, низ без манжет, шириной внизу 20-24 сантиметра. Внешние боковые карманы косые прорезные. На правой задней половинке прорезной карман с клапаном. Гульфик с застежкой "молния";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рубашка с длинным рукавом из смесовой ткани (хлопок не менее 60%) голубого цвета, прямой формы, с застежкой на 6 простых пуговицах с верхней застежкой на воротнике, двумя нагрудными накладными карманами с клапанами. Спинка на притачной кокетке, с двумя защипами по шву притачивания кокетки, рукава втачные одношовные, с манжетами, застежкой на одну пуговицу. По низу рубашки притачной пояс, по боковым швам стянутый резинкой в четыре ряда. Воротник втачной, отложной на притачной стойке. Рукава двухшовные, втачные, по локтевым швам обработаны шлицы, по низу рукавов притачные манжеты, застегивающиеся на пуговицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рубашка с коротким рукавом из смесовой ткани (хлопок не менее 60%) голубого цвета, прямой формы, с застежкой на 6 простых пуговицах с верхней застежкой на воротнике, двумя нагрудными накладными карманами с клапанами. Воротник втачной, отложной на притачной стойке. По низу рубашки притачной пояс, по боковым швам стянутый резинкой в четыре ряда. Спинка на притачной кокетке, с двумя защипами по шву притачивания кокетки. рукава втачные одношовные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) галстук изготавливается из шелковой ткани синего цвета, модель отвечает требованиям моды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) джемпер прямого силуэта с V-образным вырезом горловины, изготавливается из легких трикотажных материалов темно-синего цвета, рукав длинный; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шапка-ушанка, утепленная из ткани темно-синего цвета состоит из колпака, лицевого козырька и назатыльника с наушниками. Лицевые детали козырька, наушников и назатыльника из трикотажного полотна "флис" темно - синего-цвета. Колпак и подлицевые детали из водоотталкивающей ткани темно-синего цвета с утепляющим подкладом. В середине козырька шапки-ушанки прикрепляется эмблема;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ремень черного цвета, кожаный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) куртка прямого силуэта утепленная, из плащевой ткани с водоотталкивающими свойствами темно-синего цвета с пристегивающей подкладкой из синтепона, однобортная с застежкой – молния по центру с закрытой ветрозащитным клапаном. Воротник стойка, с планкой для пристегивания капюшона. Капюшон съемный, утепленный, с цельнокроеным козырьком и кулиской со шнуром и фиксаторами, нижняя часть капюшона с переходными концами. Рукава втачные, двухшовные, на полочках боковые карманы с застежкой – молния, и накладные карманы, спина со швом посередине. На левом рукаве на 10 сантиметр (далее – см) ниже предплечья пришивается нарукавный знак шеврон принадлежности к Комитету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) полукомбинезон (утепленный) из плащевой ткани темно-синего цвета с водоотталкивающими свойствами на утеплителе с пристегивающейся подкладкой, на притачном широком поясе с высокой спинкой и бретелями, регулируемыми по высоте; с пятью широкими шлевками, с хлястиком-затяжником боковой части пояса. Комбинезон застегивается на три кнопки и "молнию", с разрезом в боковом шве с застежкой на "молнию" и ленту, расположенную на фигурном пате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) куртка летняя полевая, прямой формы навыпуск, изготовляется из водоотталкивающей плащевой ткани темно-синего цвета, стандартной длины с длинным рукавом. Воротник отложной, рукава с пришивными манжетами, застегивающимися на одну пуговицу. Имеет два нагрудных и два боковых прямых кармана на наружной стороне левого рукава 10 см ниже предплечья пришивается нарукавный знак шеврон принадлежности к Комитету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ботинки утепленные с высокими берцами, черного цвета кожаные, высота каблука не превышает 2 см;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) футболка синего цвета из смесовой ткани (хлопок не менее 70%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) брюки летние полевые изготавливаются из водоотталкивающей смесовой ткани темно-синего цвета, со шлевками для ремня, низ без манжет. Имеют два боковых косых прорезных и один задний прямой карманы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) жилетка из плащевой ткани темно-синего цвета, без рукавов, на подкладке с застежкой на "молнию". С двумя накладными карманами, с застежкой на молнию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) бейсболка темно-синего цвета, состоит из шести клиньев, козырька, застежки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) перчатки пятипалые, из плотной шерстяной ткани.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 2. Женская форменная одежда (без погон):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Женская форменная одежда (без погон) (рисунок 2)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повседневная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жакет с длинным рукавом на молнии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юбка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рубашка с коротким рукавом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рубашка с длинными рукавами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       галстук;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полевая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куртка летняя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       футболка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полевые брюки летние;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куртка утепленная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       джемпер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полукомбинезон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жилетка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейсболка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ботинки утепленные с высокими берцами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перчатки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ремень для брюк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шапка-ушанка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4584700" cy="3454400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3456,90 +3598,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5257800" cy="3937000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3561,500 +3703,500 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полевая форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описание женской форменной одежды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жакет повседневный изготавливается из ткани (шерсть не менее 60%) темно-синего цвета, на подкладке, с бортовой застежкой на замок-молнию. Воротник отложной, рукава втачные двухшовные с пришивными манжетами, застегивающимися на одну пуговицу. Карманы боковые горизонтально расположенные, прорезные с клапаном и нагрудные карманы с клапанами. По низу куртки притачной пояс, по бокам стянутый резинкой в четыре ряда. Спинка с притачной кокеткой и двумя защипами по шву притачивания кокетки. На левом рукаве нарукавный знак шеврон принадлежности к Комитету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юбка из ткани темно-синего цвета (шерсть не менее 60%), прямого покроя на подкладке, пояс притачной, застегивающийся на одну пуговицу. Задняя половинка посередине заканчивается шлицей с двумя вытачками, с застежкой "молния" в левом боку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рубашка с коротким рукавом из смесовой ткани (хлопок не менее 60%) голубого цвета, прямой формы, с застежкой на 6 простых пуговицах с верхней застежкой на воротнике, с двумя нагрудными карманами с клапанами. Воротник отложной, стойка отрезная. Спинки на притачной кокетке, с двумя защипами по шву притачивания кокетки. Рукава втачные одношовные. По низу рубашки притачной пояс, по боковым швам стянутый резинкой в четыре ряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рубашка с длинным рукавом из смесовой ткани (хлопок не менее 60%) голубого цвета, прямой формы, с застежкой на 6 простых пуговицах с верхней застежкой на воротнике, двумя нагрудными накладными карманами с клапанами. Спинка на притачной кокетке, с двумя защипами по шву притачивания кокетки, рукава втачные одношовные, с манжетами, застежкой на одну пуговицу. По низу рубашки притачной пояс, по боковым швам стянутый резинкой в четыре ряда. Воротник втачной, отложной на притачной стойке. Рукава двухшовные, втачные, по локтевым швам обработаны шлицы, по низу рукавов притачные манжеты, застегивающиеся на пуговицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) галстук изготавливается из шелковой ткани синего цвета, модель отвечает требованиям моды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) джемпер прямого силуэта с V-образным вырезом горловины, изготавливается из легких трикотажных материалов темно-синего цвета, рукав длинный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шапка-ушанка утепленная из ткани темно-синего цвета состоит из колпака, лицевого козырька и назатыльника с наушниками. Лицевые детали козырька, наушников и назатыльника из трикотажного полотна "флис" темно - синего-цвета. Колпак и подлицевые детали из водоотталкивающей ткани темно-синего цвета с утепляющим прокладом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) ремень черного цвета, кожаный; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) куртка утепленная из плащевой ткани темно-синего цвета с водоотталкивающими свойствами с пристегивающей покладкой синтепона, однобортная с застежкой – молния по центру с закрытой ветрозащитным клапаном. Воротник стойка, с планкой для пристегивания капюшона. Капюшон съемный, утепленный, с цельнокроеным козырьком и кулиской со шнуром и фиксаторами, нижняя часть капюшона с переходными концами. Рукава втачные, двухшовные. На полочках боковые карманы с застежкой – молния, спина со швом посередине. На левом рукаве на 10 см ниже предплечья пришивается нарукавный знак шеврон принадлежности к Комитету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) полукомбинезон (утепленный) из плащевой ткани темно-синего цвета с водоотталкивающими свойствами на утеплителе с пристегивающейся подкладкой, с водоотталкивающей пропиткой, на притачном широком поясе с высокой спинкой и бретелями, регулируемыми по высоте; с пятью широкими шлевками, с хлястиком-затяжником боковой части пояса. Полукомбинезон застегивается на три кнопки и "молнию", с разрезом в боковом шве с застежкой на "молнию" и ленту, расположенную на фигурном пате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) куртка летняя полевая, навыпуск, изготовляется из водоотталкивающей плащевой ткани темно-синего цвета, стандартной длины с длинными рукавами. Воротник отложной, рукава с пришивными манжетами, застегивающимися на одну пуговицу. На полочках накладные нагрудные карманы с клапанами и два боковых прямых кармана, спинка с кокеткой. На наружной стороне левого рукава 10 см ниже предплечья пришивается нарукавный знак шеврон принадлежности к Комитету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ботинки утепленные с высокими берцами, черного цвета кожаные, высота каблука не превышает 2 см;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) футболка синего цвета из смесовой ткани (хлопок не менее 70%); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) брюки летние полевые изготавливаются из водоотталкивающей смесовой ткани темно-синего цвета, со шлевками для ремня, низ без манжет. Имеют два боковых косых прорезных и один задний прямой карманы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) жилетка из плащевой ткани темно-синего цвета, с водоотталкивающими свойствами. Без рукавов, на подкладке с застежкой на "молнию". С двумя накладными парными карманами, с застежкой на молнию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) бейсболка темно-синего цвета, состоит из шести клиньев, козырька, застежки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) перчатки пятипалые, из плотной шерстяной ткани.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 3. Головные уборы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2997200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -4076,160 +4218,160 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шапка-ушанка                               Бейсболка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 4. Описание нарукавной нашивки и эмблемы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нарукавный знак (шеврон) форменной одежды фигурально-овальной формы, размером 100х83х80 миллиметров (далее – мм), зеленого цвета, изготавливается ткацким способом. Представляет форму щита зеленого цвета и окантованный по внутреннему периметру полоской золотистого цвета. В верхней части шеврона надпись "МЕМЛЕКЕТТІК ЭКОЛОГИЯЛЫҚ ИНСПЕКТОР", в нижней части - надпись "ЭКОЛОГИЯЛЫҚ РЕТТЕУ ЖӘНЕ БАҚЫЛАУ КОМИТЕТІ". Нарукавный знак (шеврон) нашивается на внешней стороне левого рукава верхней одежды на расстоянии 120 мм от верхней точки рукава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Эмблема к головному убору, обернутой лавровым венком золотистого цвета (зимняя форма одежды – утепленная шапка, летняя форма одежды - бейсболка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7493000" cy="3378200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -4386,282 +4528,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2022 года № 775</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра охраны окружающей среды Республики Казахстан от 11 октября 2012 года № 304-Ө "Об утверждении Перечня должностей должностных лиц, имеющих право на ношение форменной одежды (без погон), Правил ношения форменной одежды (без погон) должностными лицами, осуществляющими государственный экологический контроль, и Образцов форменной одежды (без погон) и внесении изменений в приказ Министра охраны окружающей среды Республики Казахстан от 24 февраля 2012 года № 41-Ө "Об утверждении Правил отнесения категории государственных служащих подразделений государственного экологического контроля уполномоченного органа в области охраны окружающей среды к должностным лицам, осуществляющий государственный экологический контроль" (зарегистрирован в Реестре государственной регистрации нормативных правовых № 8079).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня приказов Министра охраны окружающей среды Республики Казахстан и Министра энергетики Республики Казахстан, в которые вносятся изменения, утвержденные приказом Министра энергетики Республики Казахстан от 21 декабря 2015 года № 731 (зарегистрирован в Реестре государственной регистрации нормативных правовых № 12927).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 5 февраля 2016 года № 38 "О внесении изменений в некоторые приказы Министра охраны окружающей среды Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13435).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 17 марта 2017 года № 97 "О внесении изменений в приказ Министра охраны окружающей среды Республики Казахстан от 11 октября 2012 года № 304-Ө "Об утверждении Перечня должностей должностных лиц, имеющих право на ношение форменной одежды (без погон), Правил ношения форменной одежды (без погон) должностными лицами, осуществляющими государственный экологический контроль, и Образцов форменной одежды (без погон) и внесении изменений в приказ Министра охраны окружающей среды Республики Казахстан от 24 февраля 2012 года № 41-Ө "Об утверждении Правил отнесения категорий государственных служащих подразделений государственного экологического контроля уполномоченного органа в области охраны окружающей среды к должностным лицам, осуществляющим государственный экологический контроль" ((зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>