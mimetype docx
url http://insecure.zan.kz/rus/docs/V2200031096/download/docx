--- v0 (2025-10-24)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b43ecbb" w14:textId="b43ecbb">
+    <w:p w14:paraId="f12dfbc" w14:textId="f12dfbc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2750,1939 +2750,845 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 20.08.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 215 "Об утверждении Правил расчета и предельного значения коэффициента долговой нагрузки заемщика организации, осуществляющей микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19670) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 217 "Об утверждении Правил предоставления микрокредитов электронным способом" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19714) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 3)</w:t>
-[...28 lines deleted...]
-      "3) заемщик – физическое лицо-резидент Республики Казахстан, намеревающееся воспользоваться или пользующееся услугами микрофинансовой организации по предоставлению микрокредита;";</w:t>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Заключение договора о предоставлении микрокредита, внесение изменений и дополнений в договор о предоставлении микрокредита электронным способом между организацией, осуществляющей микрофинансовую деятельность, и клиентом, осуществляется посредством электронной цифровой подписи клиента и (или) путем генерации и ввода паролей или с использованием не менее одного из аутентификационных признаков (токенов, смарт-карт, одноразовых паролей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z144" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставление микрокредита электронным способом осуществляется путем перевода денег с банковского счета организации, осуществляющей микрофинансовую деятельность, на банковский счет (платежную карточку) клиента, а также посредством выдачи клиенту наличных денег через терминал и (или) перевода микрокредита по заявлению заемщика на банковский счет юридического лица, с которым у организации, осуществляющей микрофинансовую деятельность, заключен договор, предусматривающий оплату за приобретаемый товар или выполненные работы, услуги заемщиком.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 4</w:t>
+        <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="96"/>
-[...15 lines deleted...]
-      "4. Требования пункта 3 Правил распространяются на микрокредиты, предоставленные заемщикам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности, за исключением:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. В случае обнаружения несанкционированного доступа к информации, составляющей тайну предоставления микрокредита, ее несанкционированного изменения, осуществления несанкционированных действий со стороны третьих лиц либо иных незаконных (мошеннических) действий с микрокредитами, организация, осуществляющая микрофинансовую деятельность, в течение двух рабочих дней принимает меры для устранения причин и последствий таких действий, а также в течение одного рабочего дня информирует об этом клиента и уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z111" w:id="97"/>
-[...15 lines deleted...]
-      микрокредитов, обеспеченных залогом автотранспортного средства, полностью покрывающего сумму выдаваемого микрокредита;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании внесенного организации, осуществляющей микрофинансовую деятельность, представления о принятии мер по устранению обстоятельств, способствовавших совершению уголовного правонарушения либо постановления о признании заемщика потерпевшим, представленного правоохранительными органами, не позднее трех календарных дней организация, осуществляющая микрофинансовую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z112" w:id="98"/>
-[...15 lines deleted...]
-      микрокредитов, обеспеченных залогом недвижимого имущества, полностью покрывающим сумму выдаваемого микрокредита;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекращает взыскание задолженности и претензионно-исковую работу по микрокредиту клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z113" w:id="99"/>
-[...15 lines deleted...]
-      микрокредитов, обеспеченных залогом денег, находящихся на банковских счетах, полностью покрывающим сумму выдаваемого микрокредита.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит корректировки в кредитную историю клиента в кредитных бюро путем устранения записей о наличии задолженности по микрокредиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
-[...15 lines deleted...]
-      В период с 1 января 2022 года по 30 июня 2022 года включительно требования пункта 3 Правил не распространяются на микрокредиты, предоставленные заемщикам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности, и обеспеченные на всю сумму выдаваемого микрокредита залогом имущества, сделки с которыми подлежат обязательной государственной регистрации.";</w:t>
+    <w:bookmarkStart w:name="z150" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация, осуществляющая микрофинансовую деятельность, принимает решение о списании задолженности клиента по микрокредиту, по которому имеется представление и (или) постановление правоохранительных органов и (или) вступившее в законную силу решение суда, принятое по обращению организации, осуществляющей микрофинансовую деятельность.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z151" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 14 июня 2021 года № 73 "Об установлении минимального размера уставного капитала коллекторского агентства" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 23101) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="101"/>
-[...35 lines deleted...]
-      ДЗ ≥ ВПМ + 0,5 * ВПМ * Кнчс,</w:t>
+    <w:bookmarkStart w:name="z153" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Установить минимальный размер уставного капитала для коллекторского агентства в следующем размере:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z118" w:id="103"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для коллекторского агентства, приобретающего права (требования) по договорам банковского займа и (или) договорам о предоставлении микрокредита - 100 000 000 (сто миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z119" w:id="104"/>
-[...15 lines deleted...]
-      ДЗ – доход заемщика;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для коллекторского агентства, прошедшего учетную регистрацию в уполномоченном органе по регулированию, контролю и надзору финансового рынка и финансовых организаций до введения в действие настоящего постановления и приобретающего права (требования) по договорам банковского займа и (или) договорам о предоставлении микрокредита:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z120" w:id="105"/>
-[...15 lines deleted...]
-      ВПМ – величина прожиточного минимума, установленная на соответствующий финансовый год Законом Республики Казахстан "О республиканском бюджете";</w:t>
+    <w:bookmarkStart w:name="z156" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2022 года – 10 000 000 (десять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z121" w:id="106"/>
-[...15 lines deleted...]
-      КНЧС – количество несовершеннолетних членов семьи.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 июля 2022 года – 30 000 000 (тридцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
-[...15 lines deleted...]
-      Доход заемщика определяется на основании одного и (или) нескольких из следующих критериев:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года – 50 000 000 (пятьдесят миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
-[...15 lines deleted...]
-      1) официального дохода за период от 3 (трех) до 12 (двенадцати) месяцев, предшествующих дате обращения заемщика;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2024 года – 100 000 000 (сто миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z124" w:id="109"/>
-[...15 lines deleted...]
-      2) среднемесячной суммы расходов по дебетовой карте за период от 3 (трех) до 12 (двенадцати) месяцев, предшествующих дате обращения заемщика;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для коллекторского агентства, осуществляющего исключительно коллекторскую деятельность, - 50 000 000 (пятьдесят миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z125" w:id="110"/>
-[...15 lines deleted...]
-      3) среднемесячной суммы пополнения дебетовой карты за период от 3 (трех) до 12 (двенадцати) месяцев, предшествующих дате обращения заемщика;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для коллекторского агентства, прошедшего учетную регистрацию в уполномоченном органе по регулированию, контролю и надзору финансового рынка и финансовых организаций до введения в действие настоящего постановления и осуществляющего исключительно коллекторскую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z126" w:id="111"/>
-[...15 lines deleted...]
-      4) суммы остатков на депозите и (или) текущем счете на дату подачи заявления на оформление микрокредита;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2022 года – 10 000 000 (десять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z127" w:id="112"/>
-[...15 lines deleted...]
-      5) среднемесячной суммы пополнений депозитов и (или) текущих счетов за период от 3 (трех) до 12 (двенадцати) месяцев, предшествующих дате обращения заемщика;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 июля 2022 года – 30 000 000 (тридцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z128" w:id="113"/>
-[...15 lines deleted...]
-      6) среднемесячной суммы снятий с депозитов и (или) текущих счетов за период от 3 (трех) до 12 (двенадцати) месяцев, предшествующих дате обращения заемщика;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года – 50 000 000 (пятьдесят миллионов) тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z129" w:id="114"/>
-[...15 lines deleted...]
-      7) дохода заемщика, определяемого как отношение среднего значения суммы ежемесячных платежей заемщика (в количестве не менее шести) по погашенным и (или) непогашенным банковским займам за последние двенадцать последовательных календарных месяца, предшествующих дате обращения заемщика, совершенных без просрочки, к максимально допустимому значению коэффициента долговой нагрузки (0,5);</w:t>
+    <w:bookmarkStart w:name="z165" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уставный капитал коллекторского агентства составляет сумму, рассчитываемую как активы коллекторского агентства за вычетом обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z130" w:id="115"/>
-[...15 lines deleted...]
-      8) среднемесячной суммы расходов по коммунальным услугам, по телекоммуникационным услугам, на содержание общего имущества объекта кондоминиума за период от 3 (трех) до 12 (двенадцати) месяцев, предшествующих дате обращения заемщика, превышающей значение непродовольственной части величины прожиточного минимума, установленной на соответствующий финансовый год Законом Республики Казахстан "О республиканском бюджете";</w:t>
+    <w:bookmarkStart w:name="z166" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях подтверждения оплаты минимального размера уставного капитала создаваемого коллекторского агентства к моменту его государственной регистрации (перерегистрации) коллекторское агентство представляет следующие документы: документ банка второго уровня (в том числе выписка о движении денег по банковским счетам клиента), подтверждающий зачисление на банковский счет денег в качестве взноса в уставный капитал коллекторского агентства, и выданный не ранее 30 (тридцати) календарных дней до даты обращения для прохождения учетной регистрации и, при наличии, реестр участников хозяйственного товарищества либо выписка из него, выданная профессиональным участником рынка ценных бумаг, осуществляющим деятельность по ведению системы реестров держателей ценных бумаг.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z131" w:id="116"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...904 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>