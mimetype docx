--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="194b0b2" w14:textId="194b0b2">
+    <w:p w14:paraId="ea7da0a" w14:textId="ea7da0a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -995,847 +995,951 @@
         <w:t>
       2) критерии оценивания – признаки и конкретные измерители, на основании которых проводится оценка учебных достижений обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) образовательная программа – единый комплекс основных характеристик образования, включающий цели, результаты и содержание обучения, организацию образовательного процесса, способы и методы их реализации, критерии оценки результатов обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра просвещения Республики Казахстан от 20 апреля 2026 года № 101-НҚ  (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие с 12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) комплексное тестирование – форма экзамена, проводимого одновременно по нескольким учебным дисциплинам с применением информационно-коммуникационных технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) результаты обучения – подтвержденный оценкой объем знаний, умений, навыков, приобретенных, демонстрируемых обучающимся по освоению образовательной программы, и сформированные ценности и отношения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) учебная программа – программа, определяющая по каждому учебному предмету, каждой учебной дисциплине и (или) модулю содержание и объем знаний, умений, навыков и компетенций, подлежащих освоению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) учебный план – документ, регламентирующий перечень, последовательность, объем учебных предметов, учебных дисциплин и (или) модулей, профессиональной практики, иных видов учебной деятельности обучающихся соответствующего уровня образования и формы контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Критерии оценки организаций образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Критерии к периоду оценивания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ежегодная оценка организаций образования, не являющаяся предшествующей государственной аттестации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об образовании", проводится в организациях образования без процедуры оценивания результатов обучения, при этом оцениваемым периодом является полный учебный год с учетом итоговой аттестации обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценка организаций образования, предшествующая государственной аттестации, проводится в организациях образования с применением процедуры оценивания результатов обучения, при этом оцениваемым периодом являются предыдущие два учебных года и текущий учебный год за один месяц до начала государственной аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Критерии оценивания результатов обучения осуществляются по следующим конкретным измерителям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценивание результатов обучения проводится среди обучающихся 4, 9 классов по технологии комплексного тестирования в компьютерном формате (далее – компьютерное тестирование), разработанного организацией по вопросам тестирования, определенной уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) компьютерное тестирование проводится при участии должностных лиц ведомства уполномоченного органа в области образования и его территориальными подразделениями в качестве наблюдателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при проведении оценивания результатов обучения для обучающихся создаются единые условия и равные возможности для демонстрации уровня своих знаний, умений и навыков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) компьютерное тестирование проводится при участии в нем не менее 90 % (для организаций образования, общее количество выпускников, которых составляет 10 или менее обучающихся – не менее 80 %) обучающихся от списочного состава контингента определенного уровня образования, подлежащих оцениванию результатов обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при дистанционном обучении обучающихся 4, 9 классов, подлежащих оцениванию результатов обучения по причине карантина, чрезвычайных ситуаций социального, природного и техногенного характера, компьютерное тестирование переносится на срок до снятия ограничительных мер соответствующих государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обучающиеся освобождаются от процедуры компьютерного тестирования и не включаются в списочный состав контингента обучающихся, подлежащих оцениванию результатов обучения в следующих случаях на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключения психолого-медико-педагогической консультации (для детей с особыми образовательными потребностями);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключения врачебно-консультационной комиссии по состоянию здоровья или положительных результатов полимеразной цепной реакции в период оценки организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       приказа Управления образования об участии в олимпиадах, конкурсах и соревнованиях согласно Перечню республиканских и международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам, конкурсов исполнителей, конкурсов профессионального мастерства и спортивных соревнований, утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 7 декабря 2011 года № 514 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7355);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шкала оценок при компьютерном тестировании для обучающихся организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего (в процентном соотношении), определяется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "отлично" – 85-100 %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "хорошо" – 65-84 %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "удовлетворительно" – 40-64 %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "неудовлетворительно" – менее 40 % правильных ответов от числа вопросов в экзаменационном материале;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) результаты компьютерного тестирования оцениваются по цифровой пятибалльной системе, при этом процедура апелляции не предусматривается;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) результаты оценки уровня подготовки обучающихся считаются соответствующими требованиям государственных общеобязательных стандартов начального, основного среднего образования, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031), когда не менее 40 % обучающихся от списочного состава контингента, указанного в подпункте 4) настоящего пункта, определены организацией образования правильно ответившими не ниже, чем на оценку "удовлетворительно".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. К критериям оценивания организаций образования применяются измерители, соответствующие одному из уровней и баллу "образцовый" - 5, "хороший" - 4, "требующий улучшения" - 3, "низкий" - 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Измерители к критериям оценивания организаций образования применяются в соответствии с приложениями 1, 2, 3, 4 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уровень деятельности организации образования определяется по общей сумме баллов критериев оценивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если образовательная деятельность организации образования не соответствует требованиям государственного общеобязательного стандарта образования, при оценивании деятельности организаций образования итоговая сумма баллов снижается на 50%.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для определения уровня удовлетворенности предоставляемыми образовательными услугами, по форме, определенной уполномоченным органом в области образования, проводится опрос в онлайн формате сотрудниками территориальных подразделений ведомства уполномоченного органа в области образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в организациях образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения –педагогов, родителей (законных представителей) воспитанников предшкольного возраста; при отсутствии групп предшкольного возраста - у родителей (законных представителей) воспитанников старшего возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в организациях образования, реализующих общеобразовательные учебные программы начального, основного среднего образования –педагогов, обучающихся и родителей (законных представителей) обучающихся 4, 9 классов; при отсутствии в организации образования выпускных классов – обучающихся и родителей (законных представителей) старших классов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования – педагогов, работодателей, руководителей баз производственной практики и обучающихся выпускных курсов; при отсутствии в организации образования выпускных курсов – обучающихся старших курсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опрос педагогов, работодателей, руководителей баз производственной практики проводится при участии в нем не менее 90 % респондентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опрос обучающихся, родителей (законных представителей) обучающихся (воспитанников) проводится при участии в нем не менее 90 % респондентов (для организаций образования, общее количество обучающихся (воспитанников), которых составляет 10 или менее обучающихся (воспитанников) – не менее 80 %).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Критерии оценки организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Критерии к содержанию дошкольного воспитания и обучения с ориентиром на результаты воспитания и обучения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) соответствие рабочих учебных планов и организованной деятельности требованиям государственного общеобязательного стандарта дошкольного воспитания и обучения, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1850,330 +1954,330 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031) и типовому учебному плану дошкольного воспитания и обучения (далее-ТУП ДВО), утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 20 декабря 2012 года № 557 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8275);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осуществление образовательной деятельности в соответствии с типовой учебной программой дошкольного воспитания и обучения (далее – типовая учебная программа ДВО), утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 12 августа 2016 года № 499 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14235) и образовательными программами (вариативной, индивидуальной, адаптированной, дополнительной);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соблюдение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовых правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> деятельности дошкольных организаций (далее-Типовые правила), утвержденных приказом Министра просвещения Республики Казахстан от 31 августа 2022 года № 385 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29329);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие результатов обучения воспитанников предшкольного возраста, обеспечивающих мониторинг развития ребенка и являющихся основой планирования его индивидуального развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие и анализ результатов мониторинга (стартовый) развития воспитанников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие и анализ результатов мониторинга достижений воспитанников (итоговый) с учетом возраста детей согласно приложению к Типовой учебной программе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Критерии к максимальному объему учебной нагрузки воспитанников:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие и соблюдение требований к максимальному объему учебной нагрузки воспитанников, установленных в ТУП ДВО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Требования к сроку воспитания и обучения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдение требований при формировании возрастных групп с учетом возраста детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение сроков освоения типовой учебной программы ДВО до приема воспитанника в 1 класс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Критерии оценки организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Критерии к содержанию начального, основного среднего и общего среднего образования с ориентиром на результаты обучения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) наличие и соответствие рабочего учебного плана, расписаний занятий, утвержденных руководителем организации образования, требованиям государственных общеобязательных стандартов начального, основного среднего и общего среднего образования, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2188,1049 +2292,1147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031) и типовым учебным планам начального, основного среднего и общего среднего образования (далее – ТУП), утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">приказом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 8 ноября 2012 года № 500 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8170).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) освоение базового содержания учебных предметов, осуществляемого в соответствии с типовыми учебными программами по общеобразовательным предметам (далее – типовые учебные программы ОП), утвержденными </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приказом</w:t>
+        <w:t xml:space="preserve">2) освоение базового содержания учебных предметов, осуществляемого в соответствии с типовыми учебными программами по общеобразовательным предметам (далее – типовые учебные программы ОП), утвержденными приказами Министра образования и науки Республики Казахстан от 3 апреля 2013 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 3 апреля 2013 года № 115 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8424);</w:t>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении типовых учебных программ по общеобразовательным предметам, курсам по выбору и факультативам для общеобразовательных организаций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8424), Министра просвещения Республики Казахстан от 16 сентября 2022 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении типовых учебных программ по общеобразовательным предметам и курсам по выбору уровней начального, основного среднего и общего среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29767);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реализация воспитательной работы, направленной на решение вопросов познания и освоения обучающимися субъективно новых знаний, на изучение национальных традиций, культуры и привитие общечеловеческих ценностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация разнообразных форм внеурочной деятельности в совокупности, обеспечивающей реализацию духовно-нравственного, гражданско-патриотического, художественно-эстетического, трудового и физического воспитания обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализация профильного обучения с учетом индивидуальных интересов и потребностей обучающихся (углубленный и стандартный уровни обучения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организация учебного процесса с учетом особых образовательных потребностей и индивидуальных возможностей обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) реализация курсов по выбору и факультативов вариативного компонента, осуществляемого в соответствии с ТУП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) изучение обязательного учебного курса "Основы безопасности жизнедеятельности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализация обязательного учебного курса "Правила дорожного движения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) соблюдение квалификационных требований, предъявляемых к образовательной деятельности организаций, предоставляющих начальное, основное среднее, общее среднее, техническое и профессиональное, послесреднее, духовное образование, и перечня документов, подтверждающих соответствие им (далее – Квалификационные требования), утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 (зарегистрирован в Реестре нормативных правовых актов под № 30721).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 12 с изменением, внесенным Приказ Министра просвещения РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Критерии к максимальному объему учебной нагрузки обучающихся начального, основного среднего и общего среднего образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие и соблюдение максимального объема недельной учебной нагрузки обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соответствие и соблюдение общего объема учебной нагрузки обучающихся, составляющей инвариантный и вариативный (коррекционный компонент для специальной организации образования) компоненты, а также недельной и годовой учебной нагрузки по классам, установленной ТУП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдение требований к делению классов на группы, в том числе с учетом особенностей обучающихся с особыми образовательными потребностями в рамках инклюзивного образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Критерии к уровню подготовки обучающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уровень подготовки обучающихся (ожидаемые результаты обучения) по каждой образовательной области (и учебным предметам) соответствующего уровня образования в соответствии с типовыми учебными программами ОП и требованиями государственных общеобязательных стандартов начального, основного среднего и общего среднего образования, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осуществление оценки учебных достижений обучающихся в соответствии с критериями оценки знаний обучающихся, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 21 января 2016 года № 52 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13137), и соблюдение требований формативного и суммативного оценивания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выполнение требований инклюзивного образования, при обучении обучающихся с особыми образовательными потребностями в соответствии с требованиями государственных общеобязательных стандартов начального, основного среднего и общего среднего образования, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031) (коррекция нарушения развития и социальной адаптации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценивание результатов обучения по определению достижений обучающимися 4, 9 классов ожидаемых результатов обучения и освоения образовательных учебных программ, предусмотренных требованиями государственного общеобразовательного стандарта соответствующего уровня образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Критерии к сроку обучения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдение требований к срокам освоения общеобразовательных учебных программ соответствующих уровней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение требований к продолжительности учебного года по классам и продолжительности каникулярного времени в календарном году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Критерии оценки организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Критерии к содержанию технического и профессионального, послесреднего образования с ориентиром на результаты обучения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) наличие и соответствие плана работы (по направлениям деятельности) на учебный год, разработанного и утвержденного согласно Перечню документов, обязательных для ведения педагогами организаций среднего, технического и профессионального, послесреднего образования, и их формы, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 6 апреля 2020 года № 130 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20317) содержанию образовательных программ технического и профессионального, послесреднего образования по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изучению общеобразовательных, общегуманитарных, общепрофессиональных, специальных дисциплин или изучение общеобразовательных дисциплин, базовых и профессиональных модулей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнению лабораторно-практических занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прохождению производственного обучения и профессиональной практики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сдаче промежуточной и итоговой аттестации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнению курсовой и дипломной (письменной или практической) работы, если иное не предусмотрено рабочими учебными программами и планом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изучению интегрированных в модули образовательных программ технического и профессионального образования с включением отдельных модулей или дисциплин образовательных программ бакалавриата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наличие разработанных организациями технического и профессионального, послесреднего образования (далее – ТиППО) образовательных программ с участием работодателей на основе требований государственного общеобязательного стандарта технического и профессионального, послесреднего образования, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031), профессиональных стандартов (при наличии), профессиональных стандартов WorldSkills (Ворлдскилс) (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) наличие разработанных рабочих учебных планов на основе моделей учебного плана технического и профессионального образования (далее-ТиПО), согласно приложениям 1, 2 государственного общеобязательного стандарта технического и профессионального, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие утвержденных организацией ТиППО рабочих учебных программ по всем дисциплинам и (или) модулям учебного плана с ориентиром на результаты обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализация индивидуального учебного плана и специальной учебной программы для лиц с особыми образовательными потребностями (при наличии), с учетом особенностей их психофизического развития и индивидуальных возможностей обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соответствие перечня и объема обязательных общеобразовательных дисциплин, а также дисциплин углубленного и стандартного уровней обучения с учетом профиля специальности по направлениям: общественно-гуманитарное, естественно-математическое (для организаций технического и профессионального образования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) изучение интегрированных в модули образовательных программ технического и профессионального образования с включением отдельных модулей или дисциплин образовательных программ бакалавриата (для организаций послесреднего образования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) изучение общегуманитарных, социально-экономических дисциплин или базовых модулей, а также профессиональных модулей (за исключением военных специальностей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осуществление и прохождение производственного обучения и профессиональной практики в соответствии с требованиями государственного общеобязательного стандарта технического и профессионального, послесреднего образования, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проведение оценки достижений результатов обучения посредством различных видов контроля: текущего контроля успеваемости, промежуточной и итоговой аттестации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) наличие разработанных специальных учебных программ для обучения лиц с особыми образовательными потребностями в условиях инклюзивного образования (при наличии лиц c несохранным интеллектом), предусматривающих частичное или полное освоение образовательной программы ТиПО, с учетом особенностей психофизического развития и индивидуальных возможностей обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) наличие разработанных индивидуальных учебных программ и планов для обучения лиц с особыми образовательными потребностями в условиях инклюзивного образования (при наличии лиц c сохранным интеллектом) на основе образовательной программы по специальности ТиПО, с учетом физических нарушений и индивидуальных возможностей обучающихся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3249,210 +3451,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Критерии к максимальному объему учебной нагрузки обучающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие и соблюдение требований к максимальному объему учебной нагрузки обучающихся в неделю, включая обязательную учебную нагрузку при очной форме обучения, а также факультативные занятия и консультации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение объема учебного времени на обязательное обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдение объема учебной нагрузки обучающегося по результатам обучения, осваиваемых им по каждой дисциплине и (или) модулю или другим видам учебной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соблюдение объема учебного времени обязательных учебных занятий для вечерней формы обучения не менее 70 %, для заочной формы обучения - не менее 30 % от соответствующего объема учебного времени, предусмотренного для очной формы обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Критерии к уровню подготовки обучающихся определяемых дескрипторами национальной рамки квалификаций, отраслевых рамок квалификаций и профессиональных стандартов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Критерии к соблюдению сроков освоения образовательных программ в соответствии с требованиями государственного общеобязательного стандарта технического и профессионального, послесреднего образования, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3518,68 +3720,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> организаций образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии для оценивания деятельности организаций образования, реализующих общеобразовательные учебные программы дошкольного обучения и воспитания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным Приказ Министра просвещения РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5660,87 +5932,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Создание условий для лиц с особыми образовательными потребностями в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2022 года № 6 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26513)</w:t>
-[...35 lines deleted...]
-100 %</w:t>
+              <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 29 апреля 2025 года № 92 "Об утверждении Правил деятельности службы психолого-педагогического сопровождения в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 36047) (далее – приказ № 92)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5799,51 +6071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95 - 99 %</w:t>
+95 – 99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5902,51 +6174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 - 94 %</w:t>
+80 – 94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6005,51 +6277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-менее 80 %</w:t>
+менее 80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7913,64 +8185,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="115"/>
+      <w:bookmarkStart w:name="z122" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (Фамилия, имя, отчество (при наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -8053,104 +8325,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> организаций образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии для оценивания деятельности организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 с изменениями, внесенными приказом Министра просвещения РК от 15.05.2024 </w:t>
+      Сноска. Приложение 2 с изменениями, внесенными приказами Министра просвещения РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9753,140 +10063,163 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Доля педагогов-экспертов, педагогов-исследователей, педагогов-мастеров, для которых основным местом работы является лицензиат, от общего числа педагогов начального уровня образования в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности организаций, предоставляющих начальное, основное среднее, общее среднее, техническое и профессиональное, послесреднее, духовное образование, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30721)</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z125" w:id="117"/>
+              <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности организаций образования, за исключением организаций высшего и послевузовского образования, и перечень документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30721) (далее – приказ № 473)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общеобразовательные школы, школы-гимназии, школы-лицеи более 45 %, гимназий более 50 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы более 30 %</w:t>
+              <w:t>
+общеобразовательные школы более 30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9930,119 +10263,142 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="118"/>
+          <w:bookmarkStart w:name="z128" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общеобразовательные школы, школы-гимназии, школы-лицеи от 35 до 44 %, гимназий от 40 до 49 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы от 25 до 29 %</w:t>
+              <w:t>
+общеобразовательные школы от 25 до 29 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10086,119 +10442,142 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="119"/>
+          <w:bookmarkStart w:name="z131" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общеобразовательные школы, школы-гимназии, школы-лицеи от 25 до 34 %, гимназий от 30 до 39 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы от 20 до 24 %</w:t>
+              <w:t>
+общеобразовательные школы от 20 до 24 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10242,119 +10621,142 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="120"/>
+          <w:bookmarkStart w:name="z134" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общеобразовательные школы, школы-гимназии, школы-лицеи менее 25 %, гимназий менее 30 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы менее 20%</w:t>
+              <w:t>
+общеобразовательные школы менее 20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10435,167 +10837,191 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Доля педагогов-экспертов, педагогов-исследователей, педагогов-мастеров, для которых основным местом работы является лицензиат, от общего числа педагогов основного среднего, общего среднего образования в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом</w:t>
-[...30 lines deleted...]
-          <w:bookmarkStart w:name="z137" w:id="121"/>
+              <w:t>приказом № 473</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z137" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для общеобразовательных школ, школ-гимназии, школ-лицеев более 55 %, для лицеев более 60 %, из них доля педагогов естественно-математического направления более 50 %, для гимназий более 60 %, из них доля педагогов общественно-гуманитарного направления более 50 %,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>для специализированных организаций образования для одаренных лиц более 65 %, в том числе (при наличии) педагогов, подготовивших победителей районных и/или областных этапов конкурсов и соревнований и/или участников и победителей республиканских конкурсов и соревнований за последние пять лет, утвержденных уполномоченным органом в сфере образования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы более 35 %</w:t>
+              <w:t>
+общеобразовательные школы более 35 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10639,119 +11065,142 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="122"/>
+          <w:bookmarkStart w:name="z141" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общеобразовательные школы, школы-гимназии, школы-лицеи от 45 % до 54 %, лицеи от 50 % до 59 %, из них доля педагогов естественно-математического направления от 40 % до 49 %, гимназий от 50 % до 59 %, из них доля педагогов общественно-гуманитарного направления от 40 % до 49 %, специализированные организации образования для одаренных лиц от 55 % до 64 %, в том числе (при наличии) педагогов, подготовивших победителей районных и/или областных этапов конкурсов и соревнований и/или участников и победителей республиканских конкурсов и соревнований за последние пять лет, утвержденных уполномоченным органом в сфере образования</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы от 30 % до 34 %</w:t>
+              <w:t>
+общеобразовательные школы от 30 % до 34 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10833,136 +11282,170 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="123"/>
+          <w:bookmarkStart w:name="z145" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общеобразовательные школы, школы-гимназии, школы-лицеи от 35 % до 44 %, лицеи от 40 % до 49 %, из них доля педагогов естественно-математического направления от 30 % до 39 %,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>гимназий от 40 % до 49 %, из них доля педагогов общественно-гуманитарного направления от 30 % до 39 %, специализированные организации образования для одаренных лиц от 45 % до 54 %, в том числе (при наличии) педагогов, подготовивших победителей районных и/или областных этапов конкурсов и соревнований и/или участников и победителей республиканских конкурсов и соревнований за последние пять лет, утвержденных уполномоченным органом в сфере образования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы от 25 до 29 %</w:t>
+              <w:t>
+общеобразовательные школы от 25 до 29 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11044,119 +11527,142 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="124"/>
+          <w:bookmarkStart w:name="z149" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для полнокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общеобразовательные школы, школы-гимназии, школы-лицеи менее 35%, лицеи менее 40 %, из них доля педагогов естественно-математического направления менее 30%, гимназий менее 40 %, из них доля педагогов общественно-гуманитарного направления менее 30 %, специализированные организации образования для одаренных лиц менее 45 %, в том числе (при наличии) педагогов, подготовивших победителей районных и/или областных этапов конкурсов и соревнований и/или участников и победителей республиканских конкурсов и соревнований за последние пять лет, утвержденных уполномоченным органом в сфере образования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для малокомплектных организаций образования:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общеобразовательные школы менее 25%</w:t>
+              <w:t>
+общеобразовательные школы менее 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11706,108 +12212,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-100 %</w:t>
+              <w:t>
+Создание условий (пандус, окрашивание контрастной краской дверей и лестниц) для лиц с особыми образовательными потребностями в зданиях (учебных корпусах) согласно приказу № 92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11866,51 +12352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95 - 99 %</w:t>
+95 – 99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11969,51 +12455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 - 94 %</w:t>
+80 – 94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12072,51 +12558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-менее 80 %</w:t>
+менее 80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14920,64 +15406,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z153" w:id="125"/>
+      <w:bookmarkStart w:name="z153" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (Фамилия, имя, отчество (при наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -15060,68 +15546,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="126"/>
+    <w:bookmarkStart w:name="z155" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии для оценивания деятельности организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 с изменениями, внесенными приказом Министра просвещения РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23593,64 +24079,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z156" w:id="127"/>
+      <w:bookmarkStart w:name="z156" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (Фамилия, имя, отчество (при наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -23733,88 +24219,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> организаций образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="128"/>
+    <w:bookmarkStart w:name="z158" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист оценивания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z159" w:id="129"/>
+      <w:bookmarkStart w:name="z159" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации образования)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24233,170 +24719,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="130"/>
+    <w:bookmarkStart w:name="z160" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Для оценивания результатов деятельности организации образования выделяются пять уровней качества предоставления образовательных услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z161" w:id="131"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z161" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) образцовый – от 40 до 45 баллов, хороший – от 35 до 39 баллов, требует улучшения – от 30 до 34 баллов, низкий – менее 30 баллов - для организаций образования, реализующих общеобразовательные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z162" w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z162" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) образцовый – от 55 до 65 баллов, хороший – от 45 до 54 балла, требует улучшения – от 35 до 44 балла, низкий – менее 35 баллов – для организаций образования, реализующих общеобразовательные программы начального, основного среднего и общего среднего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z163" w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z163" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) образцовый – от 65 до 75 баллов, хороший – от 55 до 64 балла, требует улучшения – от 40 до 54 балла, низкий – менее 40 баллов – для организаций образования, реализующих образовательные программы технического и профессионального образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z164" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) образцовый – от 70 до 80 баллов, хороший – от 60 до 69 баллов, требует улучшения – от 45 до 59 баллов, низкий – менее 45 баллов – для организаций образования, реализующих образовательные программы послесреднего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z165" w:id="135"/>
+      <w:bookmarkStart w:name="z165" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации образования _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (Фамилия, имя, отчество (при наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -24419,55 +24905,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>