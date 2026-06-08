--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="37d2cce" w14:textId="37d2cce">
+    <w:p w14:paraId="f9d33dc" w14:textId="f9d33dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам добровольно и принудительно ликвидируемых банков, страховых (перестраховочных) организаций, добровольно и принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 23 ноября 2022 года № 96. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 декабря 2022 года № 30882</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 23 ноября 2022 года № 96. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 декабря 2022 года № 30882.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1119,130 +1119,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "85. Сделки с участием ликвидируемой страховой (перестраховочной) организации, имевшие место до принятия уполномоченным органом решения о лишении лицензии, исполнение и документальное оформление которых в установленном законодательством Республики Казахстан порядке не было завершено до утверждения промежуточного ликвидационного баланса, считаются несостоявшимися.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 147 "Об утверждении Правил назначения и полномочий временной администрации (временного администратора) банка, страховой (перестраховочной) организации" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9711) следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначения и полномочий временной администрации (временного администратора) банка, страховой (перестраховочной) организации, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1255,190 +1349,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. В течение срока действия временной администрации не допускается заключение и исполнение сделок с имуществом организации, в том числе исполнение организацией обязательств, включая погашение кредиторской задолженности в любой форме, осуществление зачета встречных однородных требований, за исключением сделок, связанных с исполнением текущих обязательств организации, сметы расходов временной администрации, и случаев, предусмотренных гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение срока действия временной администрации допускается:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществление зачета суммы депозита, являющегося объектом обязательного гарантирования депозитов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об обязательном гарантировании депозитов, размещенных в банках второго уровня Республики Казахстан" (далее - Закон об обязательном гарантировании депозитов) и суммы встречных требований банка, являющегося участником системы обязательного гарантирования депозитов и выступающего по отношению к депозитору в качестве кредитора или гаранта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проведение оценки всего имущества одновременно либо его части на основании договора, заключенного с оценщиком, осуществляющим оценочную деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об оценочной деятельности в Республике Казахстан" (далее - оценщик) для оценки имущества;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация имущества организации оценочной стоимостью до 100 (ста) месячных расчетных показателей за 1 (одну) единицу имущества в соответствии с требованиями, предусмотренными пунктом 51 Правил.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1451,310 +1545,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Временная администрация банка выполняет следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в срок, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона об обязательном гарантировании депозитов, предоставляет организации, осуществляющей обязательное гарантирование депозитов, реестр депозиторов по гарантируемым депозитам, а также расчет гарантийного возмещения по гарантируемым депозитам, составленные на дату лишения банка лицензии на проведение всех банковских операций на бумажном и электронном носителях с составлением акта приема-передачи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение 10 (десяти) рабочих дней с даты назначения направляет в иностранные банки, в которых открыты счета организации, копии решения уполномоченного органа о лишении лицензии и назначении временной администрации и документы с образцами подписей и оттиска печати (при наличии), нотариально заверенные, переведенные и апостилированные в соответствии с требованиями законодательства Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в течение 10 (десяти) рабочих дней с даты лишения лицензии принимает решение о проведении операции по одновременной передаче активов и обязательств банка в части либо в полном размере перед физическими и (или) юридическими лицами другому (другим) банку (банкам) в порядке, установленном Правилами осуществления временной администрацией по управлению банком (временным управляющим банком) передачи активов и обязательств неплатежеспособного банка банку-приобретателю, а также временной администрацией (временным администратором) банка до вступления в законную силу решения суда о принудительной ликвидации передачи активов и обязательств банка, лишенного лицензии на проведение всех банковских и иных операций, банку-приобретателю, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 января 2019 года № 9, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 18303;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контролирует зачисление поступающих в банк денег, в том числе возвращенных заемщиками по ранее выданным кредитам, доходов от ранее проведенных сделок, включая вознаграждение по займам, и прочих доходов, а также неустоек, пени и штрафов, возврат авансовых платежей банка, а также средств от погашения ценных бумаг, принадлежащих банку на праве собственности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      5) контролирует зачисление поступающих в банк денег, в том числе возвращенных заемщиками по ранее выданным кредитам, доходов от ранее проведенных сделок, включая вознаграждение по займам, и прочих доходов, а также неустоек, пени и штрафов, возврат авансовых платежей банка, а также средств от погашения ценных бумаг, принадлежащих банку на праве собственности;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) возвращает платежные документы из картотеки по счетам "Платежные документы, не оплаченные в срок";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...15 lines deleted...]
-      6) возвращает платежные документы из картотеки по счетам "Платежные документы, не оплаченные в срок";</w:t>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) возвращает клиентам банка имущество, размещенное в сейфовых ячейках банка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) осуществляет закрытие текущих счетов клиентов банка в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами № 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производит сверку банковских счетов банка, переводит деньги с корреспондентских счетов в иностранных банках и банках Республики Казахстан на открытые корреспондентские счета в Национальном Банке Республики Казахстан и закрывает корреспондентские счета в иностранных банках и банках Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      9) производит сверку банковских счетов банка, переводит деньги с корреспондентских счетов в иностранных банках и банках Республики Казахстан на открытые корреспондентские счета в Национальном Банке Республики Казахстан и закрывает корреспондентские счета в иностранных банках и банках Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взимает плату за услуги организации, согласно установленным в организации тарифам и ставкам, если иное не установлено банковским законодательством Республики Казахстан и законодательством Республики Казахстан о страховании и страховой деятельности.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1767,171 +1861,171 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "40. Для проведения инвентаризации имущества и документов организации создается инвентаризационная комиссия, в которую входят руководитель и члены временной администрации, главный бухгалтер и работники организации. Состав инвентаризационной комиссии утверждается руководителем временной администрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Временная администрация проводит инвентаризацию в течение одного месяца с даты ее начала. Срок проведения инвентаризации продлевается с учетом характера и объема работы с согласия уполномоченного органа. При проведении инвентаризации временная администрация определяет имущество, пригодное для реализации.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      Временная администрация проводит инвентаризацию в течение одного месяца с даты ее начала. Срок проведения инвентаризации продлевается с учетом характера и объема работы с согласия уполномоченного органа. При проведении инвентаризации временная администрация определяет имущество, пригодное для реализации.";</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить главой 5-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...15 lines deleted...]
-      дополнить главой 5-1 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 5-1. Порядок реализации имущества и распоряжение активами организации"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...15 lines deleted...]
-      "Глава 5-1. Порядок реализации имущества и распоряжение активами организации"</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-1. Временная администрация после подписания акта приема-передачи имущества по результатам проведенной инвентаризации имущества привлекает оценщика для проведения оценки всего имущества одновременно либо его части.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      46-1. Временная администрация после подписания акта приема-передачи имущества по результатам проведенной инвентаризации имущества привлекает оценщика для проведения оценки всего имущества одновременно либо его части.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-2. Выбор оценщика для оценки всего имущества организации либо его части, независимо от его балансовой стоимости, осуществляется путем рассмотрения ценовых предложений от оценочных компаний на их услуги. По результатам полученных ценовых предложений от оценочных компаний предпочтение отдается оценщику, предложившему наиболее выгодные условия (размер оплаты за оказываемые услуги, сроки проведения оценки, наличие у оценщика филиальной сети и иные условия). Условия подачи ценового предложения определяются руководителем временной администрации организации и публикуются на официальном интернет-ресурсе организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ценовые предложения не принимаются от оценщиков, являющихся аффилированными по отношению друг к другу в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1946,191 +2040,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об акционерных обществах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-3. Сделки с участием организации, лишенной лицензии, имевшие место до лишения уполномоченным органом лицензии, исполнение и документальное оформление которых в установленном законодательством Республики Казахстан порядке не было завершено до даты лишения организации лицензии, считаются несостоявшимися.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...15 lines deleted...]
-      46-3. Сделки с участием организации, лишенной лицензии, имевшие место до лишения уполномоченным органом лицензии, исполнение и документальное оформление которых в установленном законодательством Республики Казахстан порядке не было завершено до даты лишения организации лицензии, считаются несостоявшимися.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-4. Временная администрация при реализации имущества организации исходит из следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
-[...15 lines deleted...]
-      46-4. Временная администрация при реализации имущества организации исходит из следующих условий:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установления цен на реализовываемое имущество не менее рыночных цен на аналогичные виды имущества в данном регионе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...15 lines deleted...]
-      1) установления цен на реализовываемое имущество не менее рыночных цен на аналогичные виды имущества в данном регионе;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализации имущества по максимальной цене;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...15 lines deleted...]
-      2) реализации имущества по максимальной цене;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) минимизации потерь от реализации имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      3) минимизации потерь от реализации имущества.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-5. Имущество организации оценочной стоимостью до 100 (ста) месячных расчетных показателей за 1 (одну) единицу имущества реализуется без проведения публичных торгов по цене не ниже оценочной стоимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      46-5. Имущество организации оценочной стоимостью до 100 (ста) месячных расчетных показателей за 1 (одну) единицу имущества реализуется без проведения публичных торгов по цене не ниже оценочной стоимости.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о реализации движимого имущества организации, предназначенное для продажи, размещается на интернет-ресурсе организации с указанием цены реализации, его технических характеристик (при их наличии).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2143,51 +2237,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "48. Временная администрация с даты назначения ликвидационной комиссии складывает свои полномочия и обеспечивает передачу имущества, отчета об оценке имущества (при наличии) и документов (бухгалтерской и иной документации организации, печатей (при наличии), штампов, материальных ценностей и иного имущества) председателю ликвидационной комиссии в сроки и порядке, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2202,4537 +2296,219 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о банках и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о страховании.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...663 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...503 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...3120 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6981,2376 +2757,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...401 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="205"/>
-[...1920 lines deleted...]
-        <w:t>Дата "____" ____________________ года</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9612,9109 +3099,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="209"/>
-[...8627 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма разработана в соответствии с подпунктом 2) пункта 1 </w:t>
-[...240 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
+      Сноска. Приложение 2 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19040,31 +3561,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>