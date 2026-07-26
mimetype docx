--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9d33dc" w14:textId="f9d33dc">
+    <w:p w14:paraId="5798001" w14:textId="5798001">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1154,1199 +1154,75 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...1142 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3187,55 +2063,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3561,31 +2437,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>