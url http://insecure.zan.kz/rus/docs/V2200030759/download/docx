--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d462f48" w14:textId="d462f48">
+    <w:p w14:paraId="0771b75" w14:textId="0771b75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -336,68 +336,50 @@
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -413,697 +395,620 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр сельского хозяйства</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t>Министр сельского хозяйства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Карашукеев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАН"</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"СОГЛАСОВАН"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министерство здравоохранения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАН"</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"СОГЛАСОВАН"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министерство по чрезвычайным ситуациям</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАН"</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"СОГЛАСОВАН"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Комитет национальной безопасности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАН"</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"СОГЛАСОВАН"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министерство внутренних дел</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3482,60 +3387,104 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект, осуществляющий обращение с ПБА III и (или) IV групп патогенности, ежегодно в срок до 15 января представляет в уполномоченный орган в области ветеринарии информацию о размещенных в рабочей коллекции штаммах микроорганизмов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45. Данные об учете движения штаммов микроорганизмов в рабочих коллекциях вносятся уполномоченным органом в области ветеринарии в государственную информационную систему в области биологической безопасности в течение 15 рабочих дней с момента получения информации о размещенных в рабочей коллекции штаммах микроорганизмов.</w:t>
+      45. Данные об учете движения штаммов микроорганизмов в рабочих коллекциях вносятся уполномоченным органом в области ветеринарии в государственную цифровую систему в области биологической безопасности в течение 15 рабочих дней с момента получения информации о размещенных в рабочей коллекции штаммах микроорганизмов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции приказа Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -8312,82 +8261,66 @@
     </w:tbl>
     <w:bookmarkStart w:name="z141" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Паспорт штамма микроорганизма (для вирусных штаммов)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование вируса и штамма (принятая международная терминология), условное обозначение или номер____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Где, кем, когда и от какого вида животных выделен вирус</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9436,57 +9369,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9656,68 +9582,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации штаммов микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -10096,70 +10022,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="130"/>
+          <w:bookmarkStart w:name="z146" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10528,57 +10454,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10748,93 +10667,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карта хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z150" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование штамма _______________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Индивидуальный номер штамма _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11359,70 +11273,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение под минеральным маслом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11913,1070 +11827,447 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение в воде или водных растворах:</w:t>
-      </w:r>
-[...642 lines deleted...]
-      Хранение в лиофилизированном (L-высушенном) состоянии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предварительное культивирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Лиофилизация (L-высушивание)</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хранение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Температура хранения</w:t>
+Источник информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Среда, температура, аэрация, возраст (фаза роста), условия индуцирующие образование спор покоящихся клеток</w:t>
+Среда, аэрация, метод посева (штрих, укол), возраст (фаза роста), условия индуцирующие образование спор покоящихся клеток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Защитная среда</w:t>
+Вода (раствор)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Концентрация клеток</w:t>
+Температура хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Время и температура эквилибрации</w:t>
+          <w:bookmarkStart w:name="z153" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рекомендуемые</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сроки пересева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Режим лиофилизации (L-высушивание)</w:t>
+Максимальная продолжительность сохранения жизнеспособности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаточная влажность</w:t>
+Изменение свойств при хранении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
@@ -13180,70 +12471,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хранение при низких (от минус 20 градусов по Цельсию до 90 градусов по Цельсию) и сверхнизких температурах (в жидком азоте и его парах):</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+      Хранение в лиофилизированном (L-высушенном) состоянии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13297,88 +12588,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консервация</w:t>
+Лиофилизация (L-высушивание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хранение</w:t>
+Температура хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13411,195 +12702,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Материал для консервации: суспензия агаровые блоки</w:t>
+Защитная среда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Криопротектор</w:t>
+Концентрация клеток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Концентрация клеток</w:t>
+Время и температура эквилибрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Время и температура эквилирации</w:t>
+Режим лиофилизации (L-высушивание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Режим консервации</w:t>
+Остаточная влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
@@ -13803,57 +13094,673 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хранение при низких (от минус 20 градусов по Цельсию до 90 градусов по Цельсию) и сверхнизких температурах (в жидком азоте и его парах):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предварительное культивирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консервация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хранение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среда, температура, аэрация, возраст (фаза роста), условия индуцирующие образование спор покоящихся клеток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материал для консервации: суспензия агаровые блоки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Криопротектор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концентрация клеток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Время и температура эквилирации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Режим консервации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14036,93 +13943,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт вскрытия емкости со штаммами микроорганизма с целью высева или уничтожения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z159" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от __________ 20___года №___</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Мы, нижеподписавшиеся, ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14451,68 +14353,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Составители: ____________________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии))       (подпись)</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14684,93 +14568,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол исследовании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z163" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _____________ 20__ года до "___" ____20__ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Цель исследования ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15150,68 +15029,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии))       (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата:</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15383,93 +15244,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="139"/>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт отпуска (получения) штаммов микроорганизмов между субъектами, осуществляющими обращение с патогенными биологическими агентами, или их подразделениями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z167" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от __________ 20___года №_____</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Мы, нижеподписавшиеся, ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15992,68 +15848,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkStart w:name="z170" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета движения штаммов микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -17140,88 +16996,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="141"/>
+    <w:bookmarkStart w:name="z173" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт упаковки штаммов микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z174" w:id="142"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Мы, нижеподписавшиеся, ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17582,90 +17438,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="143"/>
+    <w:bookmarkStart w:name="z175" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Штаммы микроорганизмов (в каком виде) упакованы в герметичный контейнер с адсорбирующим материалом, помещенный в термочемодан с хладоэлементами для поддержания температурного режима, который опечатан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z176" w:id="144"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z176" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17835,88 +17691,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="145"/>
+    <w:bookmarkStart w:name="z179" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт вскрытия упаковки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z180" w:id="146"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z180" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Мы, нижеподписавшиеся, ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18401,64 +18257,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z181" w:id="147"/>
+      <w:bookmarkStart w:name="z181" w:id="152"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество штаммов микроорганизмов _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (флакон, ампула, пробирка, криопробирка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18760,88 +18616,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="148"/>
+    <w:bookmarkStart w:name="z184" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт об уничтожении штамма микроорганизма от __________ 20___года №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z185" w:id="149"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z185" w:id="154"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся ,_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19398,68 +19254,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="150"/>
+    <w:bookmarkStart w:name="z188" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о размещенных в рабочей коллекции штаммах микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20563,64 +20419,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z189" w:id="151"/>
+      <w:bookmarkStart w:name="z189" w:id="156"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель: __________________________________________________ ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (должность, фамилия, имя, отчество (при его наличии))        (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20660,55 +20516,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21034,31 +20890,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>