--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0cca6b2" w14:textId="0cca6b2">
+    <w:p w14:paraId="9c085ee" w14:textId="9c085ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 23 ноября 2022 года № 97. Зарегистрировано в Министерстве юстиции Республики Казахстан 25 ноября 2022 года № 30742</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 23 ноября 2022 года № 97. Зарегистрировано в Министерстве юстиции Республики Казахстан 25 ноября 2022 года № 30742.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -181,1854 +181,1530 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В Правилах используются понятия, применяемые в значениях, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе о банках</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе о страховой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе о рынке ценных бумаг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных услугах, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о разрешениях и уведомлениях, Законах Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об электронном документе и электронной цифровой подписи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об информатизации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заявление на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга в произвольной форме с приложением требуемых документов представляется в электронном виде посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги, включающий форму и результат оказания государственной услуги, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, срок оказания государственной услуги, а также иные требования с учетом особенностей предоставления государственной услуги (далее – Перечень основных требований к оказанию государственной услуги), приведен в приложении 1 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдача услугополучателю согласия на осуществление подвидов государственной услуги, указанных в Перечне основных требований к оказанию государственной услуги, осуществляется в соответствии с Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При направлении заявителем заявления через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления осуществляет его прием, регистрацию и направление на исполнение в подразделение, ответственное за оказание государственной услуги (далее – ответственное подразделение). При поступлении заявления услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" прием заявлений осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Работник ответственного подразделения проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия ответственное подразделение в течение 10 (десяти) рабочих дней с момента получения документов услугополучателя на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга готовит и направляет посредством портала в личный кабинет услугополучателя мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган получает из информационных систем, используемых для оказания государственных услуг, или сервиса цифровых документов сведения, указанные в документах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверяющих личность физического лица - резидента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтверждающих отсутствие у физического лица - резидента Республики Казахстан неснятой или непогашенной судимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о государственной регистрации (перерегистрации) юридического лица - резидента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. После установления факта полноты представленных документов ответственное подразделение в течение 36 (тридцати шести) рабочих дней рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит и направляет на рассмотрение Правления услугодателя проект постановления Правления услугодателя о выдаче (об отказе в выдаче) согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга. Правление услугодателя принимает решение о выдаче (об отказе в выдаче) согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 76 АППК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 1</w:t>
-[...99 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...319 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Заявление на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга в произвольной форме с приложением требуемых документов представляется в электронном виде посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+      "15. Уполномоченный орган приостанавливает срок рассмотрения заявления и документов, представленных для получения государственной услуги в случае приобретения статуса крупного участника управляющего инвестиционным портфелем, если в процессе их рассмотрения будет выявлено, что данные документы содержат недостоверные сведения о заявителе или его деятельности, несоответствие содержания представленных документов требованиям законодательства, а также при необходимости проверки достоверности представленных уполномоченному органу сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень основных требований к оказанию государственной услуги, включающий форму и результат оказания государственной услуги, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, срок оказания государственной услуги, а также иные требования с учетом особенностей предоставления государственной услуги (далее – Перечень основных требований к оказанию государственной услуги), приведен в приложении 1 к Правилам.</w:t>
-[...279 lines deleted...]
-      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит и направляет на рассмотрение Правления услугодателя проект постановления Правления услугодателя о выдаче (об отказе в выдаче) согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга. Правление услугодателя принимает решение о выдаче (об отказе в выдаче) согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга.</w:t>
+      После устранения заявителем замечаний и представления документов срок их рассмотрения возобновляется. Последующее рассмотрение документов уполномоченным органом осуществляется в сроки, установленные пунктом 3 Перечня основных требований к оказанию государственной услуги";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 15</w:t>
+        <w:t>пункты 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "15. Уполномоченный орган приостанавливает срок рассмотрения заявления и документов, представленных для получения государственной услуги в случае приобретения статуса крупного участника управляющего инвестиционным портфелем, если в процессе их рассмотрения будет выявлено, что данные документы содержат недостоверные сведения о заявителе или его деятельности, несоответствие содержания представленных документов требованиям законодательства, а также при необходимости проверки достоверности представленных уполномоченному органу сведений.</w:t>
+      "29. Бизнес-план соответствует следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не ограничиваясь нижеследующим, содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После устранения заявителем замечаний и представления документов срок их рассмотрения возобновляется. Последующее рассмотрение документов уполномоченным органом осуществляется в сроки, установленные пунктом 3 Перечня основных требований к оказанию государственной услуги";</w:t>
+      описание цели и задач финансовой организации и виды предоставляемых услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ деятельности финансовой организации (анализ внешней и внутренней среды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегия развития и масштабы деятельности финансовой организации на 5 (пять) ближайших финансовых (операционных) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детализированный годовой финансовый план на 5 (пять) ближайших финансовых (операционных) лет (расчет основных финансовых показателей, бюджет, бухгалтерский баланс, отчет о прибылях и убытках, источники и объемы финансирования бизнес-плана);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      план управления рисками (описание рисков, связанных с осуществлением деятельности финансовой организации, и способы управления ими на 5 (пять) ближайших финансовых (операционных) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      план привлечения трудовых ресурсов на 5 (пять) ближайших финансовых (операционных) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ финансовых последствий приобретения статуса крупного участника финансовой организации, банковского или страхового холдинга, включая предполагаемый расчетный баланс заявителя и финансовой организации после приобретения, планы и предложения заявителя, если таковые имеются, по продаже активов финансовой организации, реорганизации или внесению значительных изменений в деятельность или управление финансовой организацией, включая план мероприятий и организационную структуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализ финансовых последствий приобретения заявителем статуса банковского или страхового холдинга включает проверку на соблюдение пруденциальных нормативов банковским конгломератом или страховой группой в случае, если приобретение заявителем статуса банковского или страхового холдинга приведет к формированию банковского конгломерата или страховой группы соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несоответствие требованиям, указанным в абзаце девятом настоящего подпункта и в части одиннадцатой пункта 8 Перечня основных требований к оказанию государственной услуги, предполагает в том числе ухудшение финансового состояния финансовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предполагаемый расчет пруденциальных нормативов банковского конгломерата или страховой группы в случае, если приобретение заявителем статуса банковского или страхового холдинга приведет к формированию банковского конгломерата или страховой группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заверяется подписями заявителя - физического лица либо первого руководителя заявителя - юридического лица, крупного (крупных) акционера (акционеров) заявителя - юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Документы, указанные в Перечне основных требований к оказанию государственной услуги, не представляются лицами, ранее представлявшими их уполномоченному органу, за исключением случаев изменения содержания данных документов либо истечения срока их действия. При этом уполномоченному органу представляются только те документы, в которые внесены изменения или срок действия которых истек. В заявлении о приобретении статуса крупного участника финансовой организации, банковского или страхового холдинга указываются сведения (дата, номер исходящего документа) о ранее представленных уполномоченному органу документах, а также основания их представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, выданные компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с требованиями законодательства Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан (за исключением документов, удостоверяющих личность физического лица – нерезидента Республики Казахстан). Указанные документы, представляемые на иностранном языке, переводятся на казахский и, при необходимости, русский языки и подлежат нотариальному засвидетельствованию в соответствии с законодательством Республики Казахстан о нотариате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В заявлениях, предусмотренных пунктом 8 Перечня основных требований к оказанию государственной услуги, указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения об индивидуальном идентификационном номере заявителя - физического лица либо о бизнес - идентификационном номере заявителя - юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о государственной регистрации (перерегистрации), месте нахождения заявителя - юридического лица – нерезидента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведений о количестве приобретаемых акций финансовой организации, их стоимости, процентном соотношении количества акций финансовой организации, предполагаемых к приобретению, к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций финансовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения об условиях и порядке приобретения акций финансовой организации, в том числе ранее приобретенных, а также описание источников и средств, используемых для приобретения акций с приложением копий подтверждающих документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласие на сбор и обработку персональных данных (для заявителя - физического лица) и сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При выявлении в представленных документах несоответствий требованиям Правил в течение срока их рассмотрения, указанного в пункте 3 Перечня основных требований к оказанию государственной услуги, уполномоченный орган направляет заявителю письмо с замечаниями для их устранения и представления доработанных (исправленных) документов, соответствующих требованиям законодательства Республики Казахстан посредством почтовой, факсимильной связи, электронной почты и (или) посредством портала. При этом срок рассмотрения уполномоченным органом документов для выдачи согласия не прерывается.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 29</w:t>
-[...39 lines deleted...]
-        <w:t>31</w:t>
+        <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32</w:t>
-[...495 lines deleted...]
-        <w:t>приложения 1</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту банковского регулирования в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2194,118 +1870,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z60" w:id="51"/>
+      <w:bookmarkStart w:name="z60" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z61" w:id="52"/>
+      <w:bookmarkStart w:name="z61" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2695,68 +2371,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>представляемым для получения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>указанного согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3567,70 +3243,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="54"/>
+          <w:bookmarkStart w:name="z65" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка сбора при оказании государственной услуги составляет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3840,90 +3516,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="55"/>
+          <w:bookmarkStart w:name="z71" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и Закону о праздниках, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3993,70 +3669,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="56"/>
+          <w:bookmarkStart w:name="z72" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника банка, крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5930,70 +5606,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="57"/>
+          <w:bookmarkStart w:name="z131" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По выдаче согласия на приобретение статуса крупного участника финансовой организации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7203,70 +6879,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="58"/>
+          <w:bookmarkStart w:name="z167" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача согласия на приобретение статуса крупного участника банка или банковского холдинга, предусмотренного в рамках получения услугополучателем разрешения на открытие банка или на добровольную реорганизацию микрофинансовой организации в форме конвертации в банк, осуществляются услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7697,100 +7373,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="59"/>
+    <w:bookmarkStart w:name="z174" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения (краткие данные) о заявителе - физическом лице,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>краткие данные о руководящих работниках заявителя – юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z175" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z175" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Полное наименование финансовой организации, в которой заявитель приобретает</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статус крупного участника, банковского или страхового холдинга</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8237,70 +7913,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные о государственной регистрации (перерегистрации), уставные виды деятельности юридического лица (перечислить основные виды деятельности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="61"/>
+          <w:bookmarkStart w:name="z176" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля участия в уставном капитале или соотношение количества акций, принадлежащих учредителю-физическому лицу, к общему количеству голосующих акций юридического лица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8566,64 +8242,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z177" w:id="62"/>
+      <w:bookmarkStart w:name="z177" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения об участии супруга, близких родственников (родители, брат, сестра,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дети) и свойственников (родители, брат, сестра, дети супруга (супруги) в уставном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9170,70 +8846,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="63"/>
+    <w:bookmarkStart w:name="z178" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9631,70 +9307,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="64"/>
+    <w:bookmarkStart w:name="z179" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10044,70 +9720,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="65"/>
+    <w:bookmarkStart w:name="z180" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10536,64 +10212,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z181" w:id="66"/>
+      <w:bookmarkStart w:name="z181" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в данном пункте указываются сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      заявителя - физического лица или руководящего работника заявителя – юридического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12690,55 +12366,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13064,31 +12740,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>