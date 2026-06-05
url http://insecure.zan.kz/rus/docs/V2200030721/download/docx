--- v1 (2025-12-30)
+++ v2 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a79f30" w14:textId="7a79f30">
+    <w:p w14:paraId="bfc3789" w14:textId="bfc3789">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1516,91 +1516,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В квалификационные требования предусматривается изменение приказом Министра просвещения РК от 27.11.2025 </w:t>
+        <w:t xml:space="preserve">      В квалификационные требования предусматриваются изменения приказами Министра просвещения РК от 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к образовательной деятельности организаций образования, за исключением организаций высшего и послевузовского образования, и перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1648,71 +1668,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Квалификационные требования - в редакции приказа Министра просвещения РК от 10.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра просвещения РК от 25.06.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра просвещения РК от 25.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2988,13441 +3028,12995 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, или аренда материальных активов со сроком действия не менее 10 лет обеспечивающих качество образовательных услуг, с учебными помещениями, соответствующими санитарным правилам, утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приказом № ҚР ДСМ-76</w:t>
-[...136 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">Приказом </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-76, государственным нормативам в области архитектуры, градостроительства и строительства, требованиям пожарной безопасности, утвержденным приказом Министра по чрезвычайным ситуациям Республики Казахстан от 21 февраля 2022 года № 55 "Об утверждении Правил пожарной безопасности", (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26867) (далее – Приказ № 55).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешается аренда спортивного зала и/или спортивного объекта, за исключением нахождения спортивного зала и/ или спортивного объекта на расстоянии более 1000 метров от здания организации образования, а также включающим пересечение автомобильных дорог, железнодорожных путей при наличии копии санитарно-эпидемиологического заключения на объект.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям. Копии документов, подтверждающих право хозяйственного ведения или оперативного управления, или доверительного управления, или договора аренды на здание. Копия санитарно-эпидемиологического заключения на каждый объект (учебный корпус). Копия акта о результатах проверки или профилактического контроля с посещением субъекта (объекта) контроля и надзора в области пожарной безопасности в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 220</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для вновь открываемых организаций – акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах противопожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения, копия акта приемки в эксплуатацию систем и установок пожарной автоматики.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...433 lines deleted...]
-Квалификационное требование об оснащенности компьютерными классами, подключенными к сети интернет, не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. Квалификационное требование об оснащенности компьютерными классами, учебными кабинетами, наличии доменного имени третьего уровня в зоне edu.kz, наличии видеонаблюдения на прилегающих территориях не распространяется на малокомплектные школы. Допускается в малокомплектных школах наличие приспособленного спортивного зала; в не канализированной местности допускается устройство теплых санитарных узлов (1 на 75 человек) и установка наливных умывальников (1 на 30 человек). Количество оборудованных шкафов для индивидуального использования во вновь созданных организациях образования определяется по предполагаемому набору, в действующих организациях образования определяется по контингенту.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 6 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6-1</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
-[...145 lines deleted...]
-              <w:t>Наличие курсов повышения квалификации в области менеджмента не распространяется на малокомплектные школы в связи с их спецификой управления организацией образования.</w:t>
+Оснащенность компьютерными классами, компьютерами, подключенными к сети интернет, соответствующими нормам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 22 января 2016 года № 70 "Об утверждении норм оснащения оборудованием и мебелью организаций дошкольного, среднего образования, а также специальных организаций образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13272) (далее – Приказ № 70);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">учебными кабинетами, спортивными залами в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 31 августа 2022 года № 385 "Об утверждении Типовых правил деятельности организаций дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования соответствующих типов и видов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29329) (далее – Приказ № 385);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличие доменного имени третьего уровня в зоне edu.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наличие оборудования и мебели, утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наличие оборудованных шкафов для индивидуального использования, утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 385</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">организация питьевого режима в соответствии с требованиями санитарных правил, утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>минимальная скорость интернета не менее 20 Мбит/сек до 400 обучающихся, плюс 1 Мбит/сек на каждые 20 обучающихся с учетом количества контингента в одной смене.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наличие в здании санитарных узлов (унитазы, умывальные раковины), соответствующих санитарным правилам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для организаций образования наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 30 марта 2022 года № 117 "Об утверждении инструкции по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, осуществляющих деятельность в области образования Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 27414) (далее – Приказ № 117).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложениям 5 и 6 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование об оснащенности компьютерными классами, подключенными к сети интернет, не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. Квалификационное требование об оснащенности компьютерными классами, учебными кабинетами, наличии доменного имени третьего уровня в зоне edu.kz, наличии видеонаблюдения на прилегающих территориях не распространяется на малокомплектные школы. Допускается в малокомплектных школах наличие приспособленного спортивного зала; в не канализированной местности допускается устройство теплых санитарных узлов (1 на 75 человек) и установка наливных умывальников (1 на 30 человек). Количество оборудованных шкафов для индивидуального использования во вновь созданных организациях образования определяется по предполагаемому набору, в действующих организациях образования определяется по контингенту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие информационной системы "Национальная образовательная база данных" (далее – НОБД) с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
-[...88 lines deleted...]
-            </w:pPr>
+Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "Об образовании" и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О статусе педагога".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для руководителей организаций образования повышение квалификации по соответствующему профилю и менеджменту в области образования - не реже 1 раза в 3 года.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно приложению 8 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для организаций образования, подведомственных Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, повышение квалификации преподавателей проводится в соответствии с профилем преподаваемых дисциплин или по методике преподавания. Квалификационные требования не распространяются на педагогов, осуществляющих трудовую деятельность менее трех лет после трудоустройства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие курсов повышения квалификации в области менеджмента не распространяется на малокомплектные школы в связи с их спецификой управления организацией образования.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 7 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие информационной системы "Национальная образовательная база данных" (далее – НОБД) с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 декабря 2012 года № 570 "Об утверждении форм административных данных в рамках образовательного мониторинга" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8369) (далее – Приказ № 570) и информационной системы управления образованием с актуальными базами данных, соответствующих административным данным НОБД.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложению 6 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Соответствие рабочих учебных планов типовым учебным планам, утвержденным </w:t>
-[...75 lines deleted...]
-Копии рабочих учебных планов, разработанных в соответствии с типовыми учебными планами, утвержденных руководителем организации образования.</w:t>
+Создание условий лицам (детям) с особыми образовательными потребностями в зданиях (учебных корпусах) согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2022 года № 6 "Об утверждении Правил психолого-педагогического сопровождения в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26513) (далее – Приказ № 6).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...259 lines deleted...]
-При этом, доля штатных педагогов не менее 90 % от общего количества педагогов. </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Для деятельности организаций образования, реализующих общеобразовательные программы основного среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9-1</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие библиотечного фонда учебной и художественной литературы в соответствии с нормами, утвержденным </w:t>
-[...29 lines deleted...]
-              <w:t>Приказом № 216</w:t>
+Соответствие рабочих учебных планов типовым учебным планам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, и Государственному общеобязательному стандарту основного среднего образования, утвержденному </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 348</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...86 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии рабочих учебных планов, разработанных в соответствии с типовыми учебными планами, утвержденных руководителем организации образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие педагогов в соответствии с предметами рабочего учебного плана, имеющих педагогическое образование по соответствующим профилям или профессиональное образование с прохождением педагогической переподготовки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов для которых основным местом работы является лицензиат, от общего числа педагогов не менее 90 %, за исключением малокомплектных школ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов-экспертов, педагогов-исследователей, педагогов-мастеров, для которых основным местом работы является лицензиат, от общего числа педагогов: для малокомплектных и специальных школ не менее 25 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для общеобразовательных школ, школ-гимназий, школ-лицеев не менее 35 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для лицеев не менее 40 %, из них доля педагогов естественно-математического направления не менее 30 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для гимназий не менее 40%, из них доля педагогов общественно-гуманитарного направления не менее 30 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для специализированных организаций образования для одаренных лиц не менее 45 %, в том числе (при наличии) педагогов, подготовивших победителей районных и/или областных этапов конкурсов и соревнований и/или участников и победителей республиканских конкурсов и соревнований за последние 5 лет, утвержденных уполномоченным органом в сфере образования. Соответствие образования, стажа работы руководителя и педагогов организации образования требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 338</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности педагогическими, преподавательскими и руководящими кадрами по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Обеспеченность зданий (учебных корпусов) оборудованными медицинскими пунктами. Наличие лицензии на медицинскую деятельность или договора с организацией здравоохранения, имеющей лицензию на медицинскую деятельность с правом оказания медицинских услуг детскому населению в соответствии с </w:t>
-[...145 lines deleted...]
-              <w:t>. Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+При этом, доля штатных педагогов не менее 90 % от общего количества педагогов. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+9-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
-[...29 lines deleted...]
-              <w:t>Приказом № ҚР ДСМ-16</w:t>
+Наличие библиотечного фонда учебной и художественной литературы в соответствии с нормами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, и перечнем учебников, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 216</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наличие договора на обеспечение обучающихся питанием.</w:t>
-[...105 lines deleted...]
-              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+              <w:t>Наличие комплекта учебников на одного ученика в соответствии с рабочим учебным планом на предполагаемый контингент обучающихся.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии фонда учебной, художественной и научной литературы по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При отсутствии собственного библиотечного фонда малокомплектные школы, школы при учебно-оздоровительных центрах используют учебную и художественную литературу, переданную в пользование по договору/акту сторонней организацией образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, или аренда материальных активов со сроком действия не менее 10 лет, обеспечивающих качество образовательных услуг, с учебными помещениями, соответствующими санитарным правилам, утвержденным </w:t>
+Обеспеченность зданий (учебных корпусов) оборудованными медицинскими пунктами. Наличие лицензии на медицинскую деятельность или договора с организацией здравоохранения, имеющей лицензию на медицинскую деятельность с правом оказания медицинских услуг детскому населению в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае наличия договора с организацией здравоохранения, имеющей лицензию на медицинскую деятельность с правом оказания медицинских услуг детскому населению, наличие приложения к лицензии с указанием организации образования в качестве производственной базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно приложению 3 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Копия договора с организацией здравоохранения на медицинское обслуживание обучающихся.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Допускается наличие одного медицинского пункта при соединении учебных корпусов внутренними переходами. Для малокомплектных школ при отсутствии медицинского пункта медицинское обслуживание осуществляет организация первичной медико-санитарной помощи на основании договора с организацией здравоохранения в соответствии с санитарными правилами, утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказом № ҚР ДСМ-76</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, государственным нормативам в области архитектуры, градостроительства и строительства, требованиям пожарной безопасности </w:t>
-[...162 lines deleted...]
-            </w:pPr>
+              <w:t>. Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Оснащенность компьютерными классами, компьютерами, подключенными к сети интернет, соответствующими нормам, утвержденным </w:t>
-[...49 lines deleted...]
-              <w:t>№ 385</w:t>
+Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 500</w:t>
-[...111 lines deleted...]
-              <w:t>Приказом № ҚР ДСМ-76</w:t>
+              <w:t>Приказом № ҚР ДСМ-16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Для организаций образования наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования согласно </w:t>
-[...91 lines deleted...]
-Квалификационное требование об оснащенности компьютерными классами, подключенными к сети интернет, не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. Квалификационное требование об оснащенности компьютерными классами, учебными кабинетами, наличии доменного имени третьего уровня в зоне edu.kz, наличии видеонаблюдения на прилегающих территориях не распространяется на малокомплектные школы. Допускается в малокомплектных школах наличие приспособленного спортивного зала; в не канализированной местности допускается устройство теплых санитарных узлов (1 на 75 человек) и установка наливных умывальников (1 на 30 человек). </w:t>
+              <w:t>Наличие договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии объекта питания, соответствующего санитарным правилам, и санитарно-эпидемиологического заключения на объект питания по форме согласно приложению 4 к настоящим квалификационным требованиям. Копия договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного объекта питания при соединении учебных корпусов внутренними переходами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае сдачи объекта питания в аренду наличие у арендатора санитарно-эпидемиологического заключения на объект питания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13-1</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
-[...146 lines deleted...]
-            </w:r>
+Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, или аренда материальных активов со сроком действия не менее 10 лет, обеспечивающих качество образовательных услуг, с учебными помещениями, соответствующими санитарным правилам, утвержденным Приказом № ҚР ДСМ-76, государственным нормативам в области архитектуры, градостроительства и строительства, требованиям пожарной безопасности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешается аренда спортивного зала и/или спортивного объекта, за исключением нахождения спортивного зала и/ или спортивного объекта на расстоянии более 1000 метров от здания организации образования, а также включающим пересечение автомобильных дорог, железнодорожных путей при наличии копии санитарно-эпидемиологического заключения на объект.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям. Копии документов, подтверждающих право собственности или хозяйственного ведения, или оперативного управления или доверительного управления, договора аренды на здание, в том числе копия акта приемки объекта в эксплуатацию. Копия санитарно-эпидемиологического заключения на каждый объект (учебный корпус).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Копия акта о результатах проверки или профилактического контроля с посещением субъекта (объекта) контроля и надзора в области пожарной безопасности в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предпринимательским кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для вновь открываемых организаций – акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах противопожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения, копия акта приемки в эксплуатацию систем и установок пожарной автоматики.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 13 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14-1</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Создание условий лицам (детям) с особыми образовательными потребностями в зданиях (учебных корпусах) согласно </w:t>
-[...9 lines deleted...]
-              <w:t>Приказу № 6</w:t>
+Оснащенность компьютерными классами, компьютерами, подключенными к сети интернет, соответствующими нормам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; учебными предметными кабинетами, лабораториями, спортивными залами в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказами № 348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 385</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; для малокомплектных школ, специальных школ, школ при учебно-оздоровительных центрах достаточно наличие рекомендуемого учебно-лабораторного оборудования по предметам физика, химия, биология; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+наличие доменного имени третьего уровня в зоне edu.kz; наличие оборудования и мебели, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; организация питьевого режима в соответствии с требованиями санитарных правил, утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>минимальная скорость интернета не менее 20 Мбит/сек до 400 обучающихся плюс 1 Мбит/сек на каждые 20 обучающихся с учетом количества контингента в одной смене.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наличие в здании санитарных узлов (унитазы, умывальные раковины), соответствующих санитарным правилам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для организаций образования наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 117</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложениям 5, 6 к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. </w:t>
+Квалификационное требование об оснащенности компьютерными классами, подключенными к сети интернет, не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. Квалификационное требование об оснащенности компьютерными классами, учебными кабинетами, наличии доменного имени третьего уровня в зоне edu.kz, наличии видеонаблюдения на прилегающих территориях не распространяется на малокомплектные школы. Допускается в малокомплектных школах наличие приспособленного спортивного зала; в не канализированной местности допускается устройство теплых санитарных узлов (1 на 75 человек) и установка наливных умывальников (1 на 30 человек). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-3. Для деятельности организаций образования, реализующих общеобразовательные учебные программы общего среднего образования</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "Об образовании" и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О статусе педагога".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для руководителей организаций образования повышение квалификации по соответствующему профилю и менеджменту в области образования - не реже 1 раза в 3 года.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно приложению 8 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для организаций образования, подведомственных Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, повышение квалификации преподавателей проводится в соответствии с профилем преподаваемых дисциплин или по методике преподавания. Квалификационные требования не распространяются на педагогов, осуществляющих трудовую деятельность менее трех лет после трудоустройства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие курсов повышения квалификации в области менеджмента не распространяется на малокомплектные школы в связи с их спецификой управления организацией образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 14 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...229 lines deleted...]
-При этом, доля штатных педагогов не менее 90 % от общего количества педагогов</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие информационной системы НОБД с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и информационной системы управления образованием с актуальными базами данных, соответствующих фактическим административным данным НОБД.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложению 6 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16-1</w:t>
+14-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие библиотечного фонда учебной и художественной литературы в соответствии с нормами, утвержденным </w:t>
-[...29 lines deleted...]
-              <w:t>Приказом № 216</w:t>
+Создание условий лицам (детям) с особыми образовательными потребностями в зданиях (учебных корпусах) согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказу № 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...85 lines deleted...]
-При отсутствии собственного библиотечного фонда малокомплектные школы специальных школ, школ при учебно-оздоровительных центрах используют учебную и художественную литературу, переданную в пользование по договору/акту сторонней организацией образования.</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...211 lines deleted...]
-              <w:t>. Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Для деятельности организаций образования, реализующих общеобразовательные учебные программы общего среднего образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
-[...29 lines deleted...]
-              <w:t>Приказом № ҚР ДСМ-16</w:t>
+Соответствие рабочих учебных планов типовым учебным планам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, и Государственному общеобязательному стандарту общего среднего образования, утвержденному </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 348</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...120 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии рабочих учебных планов, разработанных в соответствии с типовыми учебными планами, утвержденных руководителем организации образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...155 lines deleted...]
-              <w:t>Приказа № 55</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие педагогов в соответствии с предметами рабочего учебного плана, имеющих педагогическое образование по соответствующим профилям или профессиональное образование с прохождением педагогической переподготовки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов для которых основным местом работы является лицензиат, от общего числа педагогов не менее 90 %, за исключением малокомплектных школ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов-экспертов, педагогов-исследователей, педагогов-мастеров, для которых основным местом работы является лицензиат, от общего числа педагогов: для малокомплектных и специальных школ не менее 25 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для общеобразовательных школ, школ-гимназий, школ-лицеев не менее 35 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для лицеев не менее 40 %, из них доля педагогов естественно-математического направления не менее 30 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для гимназий не менее 40%, из них доля педагогов общественно-гуманитарного направления не менее 30 %;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для специализированных организаций образования для одаренных лиц не менее 45 %, в том числе (при наличии) педагогов, подготовивших победителей районных и/или областных этапов конкурсов и соревнований и/или участников и победителей республиканских конкурсов и соревнований за последние 5 лет, утвержденных уполномоченным органом в сфере образования. Соответствие образования, стажа работы руководителя и педагогов организации образования требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 338</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности педагогическими, преподавательскими и руководящими кадрами по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При этом, доля штатных педагогов не менее 90 % от общего количества педагогов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+16-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Оснащенность компьютерными классами, компьютерами, подключенными к сети интернет, соответствующими нормам, утвержденным </w:t>
-[...211 lines deleted...]
-              <w:t>Приказом № ҚР ДСМ-76</w:t>
+Наличие библиотечного фонда учебной и художественной литературы в соответствии с нормами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, и перечнем учебников, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 216</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Для организаций образования наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования согласно </w:t>
-[...91 lines deleted...]
-Квалификационное требование об оснащенности компьютерными классами, подключенными к сети интернет, не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. Квалификационное требование об оснащенности компьютерными классами, учебными кабинетами, наличии доменного имени третьего уровня в зоне edu.kz, наличии видеонаблюдения на прилегающих территориях не распространяется на малокомплектные школы. Допускается в малокомплектных школах наличие приспособленного спортивного зала; в не канализированной местности допускается устройство теплых санитарных узлов (1 на 75 человек) и установка наливных умывальников (1 на 30 человек). </w:t>
+              <w:t>Наличие комплекта учебников на одного ученика в соответствии с рабочим учебным планом на предполагаемый контингент обучающихся.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии фонда учебной, художественной и научной литературы по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При отсутствии собственного библиотечного фонда малокомплектные школы специальных школ, школ при учебно-оздоровительных центрах используют учебную и художественную литературу, переданную в пользование по договору/акту сторонней организацией образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-1</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
-[...145 lines deleted...]
-              <w:t>Наличие курсов повышения квалификации в области менеджмента не распространяется на малокомплектные школы в связи с их спецификой управления организацией образования.</w:t>
+Обеспеченность зданий (учебных корпусов) оборудованными медицинскими пунктами. Наличие лицензии на медицинскую деятельность или договора с организацией здравоохранения, имеющей лицензию на медицинскую деятельность с правом оказания медицинских услуг детскому населению в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае наличия договора с организацией здравоохранения, имеющей лицензию на медицинскую деятельность с правом оказания медицинских услуг детскому населению, наличие приложения к лицензии с указанием организации образования в качестве производственной базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно приложению 3 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Копия договора с организацией здравоохранения на медицинское обслуживание обучающихся.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Допускается наличие одного медицинского пункта при соединении учебных корпусов внутренними переходами. Для малокомплектных школ при отсутствии медицинского пункта медицинское обслуживание осуществляет организация первичной медико-санитарной помощи на основании договора с организацией здравоохранения в соответствии с санитарными правилами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие информационной системы НОБД с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
-[...91 lines deleted...]
-Квалификационное требование не распространяется организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии объекта питания, соответствующего санитарным правилам, и санитарно-эпидемиологического заключения на объект питания по форме согласно приложению 4 к настоящим квалификационным требованиям. Копия договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного объекта питания при соединении учебных корпусов внутренними переходами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае сдачи объекта питания в аренду наличие у арендатора санитарно-эпидемиологического заключения на объект питания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21-1</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Создание условий лицам (детям) с особыми образовательными потребностями в зданиях (учебных корпусах) согласно </w:t>
-[...92 lines deleted...]
-            </w:r>
+Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, или аренда материальных активов со сроком действия не менее 10 лет, обеспечивающих качество образовательных услуг, с учебными помещениями, соответствующими санитарным правилам, утвержденным Приказом № ҚР ДСМ-76, государственным нормативам в области архитектуры, градостроительства и строительства, требованиям пожарной безопасности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешается аренда спортивного зала и/или спортивного объекта, за исключением нахождения спортивного зала и/ или спортивного объекта на расстоянии более 1000 метров от здания организации образования, а также включающим пересечение автомагистрали, железнодорожных путей при наличии копии санитарно-эпидемиологического заключения на объект.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям. Копии документов, подтверждающих право собственности или хозяйственного ведения, или оперативного управления или доверительного управления, договора аренды на здание, в том числе копия акта приемки объекта в эксплуатацию. Копия санитарно-эпидемиологического заключения на каждый объект (учебный корпус).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Копия акта о результатах проверки или профилактического контроля с посещением субъекта (объекта) контроля и надзора в области пожарной безопасности в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предпринимательским кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для вновь открываемых организаций – акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах противопожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения, копия акта приемки в эксплуатацию систем и установок пожарной автоматики.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Для деятельности организаций образования, реализующих образовательные программы технического и профессионального образования</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 20 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования, соответствующей Государственному общеобязательному стандарту технического и профессионального образования, утвержденному </w:t>
-[...90 lines deleted...]
-              <w:t>Для организаций образования, реализующих духовные образовательные программы, соответствие образовательной программы, включающей общеобразовательные и религиозные дисциплины, согласованные с уполномоченным органом в сфере религиозной деятельности.</w:t>
+Оснащенность компьютерными классами, компьютерами, подключенными к сети интернет, соответствующими нормам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">учебными предметными кабинетами, лабораториями, спортивными залами в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказами № 348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 385</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>; для малокомплектных школ, специальных школ, школ при учебно-оздоровительных центрах достаточно наличие рекомендуемого учебно-лабораторного оборудования по предметам физика, химия, биология;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличие доменного имени третьего уровня в зоне edu.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наличие оборудования и мебели, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организация питьевого режима в соответствии с требованиями санитарных правил, утвержденных Приказом № ҚР ДСМ-76;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>минимальная скорость интернета не менее 20 Мбит/сек до 400 обучающихся плюс 1 Мбит/сек на каждые 20 обучающихся с учетом количества контингента в одной смене.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наличие в здании санитарных узлов (унитазы, умывальные раковины), соответствующих санитарным правилам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для организаций образования наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 117</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложениям 5, 6 к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Регистрационный номер реестра с присвоенным QR (Кюар) кодом, утвержденным </w:t>
-[...206 lines deleted...]
-              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 марта 2015 года № 139 "Об утверждении Правил разработки, апробации и внедрения образовательных программ, реализуемых в режиме эксперимента в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10916) (далее – Приказ № 139) по заявленным условиям, а также не распространяется на организации образования подведомственные Министерству обороны (наличие рабочего учебного плана, согласованного департаментом военного образования и науки Министерства обороны РК) ), Министерству внутренних дел Республики Казахстан, для обучения лиц в организациях образования, размещенных при учреждениях уголовно-исполнительной (пенитенциарной) системы и для обучения лиц, с особыми образовательными потребностями.</w:t>
+Квалификационное требование об оснащенности компьютерными классами, подключенными к сети интернет, не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы. Квалификационное требование об оснащенности компьютерными классами, учебными кабинетами, наличии доменного имени третьего уровня в зоне edu.kz, наличии видеонаблюдения на прилегающих территориях не распространяется на малокомплектные школы. Допускается в малокомплектных школах наличие приспособленного спортивного зала; в не канализированной местности допускается устройство теплых санитарных узлов (1 на 75 человек) и установка наливных умывальников (1 на 30 человек). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+20-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Для подготовки специалистов в области образования, указанных в Классификаторе специальностей и квалификаций технического и профессионального, послесреднего образования, утвержденным </w:t>
-[...88 lines deleted...]
-            </w:pPr>
+Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "Об образовании" и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О статусе педагога".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для руководителей организаций образования повышение квалификации по соответствующему профилю и менеджменту в области образования - не реже 1 раза в 3 года.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно приложению 8 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для организаций образования, подведомственных Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, повышение квалификации преподавателей проводится в соответствии с профилем преподаваемых дисциплин или по методике преподавания. Квалификационные требования не распространяются на педагогов, осуществляющих трудовую деятельность менее трех лет после трудоустройства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие курсов повышения квалификации в области менеджмента не распространяется на малокомплектные школы в связи с их спецификой управления организацией образования.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Квалификационные требования не распространяются на военные специальные учебные заведения, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы и при получении лицензии и (или) приложения к лицензии.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 21 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...120 lines deleted...]
-Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования подведомственные Министерству обороны, Республики Казахстан, Министерству внутренних дел Республики Казахстан, организации образования размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие информационной системы НОБД с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и информационной системы управления образованием с актуальными базами данных, соответствующих административным данным НОБД.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложению 6 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...141 lines deleted...]
-Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования подведомственные Министерству обороны, Республики Казахстан, Министерству внутренних дел Республики Казахстан размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+21-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Создание условий лицам (детям) с особыми образовательными потребностями в зданиях (учебных корпусах) согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказу № 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...171 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Для деятельности организаций образования, реализующих образовательные программы технического и профессионального образования</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...35 lines deleted...]
-Наличие медицинского обслуживания обучающихся на основании лицензии на медицинскую деятельность.</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно приложению 3 к настоящим квалификационным требованиям. </w:t>
-[...52 lines deleted...]
-              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+Наличие образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования, соответствующей Государственному общеобязательному стандарту технического и профессионального образования, утвержденному </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, профессиональному стандарту (при наличии).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для медицинских и фармацевтических специальностей соответствие Государственному общеобязательному стандарту технического и профессионального образования, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 221 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс о здоровье), типовым учебным планам (при наличии), профессиональному стандарту (при наличии) (на казахском и русском языках).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для подготовки специалистов в области образования наличие образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования, в соответствии с профессиональным стандартом "Педагог", типовым учебным планам, программам (при наличии) на (казахском и русском языках) с учетом Государственных общеобязательных стандартов дошкольного воспитания и обучения и/или начального, основного среднего образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для организаций образования, реализующих духовные образовательные программы, соответствие образовательной программы, включающей общеобразовательные и религиозные дисциплины, согласованные с уполномоченным органом в сфере религиозной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Регистрационный номер реестра с присвоенным QR (Кюар) кодом, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 7 октября 2022 года № 417 "Об утверждении Правил ведения реестра образовательных программ, реализуемых организациями технического и профессионального, послесреднего образования, а также основания включения в реестр образовательных программ и исключения из него" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 30099) (далее – Приказ № 417) на казахском и русском языках.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для медицинских и фармацевтических специальностей копии рабочего учебного плана по подготавливаемой специальности на казахском и русском языках, разработанного на полный период обучения в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 4 июля 2022 года № ҚР ДСМ-63 "Об утверждении государственных общеобязательных стандартов по уровням образования в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28716 (далее – Приказ № ДСМ-63), согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 221 Кодекса о здоровье.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для подготовки специалистов в области образования регистрационный номер реестра с присвоенным QR (Кюар) кодом, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, согласно профессионального стандарта "Педагог".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для организаций образования, реализующих духовные образовательные программы, копия образовательной программы, включающей общеобразовательные и религиозные дисциплины и копия письма-заключения на образовательную программу уполномоченного органа в сфере религиозной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Квалификационное требование о наличии образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования и (или) Государственному общеобязательному стандарту технического и профессионального образования в области здравоохранения, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 221 Кодекса о здоровье, не распространяется на программы, которые реализуются в режиме эксперимента, утвержденные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 марта 2015 года № 139 "Об утверждении Правил разработки, апробации и внедрения образовательных программ, реализуемых в режиме эксперимента в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10916) (далее – Приказ № 139) по заявленным условиям, а также не распространяется на организации образования подведомственные Министерству обороны (наличие рабочего учебного плана, согласованного департаментом военного образования и науки Министерства обороны РК) ), Министерству внутренних дел Республики Казахстан, для обучения лиц в организациях образования, размещенных при учреждениях уголовно-исполнительной (пенитенциарной) системы и для обучения лиц, с особыми образовательными потребностями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
-[...163 lines deleted...]
-            </w:r>
+Для подготовки специалистов в области образования, указанных в Классификаторе специальностей и квалификаций технического и профессионального, послесреднего образования, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 сентября 2018 года № 500 "Об утверждении Классификатора специальностей и квалификаций технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17564) (далее – Классификатор) наличие лицензии и (или) приложения к лицензии уполномоченного органа не менее чем по 5 специальностям в области образования, за исключением организаций образования в области культуры и спорта, организаций образования, подведомственных Министерству обороны Республики Казахстан, организаций образования, обеспечивающих трудоустройство – не менее 90 % выпускников по специальности в области образования в течение года выпуска. Для подготовки специалистов в области здравоохранения, указанных в Классификаторе специальностей и квалификаций технического и профессионального, послесреднего образования, наличие лицензии и (или) приложения к лицензии не менее чем по 4 специальностям в области здравоохранения, за исключением организаций образования, обеспечивающих трудоустройство выпускников по специальности в области здравоохранения не менее 90 % в течение года выпуска.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия подтверждающего документа с места работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...245 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 24 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...134 lines deleted...]
-Квалификационное требование не распространяется на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление колледжами приема обучающихся по подготавливаемой специальности не реже чем 1 раза в 3 года, за исключением вновь открывающихся организаций образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложению 6 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования не распространяются на военные специальные учебные заведения, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы и при получении лицензии и (или) приложения к лицензии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...127 lines deleted...]
-Квалификационное требование не распространяется на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие педагогов в соответствии с дисциплинами и (или) модулями рабочего учебного плана по подготавливаемой специальности, в том числе соответствие образования педагогов профилю преподаваемых дисциплин и (или) модулей или прошедших педагогическую переподготовку в соответствии с законодательством в области образования, а также мастеров производственного обучения, прошедших стажировку в организациях и/или на производстве объемом не менее 36 часов за последние 3 года по профилю. Доля педагогов и мастеров производственного обучения, для которых основным местом работы является лицензиат, от общего числа педагогов по подготавливаемой специальности не менее 70 % в том числе для организаций образования, реализующих медицинские образовательные программы, доля педагогов из числа медицинских сестер с уровнем прикладного бакалавриата, магистратуры от общего числа педагогов по специальности – не менее 10 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов для организаций образования, реализующих образовательные программы в сфере искусства и культуры, для которых основным местом работы является лицензиат, от общего числа педагогов по подготавливаемой специальности – не менее 50 %. Доля педагогов для организаций образования, реализующих духовные образовательные программы, для которых основным местом работы является лицензиат, от общего числа педагогов по подготавливаемой специальности – не менее 50 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования подведомственные Министерству обороны, Республики Казахстан, Министерству внутренних дел Республики Казахстан, организации образования размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...181 lines deleted...]
-Квалификационное требование об оснащенности компьютерным классом, подключенным к сети интернет, не распространяется на организации образования подведомственные Министерству обороны, Министерству внутренних дел Республики Казахстан, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля педагогов- экспертов, педагогов-исследователей, педагогов-мастеров и (или) лиц, имеющих степень магистра, доктора философии (PhD), доктора по профилю, ученую степень доктора наук, кандидата наук, доктора философии (PhD), от числа педагогов по подготавливаемой специальности, для которых основным местом работы является лицензиат – не менее 30 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов специальных дисциплин и мастеров производственного обучения, прошедших стажировку в организациях и/или на производстве объемом не менее 36 часов за последние 3 года, от числа педагогов по подготавливаемой специальности, для которых основным местом работы является лицензиат – не менее 10 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов для организаций образования, реализующих духовные образовательные программы, по общеобразовательным дисциплинам, имеющих высшее образование, по профилирующим дисциплинам – высшее образование по профилю и/или окончивших духовную семинарию или медресе с общим стажем работы в религиозной сфере, не менее пяти лет от числа педагогов по подготавливаемой специальности – не менее 50 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности педагогическими, преподавательскими и руководящими кадрами по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования подведомственные Министерству обороны, Республики Казахстан, Министерству внутренних дел Республики Казахстан размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
-[...129 lines deleted...]
-            </w:r>
+Наличие библиотечного фонда учебной и научной литературы в соответствии с рабочим учебным планом по отношению к контингенту обучающихся, в том числе по языкам обучения, на полный период обучения по подготавливаемой специальности в соответствии Государственным общеобязательным стандартом технического и профессионального образования, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом № 348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, в формате печатных и электронных изданий; для организаций образования, реализующих духовные образовательные программы, наличие фонда учебной литературы, прошедшей религиоведческую экспертизу, в соответствии с образовательной программой.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии фонда учебной, художественной и научной литературы по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о наличии учебной и научной литературы на цифровых носителях по форме согласно приложению 7 к настоящим квалификационным требованиям. Для организаций образования, реализующих духовные образовательные программы: копия положительного заключения религиоведческой экспертизы фонда учебной литературы уполномоченного государственного органа в сфере религиозной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие медицинского обслуживания обучающихся на основании лицензии на медицинскую деятельность.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие информационной системы НОБД управления образованием с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
-[...91 lines deleted...]
-Квалификационные требования не распространяются на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, также на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно приложению 3 к настоящим квалификационным требованиям. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного медицинского пункта при расположении учебных корпусов на одном земельном участке или при соединении их внутренними переходами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...107 lines deleted...]
-Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы, и на организации образования, подведомственные Министерству обороны Республики Казахстан.</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о наличии объекта питания, соответствующего санитарным правилам, и санитарно-эпидемиологического заключения на объект питания по форме согласно приложению 4 к настоящим квалификационным требованиям. Копия договора на обеспечение обучающихся питанием. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного объекта питания при расположении учебных корпусов на одном земельном участке или при соединении их внутренними переходами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае сдачи объекта питания в аренду наличие у арендатора санитарно-эпидемиологического заключения на объект питания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...108 lines deleted...]
-            </w:r>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, обеспечивающих качество образовательных услуг (учебные кабинеты, мастерские, лаборатории, пропускные пункты, санузлы, наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования), в том числе учебных помещений, соответствующим требованиям пожарной безопасности, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наличие уведомления о начале и прекращении деятельности (эксплуатации) объекта незначительной эпидемической значимости, направленное в государственный орган в сфере санитарно-эпидемиологического благополучия населения по месту нахождения организации образования в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса о здоровье.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям. Копии документов, подтверждающих право хозяйственного ведения или оперативного управления, или доверительного управления на здания. Копия акта о результатах проверки или профилактического контроля с посещением объекта в соответствии с Предпринимательским Республики Казахстан на соответствие в области пожарной безопасности на каждый объект (учебный корпус).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для вновь открываемых организаций образования – заключение пожарного аудита (разовое заключение), акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах противопожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения в соответствии с приложениями 1, 2, 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Копия уведомления о начале деятельности (эксплуатации) объекта незначительной эпидемической значимости.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-5. Для деятельности организаций образования, реализующих образовательные программы послесреднего образования:</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Создание условий для проживания обеспечение общежитиями /хостелами/ гостиницами, соответствующим требованиям Санитарных правил) нуждающимся обучающимся в соответствие с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии документов на размещение студентов на полный период обучения, собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления, или на праве аренды, или по договору аренды (для вновь открываемых организаций образования) на полный период обучения, подтверждающих наличие общежития, наличие санитарно-эпидемиологического заключения о соответствии общежития/ хостела/ гостиниц нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Соответствие сведений НОБД фактическим данным.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования, соответствующей Государственному общеобязательному стандарту технического и профессионального образования, утвержденному </w:t>
-[...90 lines deleted...]
-              <w:t>Для организаций образования, реализующих духовные образовательные программы, соответствие образовательной программы, включающей общеобразовательные и религиозные дисциплины, согласованные с уполномоченным органом в сфере религиозной деятельности.</w:t>
+Создание условий лицам (детям) с особыми образовательными потребностями в зданиях (учебных корпусах) согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказу № 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Регистрационный номер реестра с присвоенным QR (Кюар) кодом, утвержденным </w:t>
-[...206 lines deleted...]
-              <w:t xml:space="preserve"> по заявленным условиям, а также не распространяется на организации образования подведомственные Министерству обороны (наличие рабочего учебного плана, согласованного департаментом военного образования и науки Министерства обороны РК) ), Министерству внутренних дел Республики Казахстан, для обучения лиц в организациях образования, размещенных при учреждениях уголовно-исполнительной (пенитенциарной) системы и для обучения лиц, с особыми образовательными потребностями.</w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оснащенность по подготавливаемой специальности учебно-лабораторным оборудованием и техническими средствами обучения, а также компьютерными классами, компьютерами, подключенными к сети интернет, соответствующими нормам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 7 марта 2012 года № 97 "Об утверждении норм оснащения оборудованием и мебелью организаций технического и профессионального образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 7574) (далее – Приказ № 97).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для организаций образования в области здравоохранения наличие в структуре организации образования симуляционного кабинета (центра) согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 220 Кодекса о здоровье.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При необходимости для военных учебных заведений Министерства обороны Республики Казахстан наличие ведомственного приказа об использовании учебно-материальной базы воинских частей и других военных учебных заведений, меморандумов с организациями высшего и послевузовского образования (далее – ОВПО) о взаимодействии по совместному использованию учебно-материальной базы военных кафедр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютеров, наличии учебных лабораторий, учебных предметных кабинетов и технических средств обучения (по форме согласно приложению 6 к настоящим квалификационным требованиям). Для военных учебных заведений Министерства обороны Республики Казахстан наличие копии приказов и меморандумов с ОВПО.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование об оснащенности компьютерным классом, подключенным к сети интернет, не распространяется на организации образования подведомственные Министерству обороны, Министерству внутренних дел Республики Казахстан, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...107 lines deleted...]
-Квалификационные требования не распространяются на военные специальные учебные заведения и при получении лицензии и (или) приложения к лицензии.</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "Об образовании" и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О статусе педагога".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для руководителей организаций образования повышение квалификации не реже 1 раза в 3 года.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров за последние 5 лет в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно приложению 8 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для организаций образования, подведомственных Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, повышение квалификации преподавателей проводится в соответствии с профилем преподаваемых дисциплин или по методике преподавания. Квалификационные требования не распространяются на педагогов, осуществляющих трудовую деятельность менее 3 лет после трудоустройства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...171 lines deleted...]
-Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 35 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...141 lines deleted...]
-Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования подведомственные Министерству обороны, Министерству внутренних дел Республики Казахстан, организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие информационной системы НОБД управления образованием с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, и соответствие фактических данных с НОБД. Наличие доменного имени третьего уровня в зоне edu.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложению 6 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования не распространяются на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, также на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие договоров в соответствии с гражданским законодательством с организациями, определенными в качестве баз практики по подготавливаемой специальности, охватывающих полный период обучения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии договоров с организациями, определенными в качестве баз практики в соответствии с подготавливаемой специальности, охватывающих полный период прохождения профессиональной практики.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы, и на организации образования, подведомственные Министерству обороны Республики Казахстан.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...124 lines deleted...]
-              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о трудоустройстве и занятости выпускников организации образования по специальности, при этом доля трудоустроенных и занятых от общего числа выпускников по специальности в течение года выпуска – не менее 75 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия подтверждающего документа с места работы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования при получении лицензии и (или) приложения к лицензии и подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...228 lines deleted...]
-              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Для деятельности организаций образования, реализующих образовательные программы послесреднего образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
+38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, обеспечивающих качество образовательных услуг (учебные кабинеты, мастерские, лаборатории, пропускные пункты, санузлы, наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования), в том числе учебных помещений, соответствующим требованиям пожарной безопасности, утвержденным </w:t>
-[...179 lines deleted...]
-            </w:pPr>
+Наличие образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования, соответствующей Государственному общеобязательному стандарту технического и профессионального образования, утвержденному </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, профессиональному стандарту (при наличии).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для медицинских и фармацевтических специальностей соответствие Государственному общеобязательному стандарту технического и профессионального образования, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 221 Кодекса о здоровье. типовым учебным планам (при наличии), профессиональному стандарту (при наличии) (на казахском и русском языках).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для подготовки специалистов в области образования наличие образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования, в соответствии с профессиональным стандартом "Педагог", типовым учебным планам, программам (при наличии) на (казахском и русском языках) с учетом Государственных общеобязательных стандартов дошкольного воспитания и обучения и/или начального, основного среднего образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для организаций образования, реализующих духовные образовательные программы, соответствие образовательной программы, включающей общеобразовательные и религиозные дисциплины, согласованные с уполномоченным органом в сфере религиозной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Регистрационный номер реестра с присвоенным QR (Кюар) кодом, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на казахском и русском языках.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для медицинских и фармацевтических специальностей копии рабочего учебного плана по подготавливаемой специальности на казахском и русском языках, разработанного на полный период обучения в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ДСМ-63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 221 Кодекса о здоровье.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для подготовки специалистов в области образования регистрационный номер реестра с присвоенным QR (Кюар) кодом, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, согласно профессионального стандарта "Педагог".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для организаций образования, реализующих духовные образовательные программы, копия образовательной программы, включающей общеобразовательные и религиозные дисциплины и копия письма-заключения на образовательную программу уполномоченного органа в сфере религиозной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Квалификационное требование о наличии образовательной программы, внесенной в реестр образовательных программ уполномоченного органа в области образования. и (или) Государственному общеобязательному стандарту технического и профессионального образования в области здравоохранения, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 221 Кодекса о здоровье, не распространяется на программы, которые реализуются в режиме эксперимента, утвержденный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 139</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по заявленным условиям, а также не распространяется на организации образования подведомственные Министерству обороны (наличие рабочего учебного плана, согласованного департаментом военного образования и науки Министерства обороны РК) ), Министерству внутренних дел Республики Казахстан, для обучения лиц в организациях образования, размещенных при учреждениях уголовно-исполнительной (пенитенциарной) системы и для обучения лиц, с особыми образовательными потребностями.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...135 lines deleted...]
-            </w:r>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для подготовки специалистов в области образования, указанных в Классификаторе специальностей и квалификаций технического и профессионального, послесреднего образования, наличие лицензии и (или) приложения к лицензии уполномоченного органа не менее чем по 5 специальностям в области образования, за исключением организаций образования в области культуры и спорта, организаций образования, подведомственных Министерству обороны Республики Казахстан, организаций образования, обеспечивающих трудоустройство – не менее 90 % выпускников по специальности в области образования в течение года выпуска. Для подготовки специалистов в области здравоохранения, указанных в Классификаторе, наличие лицензии и (или) приложения к лицензии не менее чем по 4 специальностям в области здравоохранения, за исключением организаций образования, обеспечивающих трудоустройство выпускников по специальности в области здравоохранения не менее 90 % в течение года выпуска.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия подтверждающего документа с места работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
-[...127 lines deleted...]
-Квалификационное требование не распространяется на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление колледжами приема обучающихся по подготавливаемой специальности не реже чем 1 раза в 3 года, за исключением вновь открывающихся организаций образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения, загруженные из НОБД, по подготавливаемым специальностям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования не распространяются на военные специальные учебные заведения и при получении лицензии и (или) приложения к лицензии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
-[...164 lines deleted...]
-Квалификационное требование об оснащенности компьютерным классом, подключенным к сети интернет, не распространяется на организации образования подведомственные Министерству обороны, Министерству внутренних дел Республики Казахстан, организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие педагогов в соответствии с дисциплинами и (или) модулями рабочего учебного плана по подготавливаемой специальности, в том числе соответствие образования педагогов профилю преподаваемых дисциплин и (или) модулей или прошедших педагогическую переподготовку в соответствии с законодательством в области образования, а также мастеров производственного обучения, прошедших стажировку в организациях и/или на производстве объемом не менее 36 часов за последние 3 года по профилю. Доля педагогов и мастеров производственного обучения, для которых основным местом работы является лицензиат, от общего числа педагогов по подготавливаемой специальности не менее 70 % за исключением рабочих квалификаций, в том числе для организаций образования, реализующих медицинские образовательные программы, доля педагогов из числа медицинских сестер с уровнем прикладного бакалавриата, магистратуры от общего числа педагогов по специальности – не менее 10 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для подготовки рабочих квалификаций доля педагогов по общеобразовательным дисциплинам организаций образования, для которых основным местом работы является лицензиат, от общего числа педагогов по общеобразовательным дисциплинам по подготавливаемой специальности – не менее 50 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов для организаций образования, реализующих образовательные программы в сфере искусства и культуры, для которых основным местом работы является лицензиат, от общего числа педагогов по подготавливаемой специальности – не менее 50 %. Доля педагогов для организаций образования, реализующих духовные образовательные программы, для которых основным местом работы является лицензиат, от общего числа педагогов по подготавливаемой специальности – не менее 50 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности педагогическими, преподавательскими и руководящими кадрами по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-[...164 lines deleted...]
-Для организаций образования, подведомственных Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, повышение квалификации преподавателей проводится в соответствии с профилем преподаваемых дисциплин или по методике преподавания. Квалификационные требования не распространяются на педагогов, осуществляющих трудовую деятельность менее трех лет после трудоустройства.</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля педагогов экспертов, педагогов-исследователей, педагогов- мастеров и (или) лиц, имеющих степень магистра, доктора философии (PhD), доктора по профилю, ученую степень доктора наук, кандидата наук, доктора философии (PhD), от числа педагогов по подготавливаемой специальности, для которых основным местом работы является лицензиат – не менее 40 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов специальных дисциплин, прошедших стажировку в организациях и/или на производстве объемом не менее 36 часов за последние 3 года, от числа педагогов по подготавливаемой специальности, для которых основным местом работы является лицензиат – не менее 10 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов для организаций образования, реализующих духовные образовательные программы, по общеобразовательным дисциплинам, имеющих высшее образование, по профилирующим дисциплинам – высшее образование по профилю и/или окончивших духовную семинарию или медресе с общим стажем работы в религиозной сфере, не менее пяти лет от числа педагогов по подготавливаемой специальности – не менее 50 %. Доля педагогов и мастеров производственного обучения, имеющих степень магистра, доктора философии (PhD), доктора по профилю, ученую степень доктора наук, кандидата наук, доктора философии (PhD) от общего числа педагогов по подготавливаемой специальности – не менее 10 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности педагогическими, преподавательскими и руководящими кадрами по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование касательно мастеров производственного обучения не распространяется на организации образования подведомственные Министерству обороны, Министерству внутренних дел Республики Казахстан, организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие информационной системы управления образованием с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
-[...92 lines deleted...]
-            </w:r>
+Наличие библиотечного фонда учебной и научной литературы в формате печатных и (или) электронных изданий, в соответствии с рабочим учебным планом по отношению к контингенту обучающихся, в том числе по языкам обучения, на полный период обучения по подготавливаемой специальности в соответствии с Государственным общеобязательным стандартом послесреднего образования, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 348</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, в формате печатных и электронных изданий; для организаций образования, реализующих духовные образовательные программы, наличие фонда учебной литературы, прошедшей религиоведческую экспертизу, в соответствии с образовательной программой.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии фонда учебной, художественной и научной литературы по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о наличии учебной и научной литературы на цифровых носителях по форме согласно приложению 7 к настоящим квалификационным требованиям. Для организаций образования, реализующих духовные образовательные программы: копия положительного заключения религиоведческой экспертизы фонда учебной литературы уполномоченного государственного органа в сфере религиозной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
-[...107 lines deleted...]
-Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие медицинского обслуживания обучающихся на основании лицензии на медицинскую деятельность.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно приложению 3 к настоящим квалификационным требованиям. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного медицинского пункта при расположении учебных корпусов на одном земельном участке или при соединении их внутренними переходами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
-[...107 lines deleted...]
-Квалификационное требование не распространяется на организации образования при получении лицензии и (или) приложения к лицензии и подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии объекта питания, соответствующего санитарным правилам, и санитарно-эпидемиологического заключения на объект питания по форме согласно приложению 4 к настоящим квалификационным требованиям. Копия договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного объекта питания при расположении учебных корпусов на одном земельном участке или при соединении их внутренними переходами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае сдачи объекта питания в аренду наличие у арендатора санитарно-эпидемиологического заключения на объект питания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, обеспечивающих качество образовательных услуг (учебные кабинеты, мастерские, лаборатории, пропускные пункты, санузлы, наличие видеонаблюдения в помещениях и (или) на прилегающих территориях организации образования), в том числе учебных помещений, соответствующим требованиям пожарной безопасности, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наличие уведомления о начале и прекращении деятельности (эксплуатации) объекта незначительной эпидемической значимости, направленное в государственный орган в сфере санитарно-эпидемиологического благополучия населения по месту нахождения организации образования в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса о здоровье.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям. Копии документов, подтверждающих право хозяйственного ведения или оперативного управления, или доверительного управления на здания. Копия акта о результатах проверки или профилактического контроля с посещением объекта в соответствии с Предпринимательским Республики Казахстан на соответствие в области пожарной безопасности на каждый объект (учебный корпус).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для вновь открываемых организаций образования – заключение пожарного аудита (разовое заключение), акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах противопожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения в соответствии с приложениями 1, 2, 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Копия уведомления о начале деятельности (эксплуатации) объекта незначительной эпидемической значимости.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Создание условий для проживания (обеспечение общежитиями/хостелами/ гостиницами, соответствующим требованиям Санитарных правил) нуждающимся обучающимся в соответствие с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии документов на размещение студентов на полный период обучения, собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления, или на праве аренды, или по договору аренды (для вновь открываемых организаций образования) на полный период обучения, подтверждающих наличие общежития, наличие санитарно-эпидемиологического заключения о соответствии общежития/ хостела/ гостиниц нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Соответствие сведений НОБД фактическим данным.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Создание условий лицам (детям) с особыми образовательными потребностями в зданиях (учебных корпусах) согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказу № 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...151 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 49 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
-[...35 lines deleted...]
-Наличие медицинского обслуживания обучающихся на основании лицензии на медицинскую деятельность.</w:t>
+49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно приложению 3 к настоящим квалификационным требованиям. </w:t>
-[...35 lines deleted...]
-Допускается наличие одного медицинского пункта при расположении учебных корпусов на одном земельном участке или при соединении их внутренними переходами.</w:t>
+Оснащенность по подготавливаемой специальности учебно-лабораторным оборудованием и техническими средствами обучения, а также компьютерными классами, компьютерами, подключенными к сети интернет, соответствующими нормам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Для организаций образования в области здравоохранения наличие в структуре организации образования симуляционного кабинета (центра) согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 220 Кодекса о здоровье.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При необходимости для военных учебных заведений Министерства обороны Республики Казахстан наличие ведомственного приказа об использовании учебно-материальной базы воинских частей и других военных учебных заведений, меморандумов с организациями высшего ОВПО о взаимодействии по совместному использованию учебно-материальной базы военных кафедр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложению 6 к настоящим квалификационным требованиям. Для военных учебных заведений Министерства обороны Республики Казахстан наличие копии приказов и меморандумов с ОВПО.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование об оснащенности компьютерным классом, подключенным к сети интернет, не распространяется на организации образования подведомственные Министерству обороны, Министерству внутренних дел Республики Казахстан, организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
-[...162 lines deleted...]
-              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "Об образовании" и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О статусе педагога".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для руководителей организаций образования повышение квалификации по менеджменту в области образования - не реже 1 раза в 3 года.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров за последние 5 лет в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно приложению 8 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для организаций образования, подведомственных Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, повышение квалификации преподавателей проводится в соответствии с профилем преподаваемых дисциплин или по методике преподавания. Квалификационные требования не распространяются на педагогов, осуществляющих трудовую деятельность менее трех лет после трудоустройства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 51 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
-[...35 lines deleted...]
-Оснащенность компьютерными классами, подключенными к сети интернет. Наличие доменного имени третьего уровня в зоне edu.kz.</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие информационной системы управления образованием с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, и соответствие фактических данных с НОБД. Наличие доменного имени третьего уровня в зоне edu.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16441,2644 +16035,1599 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования не распространяются на организации образования, подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие договоров в соответствии с гражданским законодательством с организациями, определенными в качестве баз практики по подготавливаемой специальности, охватывающих полный период обучения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии договоров с организациями, определенными в качестве баз практики в соответствии с подготавливаемой специальности, охватывающих полный период прохождения профессиональной практики.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-7. Для деятельности организаций, предоставляющие образовательно-оздоровительные услуги несовершеннолетним</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о трудоустройстве и занятости выпускников организации образования по специальности, при этом доля трудоустроенных и занятых от общего числа выпускников по специальности в течение года выпуска – не менее 75 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия подтверждающего документа с места работы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационное требование не распространяется на организации образования при получении лицензии и (или) приложения к лицензии и подведомственные Министерству обороны Республики Казахстан, Министерству внутренних дел Республики Казахстан, на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Для деятельности организаций образования, реализующих духовные образовательные программы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63</w:t>
-[...202 lines deleted...]
-            </w:r>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие образовательной программы по общеобразовательным и религиозным дисциплинам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия образовательной программы, утвержденных руководителем организации образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
-[...186 lines deleted...]
-            </w:r>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие преподавателей: по общеобразовательным дисциплинам – имеющих высшее образование; по профилирующим дисциплинам – высшее духовное образование и/или окончившие духовную семинарию или медресе с общим стажем работы в религиозной деятельности не менее пяти лет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об укомплектованности педагогическими, преподавательскими и руководящими кадрами по форме согласно приложению 1 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
-[...400 lines deleted...]
-            </w:r>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие фонда учебной литературы, прошедшей религиоведческую экспертизу, в соответствии с образовательной программой.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии фонда учебной, художественной и научной литературы по форме согласно приложению 2 к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о наличии учебной и научной литературы на цифровых носителях по форме согласно приложению 7 к настоящим квалификационным требованиям. Копия положительного заключения религиоведческой экспертизы фонда учебной литературы уполномоченного государственного органа в сфере религиозной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие медицинского обслуживания обучающихся на основании лицензии на медицинскую деятельность.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным Приказом № ҚР ДСМ-76, </w:t>
-[...111 lines deleted...]
-Допускается наличие одного объекта питания при соединении учебных корпусов внутренними переходами или находящиеся на одном земельном участке.</w:t>
+Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно приложению 3 к настоящим квалификационным требованиям. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного медицинского пункта при расположении учебных корпусов на одном земельном участке или при соединении их внутренними переходами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67</w:t>
+58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, или аренда материальных активов со сроком действия не менее 10 лет, обеспечивающих качество образовательных услуг, с учебными помещениями, соответствующими санитарным правилам, утвержденным Приказом № ҚР ДСМ-76, Приказом № ҚР ДСМ-78, государственным нормативам в области архитектуры, градостроительства и строительства, требованиям пожарной безопасности </w:t>
-[...9 lines deleted...]
-              <w:t>Приказа № 55</w:t>
+Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Наличие договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Наличие закрытых плавательных бассейнов/ванн/ пляжей, детских игровых и спортивных площадок согласно приказу № ҚР ДСМ-78, а также наличие в штате спортивного инструктора лечебной физической культуры по плаванию согласно </w:t>
-[...187 lines deleted...]
-Для действующих/ открывающихся ООЦ на базе санаториев-профилакториев требования санитарных правил и норм к площади учебных кабинетов могут не соответствовать. Допускается отсрочка сроком 5 лет на строительство/ реконструкцию здания учебного корпуса.</w:t>
+Сведения о наличии объекта питания, соответствующего санитарным правилам, и санитарно-эпидемиологического заключения на объект питания по форме согласно приложению 4 к настоящим квалификационным требованиям. Копия договора на обеспечение обучающихся питанием. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного объекта питания при расположении учебных корпусов на одном земельном участке или при соединении их внутренними переходами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае сдачи объекта питания в аренду наличие у арендатора санитарно-эпидемиологического заключения на объект питания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационное требование не распространяется на организации образования, размещенные при учреждениях уголовно-исполнительной (пенитенциарной) системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
-[...392 lines deleted...]
-            </w:r>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие собственных либо принадлежащих на праве хозяйственного ведения или оперативного управления материальных активов, обеспечивающих качество образовательных услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно приложению 5 к настоящим квалификационным требованиям. Копии документов, подтверждающих право хозяйственного ведения или оперативного управления на здания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...215 lines deleted...]
-Квалификационные требования не распространяются на педагогов, осуществляющих трудовую деятельность менее трех лет после трудоустройства.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 60 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...111 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оснащенность компьютерными классами, подключенными к сети интернет. Наличие доменного имени третьего уровня в зоне edu.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно приложению 6 к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19107,169 +17656,2297 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...108 lines deleted...]
-            </w:r>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие экспертного заключения уполномоченного государственного органа в сфере религиозной деятельности на заявленную религиозную образовательную программу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия письма-заключения уполномоченного государственного органа в сфере религиозной деятельности на заявленную религиозную образовательную программу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Для деятельности организаций, предоставляющие образовательно-оздоровительные услуги несовершеннолетним</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие образовательно-оздоровительных программ несовершеннолетним порядку, предусмотренному подпунктом 68-1) пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копии образовательно-оздоровительных программ для несовершеннолетних</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие педагогов в соответствии с предметами рабочего учебного плана, имеющих педагогическое образование по соответствующим профилям или профессиональное образование с прохождением педагогической переподготовки, за исключением образовательно-оздоровительных организаций сезонного действия.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля педагогов для которых основным местом работы является лицензиат, от общего числа педагогов не менее 50 %, за исключением образовательно-оздоровительных организаций сезонного действия.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля педагогов-экспертов, педагогов-исследователей, педагогов-мастеров, для которых основным местом работы является лицензиат, от общего числа педагогов не менее 25 %, за исключением образовательно-оздоровительных организаций сезонного действия.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Соответствие образования, стажа работы руководителя и педагогов организации образования требованиям Приказа № 338.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в штате работников согласно приказу и.о. Министра просвещения Республики Казахстан от 21 июля 2023 года № 224 "Об утверждении Типовых штатов работников государственных организаций образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33166).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения об укомплектованности педагогическими, преподавательскими и руководящими кадрами по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В зависимости от количества принимаемых детей должность руководителя образовательно- оздоровительного центра (далее – ООЦ) и должность директора образовательного комплекса (школы при центре) могут быть совмещены.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие библиотечного фонда учебной и художественной литературы в соответствии с нормами, утвержденным Приказом № 44.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для образовательно-оздоровительной организации круглогодичного действия наличие  учебников в соответствии с нормами, утвержденным Приказом № 216, за исключением образовательно-оздоровительных организаций сезонного действия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о наличии фонда учебной, художественной и научной литературы по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При отсутствии собственного библиотечного фонда образовательно-оздоровительные организации образования используют учебную и художественную литературу, переданную в пользование по договору/акту сторонней организацией образования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспеченность зданий (учебных корпусов) оборудованными медицинскими пунктами. Наличие лицензии на медицинскую деятельность, договора с поликлиникой с правом оказания медицинских услуг детскому населению в соответствии с требованиями приказа № 37, приказа Министра здравоохранения Республики Казахстан от 7 октября 2020 года № ҚР ДСМ-116/2020 "Об утверждении Правил оказания медицинской реабилитации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21381) (далее – Приказ № ҚР ДСМ-116/2020), приказа Министра здравоохранения РК от 22 октября 2020 № ҚР ДСМ-148/2020 "Об утверждении квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21502), приказа Министра здравоохранения РК от 24 августа 2021 года № ҚР ДСМ-90 "Об утверждении Правил оказания первичной медико-санитарной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 24094), приказа Министра здравоохранения РК от 27 апреля 2022 года № ҚР ДСМ-37 "Об утверждении правил оказания медицинской помощи в амбулаторных условиях". (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 27833), приказа Министра здравоохранения РК от 24 марта 2022 года № ҚР ДСМ-27 "Об утверждении Стандарта оказания медицинской помощи в стационарных условиях в Республике Казахстан". (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 27218), приказа Министра здравоохранения Республики Казахстан от 11 августа 2020 года № ҚР ДСМ - 96/2020 "Об утверждении Санитарных правил "Санитарно-эпидемиологические требования к объектам здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21080), приказа и.о. Министра здравоохранения Республики Казахстан от 10 августа 2022 года № ҚР ДСМ-78 "Об утверждении Санитарных правил "Санитарно-эпидемиологические требования к детским оздоровительным и санаторным объектам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29092) (далее – № ҚР ДСМ-78), приказа Министра здравоохранения Республики Казахстан от 20 декабря 2020 года № ҚР ДСМ-292/2020 "Об утверждении правил оказания медицинской помощи детям в период оздоровления и организованного отдыха" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21842), приказа Министра здравоохранения Республики Казахстан от 29 октября 2020 года № ҚР ДСМ-167/2020 "Об утверждении минимальных стандартов оснащения организаций здравоохранения медицинскими изделиями" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21560).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие штатных медицинских сотрудников согласно приказа Министра здравоохранения Республики Казахстан от 7 апреля 2023 года № 65 "Об утверждении стандарта организации оказания медицинской реабилитации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32263).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами и наличии лицензии на медицинскую деятельность организации образования или организации здравоохранения по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного медицинского пункта при соединении учебных корпусов внутренними переходами или находящиеся на одном земельном участке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская помощь оказывается по соответствующим видам медицинской помощи, которые указаны в имеющейся Лицензии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие объекта питания для обучающихся в зданиях (учебных корпусах) на основании санитарно-эпидемиологического заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения в соответствии с санитарными правилами, утвержденным Приказом № ҚР ДСМ-76, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № ҚР ДСМ-16, Приказом №78, приказа Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-302/2020 "Об утверждении стандартов питания в организациях здравоохранения и образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21857).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о наличии объекта питания, соответствующего санитарным правилам, и санитарно-эпидемиологического заключения на объект питания по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> к настоящим квалификационным требованиям. Копия договора на обеспечение обучающихся питанием.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается наличие одного объекта питания при соединении учебных корпусов внутренними переходами или находящиеся на одном земельном участке.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие собственных либо принадлежащих на праве хозяйственного ведения, или оперативного управления, или доверительного управления материальных активов, или аренда материальных активов со сроком действия не менее 5 лет, обеспечивающих качество образовательных услуг, с учебными помещениями, соответствующими санитарным правилам, утвержденным Приказом № ҚР ДСМ-76, Приказом № ҚР ДСМ-78, государственным нормативам в области архитектуры, градостроительства и строительства, требованиям пожарной безопасности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям. Копии документов, подтверждающих право собственности или хозяйственного ведения, или оперативного управления или доверительного управления, договора аренды на здание, в том числе копия акта приемки объекта в эксплуатацию. Копия санитарно-эпидемиологического заключения на каждый объект.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Копия акта о результатах проверки или профилактического контроля с посещением субъекта (объекта) контроля и надзора в области пожарной безопасности в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предпринимательским кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для вновь открываемых организаций – акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах противопожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения, копия акта приемки в эксплуатацию систем и установок пожарной автоматики.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие оборудования и мебели, согласно утвержденному Приказу Приказу ҚР ДСМ-76, за исключением образовательно-оздоровительных организации сезонного действия. Наличие доменного имени третьего уровня в зоне edu.kz; организация питьевого режима в соответствии с требованиями санитарных правил, утвержденных Приказом № ҚР ДСМ-76; минимальная скорость интернета не менее 20 Мбит/сек до 400 обучающихся плюс 1 Мбит/сек на каждые 20 обучающихся, за исключением образовательно-оздоровительных организации сезонного действия. Наличие санитарных узлов (унитазы, умывальные раковины), соответствующих санитарным правилам, утвержденным Приказом № ҚР ДСМ-76. Наличие субъектов охранной деятельности, тревожной кнопки, пропускного режима и видеонаблюдения в помещениях и (или) на прилегающих территориях организации согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказа № 117</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, с актуальными базами данных НОБД, видеокамер в помещениях и на территории организации образования по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается совмещенные учебные лаборатории кабинетов физики, химии и биологии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лабораторное оборудование по предметам физика, химия, биология может находиться в кабинетах, за исключением реагентов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение повышения квалификации педагогов по соответствующему профилю не реже 1 раза в 3 года, объемом не менее 36 часов согласно пункту 4 статьи 37 Закона Республики Казахстан "Об образовании" и пункту 1 статьи 18 Закона Республики Казахстан "О статусе педагога".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для руководителей образовательно-оздоровительных организации образования повышение квалификации по соответствующему профилю и менеджменту в области образования - не реже 1 раза в 3 года.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования установлены для образовательно-оздоровительных организаций круглогодичного действия и не распространяются на педагогических работников, осуществляющих трудовую деятельность менее трех лет со дня их трудоустройства.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 70 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие информационной системы НОБД с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом №570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и информационной системы управления образованием с актуальными базами данных, соответствующих административным данным НОБД.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие условий проживания для детей в соответствии с приказом № ҚР ДСМ-78. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия паспорта жилых помещений с указанием сведений о наличии оборудованных одно или двухъярусными кроватями с ограждаемым твердым ложем, прикроватными тумбочками, шкафами для одежды, унитазов, умывальников, ванн, душа, душевых поддонов, наличие комплектов постельного белья на одно спальное место (не менее двух).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помещения содержатся в исправном состоянии и используются по назначению. Дефекты, повреждения в отделке помещений, поломки и повреждения мебели, твердого инвентаря, оборудования, санитарно-технических приборов, а также поврежденный и изношенный мягкий инвентарь, подлежат ремонту или замене.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19446,86 +20123,258 @@
               <w:t xml:space="preserve">
 имеющие спереди и сзади опознавательные знаки "Перевозка детей", </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 имеющими не менее двух дверей, техническое состояние которых отвечает требованиям, установленным Правилами перевозок пассажиров и багажа автомобильным транспортом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="16"/>
+    <w:bookmarkStart w:name="z51" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сокращения и обозначения, используемые в настоящих квалификационных требованиях, предъявляемые при лицензировании образовательной деятельности и перечне документов, подтверждающих соответствие им:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "e-license.kz" – информационная система, содержащая сведения о выданных, переоформленных, приостановленных, возобновленных и прекративших действие лицензиях лицензиатов, которая централизованно формирует идентификационный номер лицензий, выдаваемых лицензиарами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ИС ГБ "Единый государственный кадастр недвижимости" – информационная система, содержащая сведения земельного и правового кадастров.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -19702,51 +20551,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об укомплектованности педагогическими, преподавательскими</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -19755,51 +20604,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -21625,70 +22474,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="18"/>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для организаций начального, основного среднего, общего среднего, технического и профессионального, послесреднего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21845,92 +22694,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии фонда учебной, художественной и научной литературы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22592,50 +23441,136 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22792,51 +23727,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об обеспеченности зданий (учебных корпусов) медицинскими пунктами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -22857,51 +23792,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования/здравоохранения) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23424,51 +24359,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии объекта питания, соответствующего санитарным правилам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -23477,51 +24412,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23931,50 +24866,136 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24131,51 +25152,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о полезной учебной площади, наличии материально-технической базы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -24184,51 +25205,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24658,70 +25679,166 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: информация о зарегистрированных правах на недвижимое имущество и его технических характеристиках не представляется в случае наличия возможности получения данных из ИС ГБ "Единый государственный кадастр недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24878,68 +25995,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25990,90 +27107,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для организаций технического и профессионального, послесреднего образования по запрашиваемой специальности и/или квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Квалификационное требование о наличии компьютерных классов не распространяется на малокомплектные школы, специальных школ-интернатов для детей с ООП, школ при учебно-оздоровительных центрах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26230,92 +27347,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии учебной и научной литературы на цифровых носителях</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации образования) (по состоянию на ________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27135,92 +28252,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о повышении квалификации и переподготовке педагогов и руководящих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кадров за последние 5 лет в соответствии с профилем преподаваемых дисциплин,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>образовательными программами курсов повышения квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>