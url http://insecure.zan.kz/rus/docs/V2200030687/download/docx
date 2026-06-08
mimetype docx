--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6b4fa2c" w14:textId="6b4fa2c">
+    <w:p w14:paraId="5d33bca" w14:textId="5d33bca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики управления биологическими рисками</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 23 ноября 2022 года № 380. Зарегистрирован в Министерстве юстиции Республики Казахстан 24 ноября 2022 года № 30687</w:t>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 23 ноября 2022 года № 380. Зарегистрирован в Министерстве юстиции Республики Казахстан 24 ноября 2022 года № 30687.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3403,111 +3403,205 @@
         <w:t xml:space="preserve">
       4) прогнозирование (моделирование) биологических рисков; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подготовка заключения о результатах мониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 43 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Сбор сведений и данных в области биологической безопасности осуществляется по данным разрешительной системы, государственного контроля, отчетной документации, обращений физических и юридических лиц, результатов внутренней и внешней оценки, информационных систем, имеющихся в ведении государственных органов и организаций, а также данным из открытых источников.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Анализ установленных биологических рисков включает рассмотрение причин и источников биологических рисков, их положительных и отрицательных последствий и вероятности возникновения последствий. В рамках анализа установленных биологических рисков определяются факторы, которые влияют на последствия и вероятность их наступления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      44. Анализ установленных биологических рисков включает рассмотрение причин и источников биологических рисков, их положительных и отрицательных последствий и вероятности возникновения последствий. В рамках анализа установленных биологических рисков определяются факторы, которые влияют на последствия и вероятность их наступления.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Оценка установленных биологических рисков включает сравнение биологических рисков со следующими индикаторами внешней оценки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) случаи возникновения биологических угроз, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3522,211 +3616,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 5 Закона; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация установленных и возможных биологических рисков;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      2) реализация установленных и возможных биологических рисков;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) переход биологического риска в более высокую категорию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...15 lines deleted...]
-      3) переход биологического риска в более высокую категорию;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) несоблюдение субъектами, кратности проведения внутренней оценки, установленной настоящей Методикой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
-[...15 lines deleted...]
-      4) несоблюдение субъектами, кратности проведения внутренней оценки, установленной настоящей Методикой;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отсутствие динамики снижения биологических рисков, за исключением биологических рисков, требующих постоянного контроля и мониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. По результатам оценки установленных биологических рисков проводится прогнозирование (моделирование) биологических рисков в соответствии с Правилами ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности, утверждаемыми уполномоченным органом в области биологической безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. По результатам внешней оценки оформляется заключение о результатах внешней оценки биологических рисков по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3857,648 +3951,648 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Спецификации биологической опасности патогенного биологического агента</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Создана (фамилия, имя, отчество (при наличии), должность)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
-[...15 lines deleted...]
-      Создана (фамилия, имя, отчество (при наличии), должность)</w:t>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата создания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
-[...15 lines deleted...]
-      Дата создания:</w:t>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Общая информация о патогенном биологическом агенте (далее – ПБА):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
-[...15 lines deleted...]
-      1. Общая информация о патогенном биологическом агенте (далее – ПБА):</w:t>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тип:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
-[...15 lines deleted...]
-      Тип:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семейство:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
-[...15 lines deleted...]
-      Семейство:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Род:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
-[...15 lines deleted...]
-      Род:</w:t>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
-[...15 lines deleted...]
-      Вид:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Морфология:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
-[...15 lines deleted...]
-      Морфология:</w:t>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спорообразование:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
-[...15 lines deleted...]
-      Спорообразование:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внутриклеточная локализация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
-[...15 lines deleted...]
-      Внутриклеточная локализация:</w:t>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Концентрация изолята:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
-[...15 lines deleted...]
-      Концентрация изолята:</w:t>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчеты о лабораторном инфицировании (отчеты):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
-[...15 lines deleted...]
-      Отчеты о лабораторном инфицировании (отчеты):</w:t>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Биологическая безопасность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Политика изоляции: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патогенность:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
-[...15 lines deleted...]
-      Патогенность:</w:t>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервуар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
-[...15 lines deleted...]
-      Резервуар:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переносчики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
-[...15 lines deleted...]
-      Переносчики:</w:t>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передача:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
-[...15 lines deleted...]
-      Передача:</w:t>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инфекционность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
-[...15 lines deleted...]
-      Инфекционность:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства индивидуальной защиты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
-[...15 lines deleted...]
-      Средства индивидуальной защиты:</w:t>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Особые меры предосторожности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
-[...15 lines deleted...]
-      Особые меры предосторожности:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стабильность ПБА в окружающей среде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
-[...15 lines deleted...]
-      Стабильность ПБА в окружающей среде:</w:t>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хранение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
-[...15 lines deleted...]
-      Хранение:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утилизация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
-[...15 lines deleted...]
-      Утилизация:</w:t>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Устойчивость</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
-[...15 lines deleted...]
-      3. Устойчивость</w:t>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выживание вне организма хозяина:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
-[...15 lines deleted...]
-      Выживание вне организма хозяина:</w:t>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Инциденты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
-[...15 lines deleted...]
-      4. Инциденты:</w:t>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действия при посевах (проращиваниях):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
-[...15 lines deleted...]
-      Действия при посевах (проращиваниях):</w:t>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профилактика после контакта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4629,68 +4723,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о результатах внешней оценки биологических рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5472,64 +5566,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z189" w:id="179"/>
+      <w:bookmarkStart w:name="z189" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение (эффективно/не эффективно):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5875,55 +5969,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>