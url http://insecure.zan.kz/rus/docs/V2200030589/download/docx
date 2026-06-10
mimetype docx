--- v0 (2025-12-30)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dfb5e52" w14:textId="dfb5e52">
+    <w:p w14:paraId="4d8c0fe" w14:textId="4d8c0fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 11 ноября 2022 года № 625. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 ноября 2022 года № 30589</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 11 ноября 2022 года № 625. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 ноября 2022 года № 30589.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -512,130 +512,224 @@
         <w:t>
       Расчетная предельная стоимость строительства определяется согласно нормативного документа по ценообразованию в строительстве и является лимитом средств для реализации инвестиционного проекта при разработке проектной (проектно-сметной) документации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе проектирования задание на проектирование по поручению заказчика корректируется и уточняется, кроме расчетной предельной стоимости строительства, которая является общим (предельным) лимитом средств заказчика для реализации проектов. Сметная стоимость строительства, полученная при разработке проектной (проектно-сметной) документации, не должна превышать расчетную предельную стоимость строительства к инвестиционному предложению, зафиксированную в утвержденном задании на проектирование. При внесенных по инициативе заказчика поправки в задание на проектирование требуют переработки разработанных разделов предпроектной или проектной (проектно-сметной) документации, заключается дополнительное соглашение к договору с учетом выполненных объемов работ;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 ноября 2015 года № 705 "Об утверждении Правил формирования и ведения государственного банка проектов строительства, а также предоставления технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12422):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования и ведения государственного банка проектов строительства, а также предоставления технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -648,270 +742,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Не подлежат хранению в электронном архиве:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проекты получившие отрицательное заключение комплексной вневедомственной экспертизы проектов строительства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      1) проекты получившие отрицательное заключение комплексной вневедомственной экспертизы проектов строительства;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ТЭО, ТП и ПСД с грифом секретности или с пометкой "Для служебного пользования";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      2) ТЭО, ТП и ПСД с грифом секретности или с пометкой "Для служебного пользования";</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обоснования инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3) обоснования инвестиций;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проекты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      4) проекты:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструкции, расширения, модернизации, технического перевооружения или капитального ремонта существующих объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      реконструкции, расширения, модернизации, технического перевооружения или капитального ремонта существующих объектов;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      консервации (расконсервации) начатых, но незавершенных объектов, строительство которых было приостановлено;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      консервации (расконсервации) начатых, но незавершенных объектов, строительство которых было приостановлено;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постутилизации демонтируемых незавершенных строительством объектов, либо объектов, выработавших свой ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      постутилизации демонтируемых незавершенных строительством объектов, либо объектов, выработавших свой ресурс;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реставрации объектов, законодательно отнесенных к памятникам истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      реставрации объектов, законодательно отнесенных к памятникам истории и культуры;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных проектов, не содержащих строительную составляющую;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      иных проектов, не содержащих строительную составляющую;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проекты линейных сооружений инженерной или транспортной инфраструктуры.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -944,190 +1038,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "12. Имущественные права, разрешающие неопределенному и неограниченному кругу лиц осуществление на бессрочной и безвозмездной основе действий, предусмотренных пунктами 2 и 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон) по проектам, указанным в пункте 7 настоящих Правил, регулируются заказчиками с авторами проектов в письменном виде при заключении договоров на разработку указанных проектов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчик обеспечивает посредством Портала подписание автором проекта договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав оператору государственного банка.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      Заказчик обеспечивает посредством Портала подписание автором проекта договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав оператору государственного банка.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. После выдачи положительного заключения комплексной вневедомственной экспертизы на ТЭО, ТП и ПСД, указанных в пункте 9 настоящих Правил, по которым заключен договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, электронная версия документов в течение 5 (пяти) рабочих дней направляется для включения в электронный архив и электронный реестр, посредством Портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      13. После выдачи положительного заключения комплексной вневедомственной экспертизы на ТЭО, ТП и ПСД, указанных в пункте 9 настоящих Правил, по которым заключен договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, электронная версия документов в течение 5 (пяти) рабочих дней направляется для включения в электронный архив и электронный реестр, посредством Портала.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав не подписан, то ТЭО, ТП и ПСД не включаются в электронный архив, но данные проекта (наименование, мощность, заказчик, генпроектировщик, номер и дата положительного заключения комплексной вневедомственной экспертизы) включаются в электронный реестр с пометкой "Отсутствует согласование с автором проекта".";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      Если договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав не подписан, то ТЭО, ТП и ПСД не включаются в электронный архив, но данные проекта (наименование, мощность, заказчик, генпроектировщик, номер и дата положительного заключения комплексной вневедомственной экспертизы) включаются в электронный реестр с пометкой "Отсутствует согласование с автором проекта".";</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 13-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      дополнить пунктом 13-1 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-1. По всем проектам ТЭО, ТП и ПСД включенным в электронный реестр данные проекта (наименование, мощность, заказчик, генпроектировщик, номер и дата положительного заключения комплексной вневедомственной экспертизы) и сметная документация являются общедоступными и размещены на интернет-ресурсе Государственного банка.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1140,170 +1234,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Проекты, указанные в пункте 10 настоящих Правил включаются в электронный реестр и электронный архив по решению Заказчика, на основании:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление заказчика;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      1) заявление заказчика;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, заключенного посредством Портала, между оператором портала, заказчиком проекта, автором проекта и клиентом.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      2) договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, заключенного посредством Портала, между оператором портала, заказчиком проекта, автором проекта и клиентом.";</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 15-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "15-1. Проекты строительства (технико-экономическое обоснование и проектно-сметная документация) по которым ранее выданные заключения отозваны экспертными организациями подлежат исключению из Государственного банка в соответствии с подпунктом 3 пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 64-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1316,150 +1410,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "20. При выборе ТЭО, ТП и ПСД с пометкой "Отсутствует согласование с автором проекта" клиент направляет:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление на получение ТЭО, ТП и ПСД, которое удостоверяется ЭЦП и направляется оператору государственного банка посредством личного кабинета на Портале;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
-[...15 lines deleted...]
-      заявление на получение ТЭО, ТП и ПСД, которое удостоверяется ЭЦП и направляется оператору государственного банка посредством личного кабинета на Портале;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявку на подписание договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, для получения ТЭО, ТП и ПСД, которое удостоверяется ЭЦП и направляется заказчику посредством личного кабинета на Портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      заявку на подписание договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, для получения ТЭО, ТП и ПСД, которое удостоверяется ЭЦП и направляется заказчику посредством личного кабинета на Портале.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заявлении на получение ТЭО, ТП или ПСД указывается цель приобретения проекта, находящегося в электронном реестре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      В заявлении на получение ТЭО, ТП или ПСД указывается цель приобретения проекта, находящегося в электронном реестре.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенту в выдачи отказывается, если в заявлении не указаны цель приобретения проекта, находящегося в электронном реестре.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1492,90 +1586,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Если оператором государственного банка, заказчиком, автором проекта и клиентом договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав подписывается, то оператор Государственного банка уведомляет клиента и осуществляет выдачу в течение 3 (трех) рабочих дней со дня подписания договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав. В электронном реестре пометка "Отсутствует согласование с автором проекта" снимается и проект перенаправляется в электронный архив.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Если заказчиком и автором проекта в течение 10 (десяти) рабочих дней договор о передаче прав на использование проекта строительства (ТЭО, ТП, ПСД), в том числе имущественных (исключительных) прав не подписывается, оператор Государственного банка в течение 3 (трех) рабочих дней, уведомляет клиента о невозможности предоставления ТЭО, ТП и ПСД.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1588,70 +1682,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. Оператор Государственного банка не менее одного раза в полгода направляет заявку заказчикам проектов, находящимся в электронном реестре с пометкой "Отсутствует согласование с автором проекта" к подписанию договора о передаче прав на использование проекта строительства (ТЭО, ТП, ПСД), в том числе имущественных (исключительных) прав между заказчиком и автором проекта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1740,150 +1834,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2026,50 +2120,136 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Ускенбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2317,69 +2497,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и проектной (проектно-сметной)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав и комплектность документов, представляемых для включения в электронный архив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По проектам строительства новых объектов, указанных в пункте 7 настоящих Правил для включения в электронный архив необходимо представлять документы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2394,285 +2574,285 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 60 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 63 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) положительное заключение комплексной вневедомственной экспертизы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
-[...15 lines deleted...]
-      1) положительное заключение комплексной вневедомственной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исходные документы, являющиеся основанием для разработки ТЭО, ТП и ПСД для строительства новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, а именно:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
-[...15 lines deleted...]
-      2) исходные документы, являющиеся основанием для разработки ТЭО, ТП и ПСД для строительства новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, а именно:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утвержденное заказчиком задание на проектирование (разработку ТЭО, ТП и ПСД);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
-[...15 lines deleted...]
-      утвержденное заказчиком задание на проектирование (разработку ТЭО, ТП и ПСД);</w:t>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эскизный проект, согласованный с органами архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
-[...15 lines deleted...]
-      эскизный проект, согласованный с органами архитектуры, градостроительства и строительства.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документация по разделам, прошедшим комплексную вневедомственную экспертизу и получившим положительное заключение экспертизы, удостоверенных ЭЦП экспертов, ответственных за соответствующие разделы или части проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
-[...15 lines deleted...]
-      3) документация по разделам, прошедшим комплексную вневедомственную экспертизу и получившим положительное заключение экспертизы, удостоверенных ЭЦП экспертов, ответственных за соответствующие разделы или части проекта.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае наличия сметной части:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
-[...15 lines deleted...]
-      В случае наличия сметной части:</w:t>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утвержденный заказчиком перечень материалов, изделий, конструкций, инженерного и технологического оборудования, иных материальных ресурсов, применяемых в проекте по прайс-листам с их приложением и указанием цены за одну единицу их измерения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
-[...15 lines deleted...]
-      утвержденный заказчиком перечень материалов, изделий, конструкций, инженерного и технологического оборудования, иных материальных ресурсов, применяемых в проекте по прайс-листам с их приложением и указанием цены за одну единицу их измерения;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сводная ведомость потребности основных строительных материалов, изделий, конструкций и оборудования, с учетом казахстанского содержания, составленная на Портале в электронно-цифровой форме, в составе ПСД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
-[...15 lines deleted...]
-      сводная ведомость потребности основных строительных материалов, изделий, конструкций и оборудования, с учетом казахстанского содержания, составленная на Портале в электронно-цифровой форме, в составе ПСД;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      универсальный формат представления исходных данных и результатов расчета локальных ресурсных смет (формат KENML).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>