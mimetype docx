--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4d8c0fe" w14:textId="4d8c0fe">
+    <w:p w14:paraId="9c86513" w14:textId="9c86513">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2804,55 +2804,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3178,31 +3178,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>