--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6b2bd89" w14:textId="6b2bd89">
+    <w:p w14:paraId="4e88931" w14:textId="4e88931">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,91 +113,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 10 ноября 2022 года № 184. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 ноября 2022 года № 30538.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с пунктом 6 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе", а также </w:t>
+      В соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54-1 Закона Республики Казахстан "О правоохранительной службе", а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 175-6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 "Вопросы Министерства по чрезвычайным ситуациям Республики Казахстан" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -212,61 +212,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 697</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -752,91 +752,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила организации воспитательной, психологической и идеологической работы с личным составом органов гражданской защиты (далее – Правила) разработаны в соответствии с пунктом 6 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе" (далее - Закон), а также </w:t>
+      1. Настоящие Правила организации воспитательной, психологической и идеологической работы с личным составом органов гражданской защиты (далее – Правила) разработаны в соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54-1 Закона Республики Казахстан "О правоохранительной службе" (далее – Закон), а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 175-6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 "Вопросы Министерства по чрезвычайным ситуациям Республики Казахстан" и определяют порядок организации воспитательной, психологической и идеологической работы с личным составом органов гражданской защиты (далее – ОГЗ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
@@ -870,50 +870,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 697</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2198,90 +2218,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Воспитательная работа проводится руководителями подразделений ОГЗ всех уровней, заместителями руководителей территориальных органов областей, городов республиканского значения и столицы по кадровой и воспитательной работе, а при их отсутствии – должностными лицами, на которые возложены соответствующие функции, подразделениями кадровой и воспитательной работы, психологами и направлена на формирование у личного состава высоких профессиональных, гражданских и морально-психологических качеств, повышение уровня общей культуры, мобилизацию их на эффективное выполнение оперативно-служебных задач.</w:t>
+      10. Воспитательная работа проводится руководителями подразделений ОГЗ всех уровней, первыми заместителями и заместителями руководителей территориальных органов столицы, областей, городов республиканского значения, а при их отсутствии – должностными лицами, на которые возложены соответствующие функции, подразделениями кадровой и воспитательной работы, психологами и направлена на формирование у личного состава высоких профессиональных, гражданских и морально-психологических качеств, повышение уровня общей культуры, мобилизацию их на эффективное выполнение оперативно-служебных задач.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 697</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2300,94 +2320,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. К основным видам воспитательной работы относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z46" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) организация торжественных мероприятий, приуроченных к государственным и иным праздникам с использованием государственного гимна, символик Республики Казахстан, знамени Министерства по чрезвычайным ситуациям Республики Казахстан и награждением особо отличившихся сотрудников, а также трансляция тематических видеороликов;</w:t>
+      1) организация торжественных мероприятий, приуроченных к государственным и иным праздникам с использованием Государственного Гимна, символик Республики Казахстан, знамени Министерства по чрезвычайным ситуациям Республики Казахстан и награждением особо отличившихся сотрудников, а также трансляция тематических видеороликов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z47" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация для личного состава культурно-массовых и спортивно-оздоровительных мероприятий, экскурсии, походов по историческим, сакральным местам и местам боевой славы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z48" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организация мероприятий по увековечению памяти погибших сотрудников при исполнении служебного долга, путем установления памятников, стел, возложение венков и цветов к мемориальным доскам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Эффективными методами воспитательной работы являются убеждение, пример, упражнение, поощрение, принуждение, соревнование, критика и самокритика, пропаганда, агитация, дискуссия, информирование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2542,90 +2624,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экологическое воспитание формирует у сотрудников ОГЗ практические знания, умений и ценностные ориентаций в сфере охраны окружающей среды и экологической безопасности при чрезвычайных ситуациях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z228" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-1. Социально-правовую работу обеспечивают руководители ОГЗ, их заместители по кадровой и воспитательной работе, сотрудники подразделений, ответственные за организацию кадровой и воспитательной работы и профессиональной подготовки.</w:t>
+      13-1. Социально-правовую работу обеспечивают руководители ОГЗ, их первые заместители, сотрудники подразделений, ответственные за организацию кадровой и воспитательной работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 13-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 697</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3496,51 +3598,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) психологическая поддержка и сплочение семей сотрудников для создания здоровой морально-психологической атмосферы в служебных коллективах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z254" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) религиозное просвещение сотрудников и членов их семей с целью разъяснения политики светского, правового и социального государства, основ межнационального и межконфессионального согласия, сущности деструктивной и радикальной идеологии;</w:t>
+      4) религиозное просвещение сотрудников и членов их семей с целью разъяснения политики светского, правового и социального государства, основ межэтнического и межконфессионального согласия, сущности деструктивной и радикальной идеологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z255" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказание помощи многодетным и молодым семьям, семьям погибших сотрудников в решении социальных, семейно-бытовых проблем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z256" w:id="91"/>
     <w:p>
@@ -3625,50 +3727,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 13-8 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 697</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z259" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6788,90 +6910,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z338" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-34. Руководители планируют ИВР ежеквартально в специальных разделах журналов ИВР.</w:t>
+      13-34. Руководителями планируется проведение ИВР один раз в полугодие с отражением результатов в специальных разделах журнала ИВР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 13-34 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 697</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8352,51 +8494,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z378" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-46. Председателем формирования является заместитель начальника, курирующий кадровую и воспитательную работу.</w:t>
+      13-46. Председателем формирования является первый заместитель начальника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z379" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Председателя Женского совета избирается непосредственно на заседании Женского совета из его состава путем голосования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
@@ -8421,50 +8563,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 13-46 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 697</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z380" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9252,85 +9414,123 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация психологической работы с личным составом в органах гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Глава 3 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Основы организации психологической работы в органах гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z57" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Психологическая работа проводится психологами в рамках организации сопровождения и психологического просвещения личного состава органов гражданской защиты (далее – личный состав).</w:t>
+      14. Психологическая работа проводится психологами в рамках организации сопровождения и психологического просвещения личного состава ОГЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z58" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Деятельность психолога базируется на принципах законности, гуманизма, соблюдения прав человека, уважения к его личности, профессионализма и ответственности предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9350,2197 +9550,1767 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона за результаты своей работы, а также профессиональной независимости и разумной самостоятельности в принятии решений по вопросам, входящим в компетенцию психолога.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z59" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Психологическая работа с личным составом проводится в целях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z60" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изучение индивидуально-психологических особенностей личного состава и организации психологической помощи;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исследование состояния морально-психологического климата и формирование рекомендаций для руководителей подразделений ОГЗ всех уровней по улучшению психологической атмосферы в коллективе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирования психологической устойчивости и готовности личного состава к выполнению задач в экстремальных условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Психологическая работа проводится по трем основным направлениям:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z61" w:id="236"/>
-[...15 lines deleted...]
-      2) формирования здорового морально-психологического климата в коллективах органах гражданской защиты и прогнозирование их развития;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) психодиагностическая работа (участие в мероприятиях по психологическому мониторингу и аттестационных мероприятиях);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) психологическое просвещение (проведение лекционных занятий для личного состава, семинаров, круглых столов, практических занятий);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) психокоррекционная работа (психологическая коррекция, консультирование и тренинговые занятия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Основными задачами психологической работы в ОГЗ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z62" w:id="237"/>
-[...15 lines deleted...]
-      3) формирования психологической устойчивости и готовности личного состава к выполнению задач в экстремальных условиях.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изучение личностных особенностей сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z63" w:id="238"/>
-[...15 lines deleted...]
-      17. Психологическая работа проводится по четырем основным направлениям:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изучение морально-деловых и личностных качеств сотрудников при перемещении по службе и аттестации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z64" w:id="239"/>
-[...15 lines deleted...]
-      1) Психодиагностическая работа (участие в мероприятиях по профессиональному отбору кандидатов, психологических мониторингах, аттестационных мероприятиях);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение исследований состояния морально-психологического климата и разработка рекомендации по его улучшению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z65" w:id="240"/>
-[...15 lines deleted...]
-      2) Психологической просвещение (разработка программ психологической подготовки, проведение лекционных, для личного состава, учебно-методических семинаров);</w:t>
+    <w:bookmarkStart w:name="z40" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление психологической профилактики конфликтных ситуаций среди личного состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z66" w:id="241"/>
-[...15 lines deleted...]
-      3) Психокоррекционная работа (психологическая коррекция, консультирование, тренинговые занятия, составляющие мероприятия психологической реабилитации);</w:t>
+    <w:bookmarkStart w:name="z41" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) психологическое просвещение личного состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z67" w:id="242"/>
-[...15 lines deleted...]
-      4) Психологическое сопровождение аварийно-спасательных и неотложных мероприятий (психологическая поддержка и оказание экстренной психологической помощи в зоне ЧС личному составу, организация работы телефона "горячая линия").</w:t>
+    <w:bookmarkStart w:name="z42" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) психологическая подготовка личного состава к выполнению служебных задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z68" w:id="243"/>
-[...15 lines deleted...]
-      18. Основными задачами психологической работы в органах гражданской защиты:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оказание психологической помощи личному составу в случае необходимости после проведения аварийно-спасательных работ и ликвидации ЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z69" w:id="244"/>
-[...15 lines deleted...]
-      1) изучение личностных особенностей сотрудников и социaльно-психологических характеристик коллективов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выявление лиц с признаками низкой нервно-психической неустойчивостью, склонных к различным формам девиантного поведения с последующим включением их в "группу наблюдения", с дальнейшей организацией психологической работы с данной категорией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) психологическая профилактика суицидальных поведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) психологическая помощь и консультирование личного состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Психодиагностика индивидуальных особенностей (личностных качеств) личного состава</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z70" w:id="245"/>
-[...15 lines deleted...]
-      2) изучение морально-деловых и личностных качеств сотрудников при перемещении по службе, а также при проведении аттестации и формировании кадрового резерва;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Психологическая диагностика проводится психологами в форме индивидуальных (с одним сотрудником) и групповых (с двумя и более сотрудниками) психологических мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z71" w:id="246"/>
-[...15 lines deleted...]
-      3) прогнозирование развития социально-психологических процессов в коллективах, поведения личного состава и разработка предложений способствующих эффективному кадровому менеджменту;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Психологическая диагностика не проводится с сотрудниками, вышедшими накануне после суточного или ночного дежурства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z72" w:id="247"/>
-[...15 lines deleted...]
-      4) изучение и улучшение управленческой деятельности должностных лиц, укрепление единоначалия и авторитета руководящего состава;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При изучении индивидуальных особенностей личного состава используются следующие методы: анализ документов и биографических данных, индивидуальная беседа, анкетирование, психологическое тестирование, наблюдение и опрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Мероприятия психологической диагностики проводятся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) с личным составом территориальных органов, государственных учреждений, организации образования – один раз в год; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с военнослужащими воинских частей гражданской обороны – два раза в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при проведении аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) с сотрудниками, находящимся в "группе наблюдения" каждые 6 месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Психологическая диагностика (обследование) состоит из трех этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первый этап – психологическое обследование с целью получения формализованных (стандартизированных) данных о психологических особенностях личности с использованием психологических методик. Завершается обработкой бланков тестов и формированием пакета первичных материалов по каждому обследуемому;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) второй этап – проводится в отношении сотрудников, получивших низкие пороговые значения в психологических тестах. В этом случае психолог проводит индивидуальное психологическое обследование и собеседование с целью получения уточненной и развернутой психологической характеристики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) третий этап – проводится при наличии признаков нарушения адаптации с применением дополнительных методик.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В случае недостоверности результатов тестирования повторное тестирование проводится не позднее трех рабочих дней после проведения первого. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z73" w:id="248"/>
-[...15 lines deleted...]
-      5) выявление и анализ социaльно-психологических факторов, снижающих эффективность оперативно-служебной деятельности, психолого-педагогических процессов и выработка рекомендаций по повышению их эффективности;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Бланки тестов, профильные графики, диаграммы, отражающие результаты тестирования и первичные материалы обследуемого лица хранятся три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z74" w:id="249"/>
-[...15 lines deleted...]
-      6) осуществление психологической профилактики конфликтных ситуаций среди личного состава;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Психологическое заключение согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам выносится психологом в течение 15 календарных дней после проведения психологической диагностики и подшивается в индивидуальную карточку сотрудника по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z75" w:id="250"/>
-[...15 lines deleted...]
-      7) психологическое просвещение личного состава;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Психологическое заключение содержит информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о выявленных индивидуальных психологических особенностях (психологический портрет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z76" w:id="251"/>
-[...15 lines deleted...]
-      8) психологическая подготовка личного состава к выполнению служебных задач;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индивидуальные рекомендации для сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z77" w:id="252"/>
-[...15 lines deleted...]
-      9) психологическое сопровождение личного состава при проведении аварийно-спасательных работ и ликвидации ЧС;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рекомендации (мероприятия) по индивидуальным психологическим особенностям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z78" w:id="253"/>
-[...15 lines deleted...]
-      10) оказание психологической помощи, проведение коррекции и психологической реабилитации личного состава;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Рекомендации по индивидуальным психологическим особенностям сотрудников, включенных или находящихся в "группе наблюдения" даются непосредственному руководителю подразделения по проведению необходимой индивидуально-воспитательной работы и сопровождению его в процессе служебной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z79" w:id="254"/>
-[...15 lines deleted...]
-      11) выявление лиц с признаками низкой нервно-психической неустойчивостью, склонных к различным формам девиантного поведения с последующим включением их в "группу наблюдения" или "группу риска", с дальнейшей организацией психологической работы с данной категорией;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. По итогам психологической диагностики определяются лица, подлежащие углубленному психологическому изучению. Сотрудники с высоким уровнем суицидального риска имеющие признаки нервно-психической неустойчивости, нарушения адаптации и депрессии, переживающие негативные жизненные события, семейно-бытовые и финансовые трудности, психофизиологические, личностные и другие проблемы, берутся психологом на учет в "группу наблюдения" с занесением в журнал группы наблюдения по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сотрудник включается (исключается) в "группу наблюдения" на основании служебной записки психолога на имя первого руководителя подразделения, которое оформляется с литером "ДСП" и хранится в сейфе психолога. Учет сотрудников, включенных в "группу наблюдения", является конфиденциальной и разглашению не подлежит.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z80" w:id="255"/>
-[...15 lines deleted...]
-      12) психологическая профилактика суицидальных поведений;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. При перемещении сотрудника в другое подразделение, его индивидуальная карточка направляется к месту перемещения фельдъегерской службой и оформляется с литером "ДСП" с пометкой психологу лично в руки. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z81" w:id="256"/>
-[...15 lines deleted...]
-      13) психологическая помощь и консультирование личного состава и их членов семей.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Диагностические и профилактические беседы, проведенные психологами, учитываются в журнале индивидуальных форм работ (консультации) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z82" w:id="257"/>
+    <w:bookmarkStart w:name="z108" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Психодиагностика индивидуальных особенностей (личностных качеств) личного состава</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Изучение морально-психологического климата в подразделениях органов гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z83" w:id="258"/>
-[...15 lines deleted...]
-      19. Психологическая диагностика проводится психологами органов гражданской защиты в форме индивидуальных (с одним сотрудником) и групповых (с двумя и более сотрудниками) психологических мероприятий.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Изучение групповых процессов в подразделениях организуется и проводится в процессе повседневной деятельности психологами совместно с руководителями подразделений и их заместителями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z84" w:id="259"/>
-[...15 lines deleted...]
-      20. При изучении индивидуальных особенностей личного состава используются следующие методы: анализ документов и биографических данных, индивидуальная беседа, анкетирование, психологическое тестирование, наблюдение и опрос.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Проведение социологического мониторинга состояния морально-психологического климата в подразделениях ОГЗ проводится ежегодного в соответствие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по чрезвычайным ситуациям Республики Казахстан от 20 февраля 2026 года № 70 "Об утверждении Правил и методики проведения ежегодного социологического мониторинга состояния морально-психологического климата в подразделениях органов гражданской защиты".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z85" w:id="260"/>
-[...15 lines deleted...]
-      21. Мероприятия психологической диагностики проводятся:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Оказание психологической помощи личному составу к выполнению задач по предназначению в любых экстремальных условиях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z86" w:id="261"/>
-[...15 lines deleted...]
-      1) с личным составом - два раза в год;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Психологическая помощь включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z87" w:id="262"/>
-[...15 lines deleted...]
-      2) при изучении личностных особенностей сотрудников при перемещении по службе, а также при проведении аттестации и формировании кадрового резерва;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) психологическое консультирование – это профессиональная помощь психолога психически здоровым людям в преодолении жизненных трудностей, стрессов и межличностных конфликтов. Через беседу психолог помогает сотруднику осознать проблемы, найти внутренние ресурсы и изменить модели поведения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z88" w:id="263"/>
-[...15 lines deleted...]
-      3) вернувшимися из зоны ЧС (природного, техногенного и социального характера) – в течение 15 рабочих дней после прибытия;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) психокоррекционную работу – это целенаправленная работа по исправлению или компенсации особенностей психического развития, поведения или эмоционального состояния у здоровых людей с использованием специальных психологических методов. Она направлена на устранение причин дезадаптации, развитие личности и помощь в решении актуальных проблем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z89" w:id="264"/>
-[...15 lines deleted...]
-      4) с сотрудниками, находящимся в "группе наблюдения" и "группе риска" - каждые 6 месяцев.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тренинговую работу – деятельность, направленная на формирование практических навыков, способствующих гармоничному и устойчивому функционированию личности в различных условиях экстремальной среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z90" w:id="265"/>
-[...15 lines deleted...]
-      22. Психологическая диагностика (обследование) состоит из трех этапов:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) психологический дебрифинг – метод работы с групповой психической травмой. Это особо организованная и четко структурированная работа в группах с людьми, совместно пережившими катастрофу или трагическое событие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z91" w:id="266"/>
-[...15 lines deleted...]
-      1) первый этап – психологическое обследование с целью получения формализованных (стандартизированных) данных о психологических особенностях личности с использованием психологических методик. Завершается обработкой бланков тестов и формированием пакета первичных материалов по каждому обследуемому;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Психологами составляется программа по психокоррекционной и тренинговой работе. Занятия отражаются в журнале групповых форм работ (тренинги) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z92" w:id="267"/>
-[...15 lines deleted...]
-      2) второй этап – проводится в отношении сотрудников, получивших низкие пороговые значения в психологических тестах. В этом случае психолог проводит индивидуальное психологическое обследование и собеседование с целью получения уточненной и развернутой психологической характеристики;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Психологический дебрифинг проводится с сотрудниками после проведения аварийно-спасательных работ и ликвидации ЧС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Психологическая помощь оказывается психологами во время приема личного состава. Прием осуществляется в соответствии с графиком работы комнаты психологической разгрузки, который утверждается руководителем и доводится личному составу подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Психопрофилактическая работа с личным составом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z93" w:id="268"/>
-[...15 lines deleted...]
-      3) третий этап проводится при наличии признаков нарушения адаптации или психологических отклонений с применением дополнительных методик.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Профилактические мероприятия включают в себя: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z94" w:id="269"/>
+    <w:bookmarkStart w:name="z86" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Психологическое заключение согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам выносится штатным психологом ОГЗ в течение 15 календарных дней после проведения психологической диагностики.</w:t>
+      1) выявление лиц с риском суицидального поведения из числа личного состава в ходе психодиагностических мероприятий; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z95" w:id="270"/>
-[...15 lines deleted...]
-      24. Психологическое заключение содержит информацию:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) проведение комплекса мероприятий по оптимизации процесса адаптации молодых сотрудников; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z96" w:id="271"/>
-[...15 lines deleted...]
-      1) о выявленных индивидуальных психологических особенностях (психологический портрет);</w:t>
+    <w:bookmarkStart w:name="z88" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организацию занятий (тренингов), направленных на формирование у личного состава психологической устойчивости к стрессовым ситуациям в служебной деятельности и посттравматических расстройств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z97" w:id="272"/>
-[...15 lines deleted...]
-      2) рекомендации о пригодности к службе;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение профилактической работы с сотрудниками, склонными к нарушению служебно-воинской дисциплины, имеющими конфликтные взаимоотношения в коллективе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z98" w:id="273"/>
-[...15 lines deleted...]
-      3) предложения (мероприятия) по индивидуальным психологическим особенностям.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оптимизацию морально-психологического климата, поддержание в служебных коллективах атмосферы дружбы, товарищества, взаимопомощи, уважения личного достоинства каждого сотрудника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z99" w:id="274"/>
-[...15 lines deleted...]
-      25. Предложения по индивидуальным психологическим особенностям сотрудников, включенных или находящихся в "группе наблюдения" или "группе риска" даются должностному лицу рекомендации по проведению необходимой психологической помощи и сопровождению его в процессе служебной деятельности.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) своевременное предупреждение и разрешение конфликтов в коллективах подразделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z100" w:id="275"/>
-[...15 lines deleted...]
-      26. В психологическом заключении выносится один из следующих прогнозов к службе:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) использование духовно-нравственного потенциала традиционных религиозных конфессий, общественных объединений в интересах профилактики суицидальных происшествий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z101" w:id="276"/>
-[...15 lines deleted...]
-      1) "прогноз благоприятный";</w:t>
+    <w:bookmarkStart w:name="z141" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Психологическая работа по профилактике суицидальных происшествий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z102" w:id="277"/>
-[...15 lines deleted...]
-      2) "прогноз неблагоприятный".</w:t>
+    <w:bookmarkStart w:name="z142" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40. Профилактика суицидальных происшествий представляет собой комплекс организационных, психологических, педагогических и социальных мероприятий, проводимых психологами совместно с кадровыми подразделениями и специалистами собственной безопасности, в целях предотвращения суицидальных происшествий среди личного состава ОГЗ, устранения причин и условий, способствующих их совершению. В рамках проводимой работы психологами выполняются нижеследующие функции: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z103" w:id="278"/>
+    <w:bookmarkStart w:name="z95" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. По завершению психологической диагностики психолог вносит сведения в индивидуальную карточку сотрудника по форме согласно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      1) выявление сотрудников с риском суицидального поведения по результатам психологической диагностики и проведение дальнейшей психологической работы с ними; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z104" w:id="279"/>
+    <w:bookmarkStart w:name="z96" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. По итогам психологической диагностики определяются лица, подлежащие углубленному психологическому изучению. Сотрудники с высоким уровнем суицидального риска имеющие признаки нервно-психической неустойчивости, нарушения адаптации и депрессии, переживающие негативные жизненные события, семейно-бытовые и финансовые трудности, психофизиологические, личностные и другие проблемы, берутся психологом на учет в "группу наблюдения" или в группу риска (имеющиеся наследственный фактор психического отклонения) с занесением в журнал динамического наблюдения по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      2) обучение руководителей подразделений способам распознавания признаков социально-психологической дезадаптации; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z105" w:id="280"/>
-[...15 lines deleted...]
-      29. Сотрудник включается (исключается) в "группу наблюдения" или "группу риска" на основании служебной записки психолога на имя первого руководителя подразделения, которое оформляется с литером "ДСП" и хранится в сейфе психолога.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют мониторинг за психологическим состоянием сотрудников при выполнении служебных задач и в повседневной жизнедеятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z106" w:id="281"/>
-[...15 lines deleted...]
-      30. При перемещении сотрудника в другое подразделение, включенного в "группу наблюдения" или "группу риска", индивидуальная карточка направляется к месту перемещения фельдъегерской службой и оформляется с литером "ДСП" с пометкой психологу лично в руки. Индивидуальная карточка содержит психологическую характеристику и причины нахождения сотрудника в "группе наблюдения" или "группе риска".</w:t>
+    <w:bookmarkStart w:name="z98" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказание психологической поддержки и помощи сотрудникам, у которых выявлены признаки кризисного состояния и суицидального поведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z107" w:id="282"/>
+    <w:bookmarkStart w:name="z99" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. Диагностические и профилактические беседы, проведенные специалистами психологической службы, учитываются в журнале индивидуальных форм работ (консультации) согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      41. Психологи информируют первого руководителя подразделения, начальников кадровых подразделений, а также специалистов собственной безопасности, о сотрудниках с признаками суицидального риска, с включением их в "группу наблюдения". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z108" w:id="283"/>
-[...851 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="324"/>
+    <w:bookmarkStart w:name="z100" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Сотрудники, совершившие суицидальные попытки (не завершенный факт) направляются кадровыми подразделениями на военно-врачебную комиссию для определения пригодности к дальнейшей службе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 2 ноября 2020 года № 758 "Об утверждении Правил проведения военно-врачебной экспертизы в правоохранительных органах и Государственной фельдъегерской службе Республики Казахстан и Положения о комиссиях военно-врачебной экспертизы в органах внутренних дел Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21580).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="325"/>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 2 ноября 2020 года № 758 "Об утверждении Правил проведения военно-врачебной экспертизы в правоохранительных органах, органах гражданской защиты и Государственной фельдъегерской службе Республики Казахстан и Положения о комиссиях военно-врачебной экспертизы в органах внутренних дел Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21580).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z150" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 7. Психологическое просвещение личного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="327"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z151" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Психологическое просвещение организуется психологами в рамках профессиональной служебной подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z103" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Психологическая информация может доводиться в устной (лекции, доклады, выступления участников и очевидцев событий), в печатной (памятки, листовки и другие печатные продукции) формах, путем просмотра и обсуждения кинофильмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="329"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z104" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. Основными задачами психологического просвещения являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z105" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разъяснение сущности и содержания психологической работы в ОГЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="333"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z106" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ознакомление личного состава с закономерностями психического развития человека, группы, коллектива; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z107" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) популяризация идей психического здоровья человека, его возможностей и ограничений; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) информирование о мероприятиях по сохранению психического здоровья личного состава; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) привитие интереса к психологическим знаниям и стремления конструктивно использовать их в профессиональной деятельности и в личной жизни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z159" w:id="334"/>
+    <w:bookmarkStart w:name="z159" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Организация идеологической работы в органах гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z160" w:id="335"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z160" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Идеологическая работа в ОГЗ направлена на формирование у личного состава ОГЗ патриотического сознания, любви к Родине, своему народу, верности присяге, конституционным принципам и национальным интересам Республики Казахстан, чувства гордости за избранную профессию, противодействия деструктивной идеологии, безупречное выполнение обязанностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11555,51 +11325,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О воинской службе и статусе военнослужащих".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11618,452 +11388,472 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="336"/>
+    <w:bookmarkStart w:name="z161" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Основными задачами идеологической работы являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z162" w:id="337"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z162" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобщение личного состава к системе культурных ценностей, истории и традициям народа Республики Казахстан, ОГЗ, формирование общечеловеческих норм гуманистической морали, выражающиеся в доброте, взаимовыручке, взаимоподдержке, толерантности и дружбе, как нации единого будущего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z163" w:id="338"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z163" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирование через средства массовой информации позитивного общественного мнения о деятельности ОГЗ, повышения авторитета и престижа профессии сотрудника ОГЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z164" w:id="339"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z164" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирование и развитие у сотрудников ОГЗ представления о нравственных основах службы, антикоррупционного поведения, знания профессионально-этических требований к поведению на службе и в быту, взаимоотношениям в служебном (трудовом, воинском) коллективе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z165" w:id="340"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z165" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществление взаимодействия с государственными органами и неправительственными организациями, средствами массовой информации по вопросам предупреждения и ликвидации ЧС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z166" w:id="341"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z166" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) готовность к выполнению служебного долга и проявление отличительных черт сотрудника ОГЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z396" w:id="343"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z395" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация и проведение в ОГЗ воспитательной, социально-правовой, психологической и идеологической работы с личным составом, разъяснение государственной политики, принимаемых руководством страны мерах по укреплению обороноспособности, обеспечению межэтнического и межконфессионального согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z396" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) формирование у сотрудников морально-психологической устойчивости и готовности к действиям в экстремальных условиях, их невосприимчивости к идеологии деструктивных религиозных течений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 49 с изменениями, внесенными приказом Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 с изменениями, внесенными приказами Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 697</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="344"/>
+    <w:bookmarkStart w:name="z167" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Идеологическая работа организовывается и проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z168" w:id="345"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z168" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) воспитания у личного состава идейных, нравственных, качеств, достижения задач, предусмотренных абзацами вторым, третьим, четвертым и пятым пункта 8 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z169" w:id="346"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z169" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вырабатывание у личного состава устойчивого иммунитета на внешнее воздействие идеологии преступного мира, деструктивных идеологии, а также религиозного и иного экстремизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z170" w:id="347"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z170" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) опровержение негативной информации, демонстрация враждебности и ущербности идеологии экстремизма, разврата и насилия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z397" w:id="348"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z397" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-1. Идеологическая работа в сфере недопущения проникновения деструктивных идей в ОГЗ организовывается и проводится в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z398" w:id="349"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z398" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) планирование идеологической работы в сфере противодействия религиозному экстремизму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z399" w:id="350"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z399" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация и проведение комплекса мероприятий по моральной и материальной поддержке сотрудников и членов их семей, повышения престижа ОГЗ, созданию атмосферы уважения к защитникам Отечества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z400" w:id="351"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z400" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие оперативных мер по реализации обращений сотрудников по фактам попыток проникновения религиозных идей в коллективы ОГЗ и информирование личного состава о принятых решениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z401" w:id="352"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z401" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие мер по защите личного состава от негативного информационного воздействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12373,80 +12163,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _________20__ года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="353"/>
+    <w:bookmarkStart w:name="z173" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План организации воспитательной и идеологической работы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>с личным составом органов гражданской защиты на ____ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12759,68 +12549,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="354"/>
+    <w:bookmarkStart w:name="z175" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист беседы о проведении индивидуальной воспитательной работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено приказом Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12976,86 +12766,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="355"/>
+    <w:bookmarkStart w:name="z178" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет об исполнения Плана организации воспитательной и идеологической работы с личным составом органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z179" w:id="356"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z179" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Отчет по правовой подготовке личного состава органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13257,68 +13047,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество личного состава, принявших участие в правовой подготовке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="357"/>
+    <w:bookmarkStart w:name="z180" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. Отчет по организации тематических собраний и круглых столов с личным составом органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13557,68 +13347,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество личного состава, принявших участие в мероприятии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="358"/>
+    <w:bookmarkStart w:name="z181" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 3. Отчеты по организации воспитательной и идеологической работе с личным составом органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13658,70 +13448,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="359"/>
+          <w:bookmarkStart w:name="z182" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подразделения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="359"/>
+          <w:bookmarkEnd w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОГЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13905,70 +13695,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="360"/>
+          <w:bookmarkStart w:name="z183" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="360"/>
+          <w:bookmarkEnd w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тематик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14231,68 +14021,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z404" w:id="361"/>
+    <w:bookmarkStart w:name="z404" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал индивидуально-воспитательной работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16495,68 +16285,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____"_________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z405" w:id="362"/>
+    <w:bookmarkStart w:name="z405" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЛАН индивидуально-воспитательной работы на первое полугодие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17224,68 +17014,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____"_________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="363"/>
+    <w:bookmarkStart w:name="z406" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЛАН индивидуально-воспитательной работы на второе полугодие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17953,80 +17743,80 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____"_________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="364"/>
+    <w:bookmarkStart w:name="z407" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Характеристика</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(на сотрудника, с которым проводилась ИВР)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18545,68 +18335,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="365"/>
+    <w:bookmarkStart w:name="z408" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист индивидуальной беседы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18717,68 +18507,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>С выводами беседы ознакомлен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z409" w:id="366"/>
+    <w:bookmarkStart w:name="z409" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запись лиц, проверяющих журнал ИВР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19273,276 +19063,337 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="367"/>
+    <w:bookmarkStart w:name="z185" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Психологическое заключение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z186" w:id="368"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-[...170 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="369"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z124" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Имя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z125" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отчество (при его наличии):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z126" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Возраст на момент тестирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z127" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дата проведения тестирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основание для проведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Психодиагностическое обследование проходило с использованием следующих методик:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Результаты (портрет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z131" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Рекомендации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z132" w:id="332"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психолог Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ____________ 202_ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Данная информация является конфиденциальной, разглашению не подлежит. Использовать только в служебных целях</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="369"/>
+        <w:t xml:space="preserve"> Данная информация является конфиденциальной, разглашению не подлежит. Использовать только в служебных целях. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19647,160 +19498,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="370"/>
+          <w:bookmarkStart w:name="z189" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальная карточка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="370"/>
+          <w:bookmarkEnd w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-сотрудника № -</w:t>
+              <w:t>сотрудника № -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z136" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1943100" cy="2133600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -19814,567 +19697,226 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...224 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Причина</w:t>
-[...234 lines deleted...]
-            </w:pPr>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z192" w:id="373"/>
-[...27 lines deleted...]
-        <w:t>Психолог ___________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z137" w:id="336"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имя _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дополнительная информация (психологическая характеристика)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20481,68 +20023,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="374"/>
+    <w:bookmarkStart w:name="z194" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета психодиагностических работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20615,70 +20157,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="375"/>
+          <w:bookmarkStart w:name="z195" w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="375"/>
+          <w:bookmarkEnd w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии), должность сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21700,68 +21242,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="376"/>
+    <w:bookmarkStart w:name="z197" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Журнал динамического наблюдения</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="376"/>
+        <w:t xml:space="preserve"> Журнал группы наблюдения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -21777,220 +21357,262 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(при его наличии), подразделение</w:t>
+              <w:t>(при его наличии),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подразделение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="378"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взятия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на учет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-взятия на учет</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z200" w:id="379"/>
+Дата</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...3 lines deleted...]
-          <w:bookmarkEnd w:id="379"/>
+              <w:t>снятия</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-с учета</w:t>
+              <w:t>с учета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22018,51 +21640,85 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид психокоррекционной работы</w:t>
+Вид</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">психокоррекционной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22747,50 +22403,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22895,68 +22572,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="380"/>
+    <w:bookmarkStart w:name="z202" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал индивидуальных форм работ (консультации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23029,70 +22706,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="381"/>
+          <w:bookmarkStart w:name="z203" w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="381"/>
+          <w:bookmarkEnd w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии), должность /подразделение сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24114,68 +23791,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с личным составом органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="382"/>
+    <w:bookmarkStart w:name="z205" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал групповых форм работ (тренинги)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -25171,55 +24848,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>