--- v0 (2025-10-30)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85ffc21" w14:textId="85ffc21">
+    <w:p w14:paraId="5537af5" w14:textId="5537af5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -934,841 +934,595 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к применяемой производителем или импортером собственной системе сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Требования – в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.06.2025 </w:t>
+      Сноска. Требования – в редакции приказа Министра экологии и природных ресурсов РК от 12.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 155</w:t>
+        <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие с 08.09.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Требования к применяемой производителем или импортером собственной системе сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов (далее – Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 386 Экологического кодекса Республики Казахстан (далее – Кодекс) и устанавливают требования к собственной системе сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов, образовавшихся после утраты потребительских свойств продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров) (далее – продукции (товаров).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+        <w:t xml:space="preserve"> статьи 386 Экологического кодекса Республики Казахстан (далее – Кодекс) и устанавливают требования к собственной системе сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов, образовавшихся после утраты потребительских свойств продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей или импортеров (далее – продукция (товары).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Применение собственной системы сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов заключается в обеспечении выполнения обязательств физическими и юридическими лицами (далее – производитель (импортер), осуществляющих производство на территории Республики Казахстан и (или) ввоз на территорию Республики Казахстан отдельных видов продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), согласно </w:t>
+      2. Применение собственной системы сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов заключается в обеспечении выполнения обязательств физическими и юридическими лицами (далее – производитель и (или) импортер, осуществляющих производство на территории Республики Казахстан и (или) ввоз на территорию Республики Казахстан отдельных видов продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра экологии, геологии и природных ресурсов Республики Казахстан от 9 ноября 2022 года № 689 "Об утверждении перечня отдельных видов продукции (товаров), производимые на территории Республики Казахстан и (или) ввозимые на территорию Республики Казахстан физическими и юридическими лицами, по которым обеспечивают сбор, транспортировку, подготовку к повторному использованию, сортировку, обработку, переработку, обезвреживание и (или) утилизацию отходов, образующихся после утраты потребительских свойств такой продукции (товаров)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30484).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Требования к применяемой производителем или импортером собственной системе сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Собственная система сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов осуществляется путем организации сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов, образовавшихся после утраты потребительских свойств продукции (товаров).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      1) сбор отходов от физических и юридических лиц в целях дальнейшего направления таких отходов на восстановление;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При применении собственной системы сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов, производитель и (или) импортер обеспечивает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сбор отходов от физических и юридических лиц в целях дальнейшего направления таких отходов на восстановление, при этом сбор отходов осуществляется исключительно на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) транспортировку отходов, которая осуществляется транспортными средствами, принадлежащими производителю (импортеру) на праве собственности и (или) ином другом законном основании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверку состояния, очистку и (или) ремонт, посредством которых ставшие отходами продукция или ее компоненты подготавливаются для повторного использования без проведения какой-либо иной обработки, в случае если технологическим регламентом производителя (импортера) на деятельность по сбору, транспортировке, подготовке к повторному использованию, сортировке, обработке, переработке, обезвреживанию и (или) утилизации отходов с описанием использования собственной техники и оборудования для сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов (далее – технологический регламент) предусмотрена подготовка к повторному использованию отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разделение отходов по их видам и (или) фракциям либо разбор отходов по их компонентам, осуществляемые отдельно или при накоплении отходов до их сбора, в процессе сбора и (или) на объектах, где отходы подвергаются операциям по восстановлению или удалению отходов, в случае если технологическим регламентом предусмотрена сортировка отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подвержение отходов физическим, термическим, химическим или биологическим воздействиям, изменяющим характеристики отходов, в целях облегчения дальнейшего управления ими, которое осуществляется отдельно или при накоплении отходов до их сбора, в процессе сбора и (или) на объектах, где отходы подвергаются операциям по восстановлению или удалению, в случае если технологическим регламентом предусмотрена обработка отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) переработку отходов на территории Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для производителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      с 2027 года до 2028 года не менее 32 (тридцати двух) процентов от массы продукции (товаров), реализованной в соответствующем полугодии;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 января 2028 года не менее 30 (тридцати) процентов от массы продукции (товаров), реализованной в соответствующем полугодии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-      с 2028 года до 2029 года не менее 34 (тридцати четырех) процентов от массы продукции (товаров), реализованной в соответствующем полугодии;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для импортеров:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 января 2028 года не менее 30 (тридцати) процентов от массы продукции (товаров), импортированной в соответствующем полугодии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      с 2029 года до 2030 года не менее 36 (тридцать шести) процентов от массы продукции (товаров), реализованной в соответствующем полугодии; </w:t>
-[...19 lines deleted...]
-      с 2030 года до 2031 года не менее 38 (тридцать восьми) процентов от массы продукции (товаров), реализованной в соответствующем полугодии;</w:t>
+      При этом, в случае экспорта продукции (товара) импортированной в отчетном полугодии, учету подлежит масса импортированной продукции (товаров) за вычетом массы экспортированной продукции (товаров) в отчетном полугодии, полученная от органов государственных доходов Республики Казахстан, согласно пункту 5 Правил представления производителями (импортерами), имеющие собственную систему сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов, в качестве подтверждения исполнения обязательств по расширенным обязательствам производителей (импортеров) в уполномоченный орган в области охраны окружающей среды документов, подтверждающих сбор, транспортировку, подготовку к повторному использованию, сортировку, обработку, переработку, обезвреживание и (или) утилизацию отходов, образовавшихся после утраты потребительских свойств продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии, геологии и природных ресурсов Республики Казахстан от 9 ноября 2022 года № 690 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30485).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      с 2031 года не менее 40 (сорока) процентов от массы продукции (товаров), реализованной в соответствующем полугодии. </w:t>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) механическую, физико-химическую или биологическую обработку отходов для уменьшения или устранения их опасных свойств, в случае если технологическим регламентом предусмотрено обезвреживание отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 386 Кодекса.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) использование отходов в иных, помимо переработки, целях, в том числе в качестве вторичного энергетического ресурса для извлечения тепловой или электрической энергии, производства различных видов топлива, а также в качестве вторичного материального ресурса для целей строительства, заполнения (закладки, засыпки) выработанных пространств (пустот) в земле или недрах или в инженерных целях при создании или изменении ландшафтов утилизации отходов, в случае если технологическим регламентом предусмотрена утилизация отходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>