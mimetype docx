--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d0fa221" w14:textId="d0fa221">
+    <w:p w14:paraId="05a54d8" w14:textId="05a54d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам оказания государственных услуг на страховом рынке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 октября 2022 года № 72. Зарегистрировано в Министерстве юстиции Республики Казахстан 26 октября 2022 года № 30313</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 октября 2022 года № 72. Зарегистрировано в Министерстве юстиции Республики Казахстан 26 октября 2022 года № 30313.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1563,151 +1563,223 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню нормативных правовых актов Республики Казахстан по вопросам оказания государственных услуг на страховом рынке, в которые вносятся изменения и дополнения (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 129 "Об утверждении Правил выдачи страховой (перестраховочной) организации и (или) страховому холдингу разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций, отзыва разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций, а также требований к документам, необходимым для получения разрешения на создание или приобретение дочерней организации, Требований к содержанию заявления на получение страховой (перестраховочной) организацией и (или) страховым холдингом разрешения на значительное участие в капитале организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7619) следующие изменения и дополнение:</w:t>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 44 "Об утверждении Правил выдачи разрешений на добровольную ликвидацию страховых (перестраховочных) организаций, добровольное прекращение деятельности филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан либо отказа в выдаче указанных разрешений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20254) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выдачи страховой (перестраховочной) организации и (или) страховому холдингу разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций, отзыва разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций, а также требованиях к документам, необходимым для получения разрешения на создание или приобретение дочерней организации, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> выдачи разрешений на добровольную ликвидацию страховых (перестраховочных) организаций, добровольное прекращение деятельности филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан либо отказа в выдаче указанных разрешений, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 1-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1. Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа и направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1726,5215 +1798,4235 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Страховая (перестраховочная) организация (далее – услугополучатель) обращается в уполномоченный орган для получения разрешения после передачи страхового портфеля, состоящего из обязательств страховой (перестраховочной) организации по заключенным ею договорам страхования (перестрахования) в другие страховую (перестраховочную) организацию и (или) филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, имеющие лицензию по передаваемым классам страхования и являющиеся участниками системы гарантирования страховых выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Страховая (перестраховочная) организация представляет в уполномоченный орган ходатайство о выдаче разрешения на добровольную ликвидацию страховой (перестраховочной) организации по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам (далее – ходатайство) в электронном виде через веб-портал "электронного правительства" www.egov.kz (далее – портал), с приложением документов, указанных Перечне основных требований к оказанию государственной услуги "Выдача разрешений на добровольную ликвидацию страховой (перестраховочной) организации, добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам (далее – Перечень основных требований к оказанию государственной услуги).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 2-1 и 2-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z74" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2-1. При принятии общим собранием акционеров страховой (перестраховочной) организации решения об отмене ранее принятого им решения о добровольной ликвидации страховой (перестраховочной) организации страховая (перестраховочная) организация в течение 3 (трех) календарных дней со дня составления и подписания протокола общего собрания акционеров страховой (перестраховочной) организации представляет в уполномоченный орган бизнес-план в соответствии с подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37 настоящего Закона о страховой деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z75" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-2. При принятии страховой (перестраховочной) организацией-нерезидентом Республики Казахстан решения об отмене ранее принятого ею решения о добровольном прекращении деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан в течение 3 (трех) календарных дней со дня составления и подписания протокола страховой (перестраховочной) организации-нерезидента Республики Казахстан представляет в уполномоченный орган бизнес-план в соответствии с подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37 Закона о страховой деятельности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Страховая (перестраховочная) организация-нерезидент Республики Казахстан (далее – услугополучатель) обращается в уполномоченный орган для получения разрешения после передачи страхового портфеля, состоящего из обязательств филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан по заключенным им договорам страхования (перестрахования) в страховую (перестраховочную) организацию и (или) филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, имеющие лицензию по передаваемым классам страхования и являющиеся участниками системы гарантирования страховых выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z78" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Страховая (перестраховочная) организация-нерезидент Республики Казахстан представляет в уполномоченный орган ходатайство о выдаче разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам (далее – ходатайство) в электронном виде через портал с приложением документов, указанных в Перечне основных требований к оказанию государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, оснований для отказа в оказании государственной услуги, основных требований к оказанию государственной услуги, включающих характеристики процессов, формы, содержания и результатов оказания, а также иных сведений с учетом особенностей предоставления государственной услуги и сроков ее оказания предусмотрены в Перечне основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, выданные органом финансового надзора, компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с международными договорами, ратифицированными Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Документы, предоставляемые на иностранном языке, переводятся на казахский и русский языки и предоставляются в уполномоченный орган нотариально засвидетельствованными в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z83" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основанием для начала процедуры (действия) по оказанию государственной услуги является получение уполномоченным органом от заявителя через портал документов, предусмотренных Перечнем основных требований к оказанию государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Работник ответственного подразделения в течение 2 (двух) рабочих дней со дня регистрации ходатайства проверяет полноту и соответствие представленных документов требованиям пункта 8 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z86" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении факта неполноты представленных услугополучателем документов либо представления документов с истекшим сроком действия, работник ответственного подразделения в срок, указанный в части первой настоящего пункта, готовит и направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении ходатайства посредством портала в "личный кабинет" услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z87" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При наличии замечаний к документам, представленным для получения разрешения, уполномоченный орган направляет услугополучателю письмо с замечаниями для их устранения и представления доработанных (исправленных) документов, соответствующих требованиям Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z88" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель устраняет замечания и представляет через портал доработанные (исправленные) документы, соответствующие требованиям Перечня основных требований к оказанию государственной услуги. При этом срок оказания уполномоченным органом государственной услуги не прерывается на срок устранения замечаний услугополучателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z89" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения услугополучателем замечаний уполномоченного органа по представленным документам, уполномоченный орган отказывает в выдаче разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z90" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процессы оказания государственных услуг по всем подвидам идентичны.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 февраля 2021 года № 24 "Об утверждении Правил и условий выдачи разрешения на создание страховой (перестраховочной) организации, а также требований к содержанию документов, Правил выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требований к содержанию бизнес-плана, Правил лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требований к содержанию документов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22217) следующие изменения и дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил и условий выдачи разрешения на создание страховой (перестраховочной) организации, а также требований к содержанию документов, Правил выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требований к содержанию бизнес-плана, Правил лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требований к содержанию документов, Правил добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z97" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Правила и условия выдачи разрешения на создание страховой (перестраховочной) организации, а также требования к содержанию документов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z98" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Правила выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требования к содержанию бизнес-плана согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z99" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Правила лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требования к содержанию документов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z100" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Правила добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности согласно приложению 3-1 к настоящему постановлению.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z101" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить приложением 3-1 в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z102" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и условиях выдачи разрешения на создание страховой (перестраховочной) организации, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z103" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z104" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа и направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункты 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z106" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3. Для получения разрешения на создание или приобретение дочерней организации услугополучатель предоставляет в уполномоченный орган заявление согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам в электронном виде через веб-портал "электронного правительства" www.egov.kz (далее – портал), с приложением документов, указанных в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      "3. Основанием для начала процедуры (действия) по оказанию государственной услуги является получение уполномоченным органом через портал документов, предусмотренных в Перечне основных требований к оказанию государственной услуги "Выдача разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – Перечень основных требований к оказанию государственной услуги).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z107" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления осуществляет его направление в подразделение, ответственное за оказание государственной услуги (далее – ответственное подразделение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z108" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения проверяет полноту представленных документов на соответствие требованиям пункта 8 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z109" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае установления факта неполноты представленных документов и (или) представления документов с истекшим сроком действия услугодатель отказывает в приеме заявления в течение 2 (двух) рабочих дней с момента получения документов. Уполномоченный орган получает из соответствующих государственных информационных систем, используемых для оказания государственных услуг или сервиса цифровых документов сведения, указанные в документах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z110" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверяющих личность физического лица - резидента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z111" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтверждающих отсутствие у физического лица - резидента Республики Казахстан неснятой или непогашенной судимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z112" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о государственной регистрации (перерегистрации) юридического лица - резидента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z113" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процессы оказания государственных услуг по всем подвидам идентичны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z114" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, предусмотрен в Перечне основных требований к оказанию государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Заявление для получения разрешения на значительное участие в капитале организаций, оформленное в соответствии с Требованиями к содержанию заявления на получение страховой (перестраховочной) организацией и (или) страховым холдингом разрешения на значительное участие в капитале организаций согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления документов осуществляет их прием, регистрацию и направление на исполнение в подразделение уполномоченного органа, ответственное за оказание государственной услуги (далее – ответственное подразделение). При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требованиях к содержанию бизнес-плана, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      При направлении заявителем заявлений через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z120" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Работник ответственного подразделения в течение 5 (пяти) рабочих дней со дня регистрации пакета документов проверяет полноту представленных документов и срока действия документов.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+      "1-1. Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа и направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства".;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+        <w:t xml:space="preserve">
+      "8. При установлении факта полноты представленных документов уполномоченный орган в течение 43 (сорока трех) рабочих дней рассматривает их на предмет соответствия требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 16-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z123" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z124" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z125" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По результатам рассмотрения документов, представленных заявителем, заслушивания ответственное подразделение готовит и выносит на рассмотрение Правления уполномоченного органа проект постановления о выдаче (об отказе в выдаче) разрешения на создание или приобретение дочерней организации страховой (перестраховочной) организацией и (или) страховым холдингом, значительное участие страховой (перестраховочной) организации и (или) страхового холдинга в капитале организаций (далее – результат оказания государственной услуги).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+      По результатам рассмотрения документов, представленных заявителем, заслушивания ответственное подразделение готовит и выносит на рассмотрение Правления уполномоченного органа проект постановления о выдаче (об отказе в выдаче) разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан (далее – результат оказания государственной услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z126" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Работник ответственного подразделения в течение 4 (четырех) рабочих дней после принятия уполномоченным органом решения о выдаче (об отказе в выдаче) разрешения на создание или приобретение дочерней организации, значительное участие в капитале организаций направляет результат оказания государственной услуги заявителю в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица уполномоченного органа.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+      Работник ответственного подразделения в течение 5 (пяти) рабочих дней после принятия уполномоченным органом решения о выдаче (об отказе в выдаче) разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, на открытие филиала страхового брокера-нерезидента Республики Казахстан направляет заявителю и в Государственную корпорацию "Правительство для граждан" уведомление о выдаче разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя, либо на бумажном носителе (при подаче заявления страховым брокером-нерезидентом Республики Казахстан на бумажном носителе) либо мотивированный ответ об отказе в предоставлении государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z127" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процессы оказания государственных услуг по всем подвидам идентичны.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 9</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заголовок главы 4</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+        <w:t>приложение 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z131" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "Глава 4. Порядок отзыва, отмены разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z132" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа и направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 14</w:t>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о выдаче лицензии на право осуществления деятельности страхового брокера, страховой (перестраховочной) деятельности по дополнительным классам страхования, дополнительному виду брокерской деятельности осуществляет его направление в подразделение, ответственное за оказание государственной услуги (далее – ответственное подразделение). Работник ответственного подразделения проверяет полноту представленных документов на соответствие требованиям пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование" согласно приложению 5, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на осуществление страховой деятельности или право осуществления исламской страховой деятельности по отрасли "страхование жизни" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на виды обязательного страхования, установленные законами Республики Казахстан и являющиеся отдельными классами страхования, или право осуществления исламской страховой деятельности по видам обязательного страхования, установленным законами Республики Казахстан и являющимся отдельными классами страхования" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию" согласно приложению 8, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления деятельности страхового брокера" согласно приложению 9 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z135" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении факта неполноты представленных документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления в течение 2 (двух) рабочих дней с момента получения документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z136" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При установлении факта полноты представленных документов ответственное подразделение в течение 25 (двадцати пяти) рабочих дней рассматривает документы на соответствие требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z137" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "14. Страховая (перестраховочная) организация и (или) страховой холдинг производят отчуждение принадлежащих им акций (долей участия в уставном капитале) организаций в течение 6 (шести) месяцев с даты отзыва уполномоченным органом разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций и предоставляют в уполномоченный орган подтверждающие документы в течение 5 (пяти) рабочих дней с даты отчуждения.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z138" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z139" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+        <w:t>
+      По результатам рассмотрения документов, представленных заявителем, заслушивания ответственное подразделение готовит проекты приказа и лицензии либо отказа в выдаче лицензии, подписывает результат оказания государственной услуги у уполномоченного лица услугодателя (далее – результат оказания государственной услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z140" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+        <w:t>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней после принятия уполномоченным органом решения о выдаче (отказе в выдаче) лицензии на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование", на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "страхование жизни", на право осуществления страховой деятельности или исламской страховой деятельности по видам обязательного страхования, на право осуществления перестраховочной деятельности или исламской перестраховочной деятельности, на право осуществления деятельности страхового брокера направляет услугополучателю результат оказания государственной услуги в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица уполномоченного органа, в "личный кабинет" услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z141" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процессы оказания государственных услуг по всем подвидам идентичны.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 2</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+        <w:t>пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      "11. Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, предусмотрен в Перечне основных требований к оказанию государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+      1) "Выдача лицензии на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z145" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+      2) "Выдача лицензии на осуществление страховой деятельности или право осуществления исламской страховой деятельности по отрасли "страхование жизни" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+        <w:t xml:space="preserve">
+      3) "Выдача лицензии на виды обязательного страхования, установленные законами Республики Казахстан и являющиеся отдельными классами страхования, или право осуществления исламской страховой деятельности по видам обязательного страхования, установленным законами Республики Казахстан и являющимся отдельными классами страхования" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z147" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+        <w:t xml:space="preserve">
+      4) "Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z148" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Выдача лицензии на право осуществления деятельности страхового брокера" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
+        <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkStart w:name="z150" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "12. Бизнес-план по классу страхования, подписывается руководителем исполнительного органа страховой организации или страховой организации-нерезидента Республики Казахстан и актуарием, имеющим действительную лицензию на осуществление актуарной деятельности, и утверждается советом директоров страховой организации или соответствующим органом управления страховой организации-нерезидента Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z151" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "2. Страховая (перестраховочная) организация (далее – услугополучатель) обращается в уполномоченный орган для получения разрешения после передачи страхового портфеля, состоящего из обязательств страховой (перестраховочной) организации по заключенным ею договорам страхования (перестрахования) в другие страховую (перестраховочную) организацию и (или) филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, имеющие лицензию по передаваемым классам страхования и являющиеся участниками системы гарантирования страховых выплат.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+      Бизнес-план составляется с учетом дополнительного (дополнительных) класса (классов) страхования (по деятельности страховой организации в целом) и разрабатывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z152" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Страховая (перестраховочная) организация представляет в уполномоченный орган ходатайство о выдаче разрешения на добровольную ликвидацию страховой (перестраховочной) организации по форме согласно </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+      1) на ближайшие три года для страховых (перестраховочных) организаций отрасли "общее страхование" и на пять лет для страховых (перестраховочных) организаций отрасли "страхование жизни" – в случае, если на дату обращения за получением лицензии на право осуществления страховой деятельности по дополнительному (дополнительным) классу (классам) страхования до истечения срока, на который был составлен бизнес-план, ранее представленный в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, осталось менее двух лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z153" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      2) на период до конца срока, на который был составлен бизнес-план, представленный в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, – в случае, если страховая организация обратилась за получением лицензии на право осуществления страховой деятельности по дополнительному (дополнительным) классу (классам) страхования, не позднее двух лет до истечения срока, на который был составлен бизнес-план, представленный в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z154" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В дополнение к информации, требуемой в бизнес-плане в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, бизнес-план содержит следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z155" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      дополнить пунктами 2-1 и 2-2 следующего содержания:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="59"/>
+      1) основные характеристики (по каждому дополнительному классу страхования):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z156" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      покрываемых рисков по классу страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z157" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      "2-1. При принятии общим собранием акционеров страховой (перестраховочной) организации решения об отмене ранее принятого им решения о добровольной ликвидации страховой (перестраховочной) организации страховая (перестраховочная) организация в течение 3 (трех) календарных дней со дня составления и подписания протокола общего собрания акционеров страховой (перестраховочной) организации представляет в уполномоченный орган бизнес-план в соответствии с подпунктом 2) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="60"/>
+      доли класса страхования в структуре страхового портфеля; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z158" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...43 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+        <w:t>
+      сегмента рынка предоставления услуг по классу страхования (объема рынка, потенциальных страхователей, географической местности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z159" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способов реализации страховых продуктов в рамках класса страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z160" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расчет страховых тарифов с экономическим обоснованием, соответствующий требованиям, установленным нормативным правовым актом уполномоченного органа (по каждому дополнительному классу страхования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z161" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прогноз о прибылях, убытках (по деятельности страховой организации в целом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z162" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прогноз о страховых резервах (по каждому дополнительному классу страхования и страховому портфелю в целом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z163" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прогноз убыточности, оценка рисков в наихудшей и наилучшей ситуации, прогноз соблюдения пруденциальных нормативов (по деятельности страховой организации в целом);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z164" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) политику перестрахования (формы и методы перестрахования, критерии оценки перестраховочных организаций);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z165" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инвестиционную политику (по деятельности страховой организации в целом).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z166" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В информации по инвестиционной политике раскрываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z167" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цели инвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z168" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование инвестиционного портфеля и его доходности, включая диверсификацию по типам инвестиций и оценку качества активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z169" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестиционные ограничения в зависимости от типа активов, а также от привлечения средств извне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z170" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица организации, ответственные за инвестиционную политику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z171" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявления на получение лицензии на право осуществления страховой деятельности по нескольким классам страхования представляется один бизнес-план в разрезе классов страхования.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>пункты 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:bookmarkStart w:name="z173" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "16. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о переоформлении лицензии осуществляет его направление в ответственное подразделение. Работник ответственного подразделения проверяет полноту представленных документов на соответствие требованиям пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на осуществление страховой деятельности или право осуществления исламской страховой деятельности по отрасли "страхование жизни" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на виды обязательного страхования, установленные законами Республики Казахстан и являющиеся отдельными классами страхования, или право осуществления исламской страховой деятельности по видам обязательного страхования, установленным законами Республики Казахстан и являющимся отдельными классами страхования" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления деятельности страхового брокера" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z174" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "3. Страховая (перестраховочная) организация-нерезидент Республики Казахстан (далее – услугополучатель) обращается в уполномоченный орган для получения разрешения после передачи страхового портфеля, состоящего из обязательств филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан по заключенным им договорам страхования (перестрахования) в страховую (перестраховочную) организацию и (или) филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, имеющие лицензию по передаваемым классам страхования и являющиеся участниками системы гарантирования страховых выплат.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+      При установлении факта неполноты представленных документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления в течение 2 (двух) рабочих дней с момента получения документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z175" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Страховая (перестраховочная) организация-нерезидент Республики Казахстан представляет в уполномоченный орган ходатайство о выдаче разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан по форме согласно </w:t>
-[...27 lines deleted...]
-        <w:jc w:val="left"/>
+      При установлении факта полноты представленных документов ответственное подразделение в течение 11 (одиннадцати) рабочих дней рассматривает документы на соответствие требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z176" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z177" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="63"/>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z178" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, оснований для отказа в оказании государственной услуги, основных требований к оказанию государственной услуги, включающих характеристики процессов, формы, содержания и результатов оказания, а также иных сведений с учетом особенностей предоставления государственной услуги и сроков ее оказания предусмотрены в Перечне основных требований к оказанию государственной услуги.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+      По результатам рассмотрения документов, представленных заявителем, заслушивания ответственное подразделение подготавливает проекты приказа и лицензии либо отказа в переоформлении лицензии, подписывает результат оказания государственной услуги у уполномоченного лица услугодателя (далее – результат оказания государственной услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z179" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Документы, выданные органом финансового надзора, компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с международными договорами, ратифицированными Республикой Казахстан.</w:t>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+      Работник ответственного подразделения в течение 2 (двух) рабочих дней после принятия уполномоченным органом решения о переоформлении (об отказе в переоформлении) лицензии на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование", на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "страхование жизни", на право осуществления страховой деятельности или исламской страховой деятельности по видам обязательного страхования, на право осуществления перестраховочной деятельности или исламской перестраховочной деятельности, на право осуществления деятельности страхового брокера направляет услугополучателю результат оказания государственной услуги в форме электронного документа, удостоверенного ЭЦП уполномоченного лица уполномоченного органа, в "личный кабинет" услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z180" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процессы оказания государственных услуг по всем подвидам идентичны.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z181" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления заявления о переоформлении лицензии при реорганизации страховой (перестраховочной) организации, страхового брокера в форме выделения или разделения осуществляет его направление в ответственное подразделение. Работник ответственного подразделения проверяет полноту представленных документов на соответствие требованиям пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на осуществление страховой деятельности или право осуществления исламской страховой деятельности по отрасли "страхование жизни" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на виды обязательного страхования, установленные законами Республики Казахстан и являющиеся отдельными классами страхования, или право осуществления исламской страховой деятельности по видам обязательного страхования, установленным законами Республики Казахстан и являющимся отдельными классами страхования" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункта 8 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления деятельности страхового брокера" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z182" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      При установлении факта неполноты представленных документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления в течение 2 (двух) рабочих дней с момента получения документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z183" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...1254 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="97"/>
+      При установлении факта полноты представленных документов ответственное подразделение в течение 25 (двадцати пяти) рабочих дней рассматривает документы на соответствие требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z184" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z185" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z186" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По результатам рассмотрения документов, представленных заявителем, заслушивания ответственное подразделение готовит и выносит на рассмотрение Правления уполномоченного органа проект постановления о выдаче (об отказе в выдаче) разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан (далее – результат оказания государственной услуги).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="100"/>
+      По результатам рассмотрения документов, представленных заявителем, заслушивания ответственное подразделение подготавливает проекты приказа и лицензии либо отказа в переоформлении лицензии, подписывает результат оказания государственной услуги у уполномоченного лица услугодателя (далее – результат оказания государственной услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z187" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Работник ответственного подразделения в течение 5 (пяти) рабочих дней после принятия уполномоченным органом решения о выдаче (об отказе в выдаче) разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, на открытие филиала страхового брокера-нерезидента Республики Казахстан направляет заявителю и в Государственную корпорацию "Правительство для граждан" уведомление о выдаче разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя, либо на бумажном носителе (при подаче заявления страховым брокером-нерезидентом Республики Казахстан на бумажном носителе) либо мотивированный ответ об отказе в предоставлении государственной услуги.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="101"/>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней после принятия уполномоченным органом решения о переоформлении (об отказе в переоформлении) лицензии при реорганизации страховой (перестраховочной) организации, страхового брокера в форме выделения или разделения направляет страховой (перестраховочной) организации, страховому брокеру результат оказания государственной услуги в форме электронного документа, удостоверенного ЭЦП уполномоченного лица уполномоченного органа, в "личный кабинет" страховой (перестраховочной) организации, страхового брокера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z188" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процессы оказания государственных услуг по всем подвидам идентичны.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...1278 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z165" w:id="134"/>
-[...794 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7575,65 +6667,6865 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>холдинга) либо отказа в выдаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>указанного разрешения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="157"/>
+    <w:bookmarkStart w:name="z196" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на добровольную реорганизацию страховой (перестраховочной) организации и страхового холдинга"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача разрешения на добровольную реорганизацию страховой (перестраховочной) организации и страхового холдинга.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвидов государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствуют.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование услугодателя </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Веб-портал "электронного правительства" www.egov.kz (далее – портал). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В течение 35 (тридцати пяти) рабочих дней со дня представления полного пакета документов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае установления факта неполноты представленных документов уполномоченный орган в течение 5 (пяти) рабочих дней с момента получения документов услугополучателя дает мотивированный отказ в дальнейшем рассмотрении ходатайства.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (полностью автоматизированная).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача разрешения на добровольную реорганизацию страховой (перестраховочной) организации и страхового холдинга либо мотивированный ответ об отказе в оказании государственной услуги с приложением копии соответствующего постановления Правления уполномоченного органа.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается на бесплатной основе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о праздниках.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) ходатайство о получении разрешения на проведение добровольной реорганизации страховой (перестраховочной) организации (страхового холдинга) в форме электронного документа; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия решения высшего органа страховой (перестраховочной) организации (страхового холдинга) о его добровольной реорганизации (в случае отсутствия сведений на интернет-ресурсе депозитария финансовой отчетности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронную копию плана мероприятий по проведению реорганизации страховой (перестраховочной) организации (страхового холдинга).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) нарушение в результате предполагаемой добровольной реорганизации законных интересов страхователей и иных кредиторов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) нарушение в результате предполагаемой реорганизации минимальных условий обеспечения финансовой устойчивости, других обязательных к соблюдению норм и лимитов и иных требований, установленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности" и нормативными правовыми актами уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отсутствие соответствующих решений высших органов реорганизуемых страховых (перестраховочных) организаций (страховых холдингов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) нарушение в результате предполагаемой реорганизации требований законодательства Республики Казахстан в области защиты конкуренции;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) неустранение замечаний уполномоченного органа по представленным документам в установленный им срок;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) несоответствие представленных документов законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес места оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа и портале. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативных правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на страховом рынке, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3 к Перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативных правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на страховом рынке, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи разрешений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на добровольную ликвидацию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страховых (перестраховочных)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций, добровольное</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прекращение деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>филиалов страховых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(перестраховочных)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций-нерезидентов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан либо</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отказа в выдаче указанных разрешений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z274" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на добровольную ликвидацию страховой (перестраховочной) организации, добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача разрешения на добровольную ликвидацию страховой (перестраховочной) организации, добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвидов государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя для получения разрешения на добровольную ликвидацию страховой (перестраховочной) организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя для получения разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агентство Республики Казахстан по регулированию и развитию финансового рынка (далее - уполномоченный орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+веб-портал "электронного правительства" www.egov.kz (далее - портал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В течение 2 (двух) месяцев со дня обращения на портал и поступления всех необходимых документов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае установления факта неполноты представленных документов уполномоченный орган в течение 2 (двух) рабочих дней со дня регистрации ходатайства дает мотивированный отказ в дальнейшем его рассмотрении.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная (полностью автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) При обращении услугополучателя для получения разрешения на добровольную ликвидацию страховой (перестраховочной) организации - уведомление о выдаче разрешения на добровольную ликвидацию страховой (перестраховочной) организации либо уведомление об отказе в выдаче разрешения на добровольную ликвидацию страховой (перестраховочной) организации с приложением копии соответствующего постановления Правления уполномоченного органа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) При обращении услугополучателя для получения разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан - уведомление о выдаче разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан либо уведомление об отказе в выдаче разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан с приложением копии соответствующего постановления Правления уполномоченного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги - электронная.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о праздниках.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя для получения разрешения на добровольную ликвидацию страховой (перестраховочной) организации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ходатайство о выдаче разрешения на добровольную ликвидацию страховой (перестраховочной) организации по форме согласно приложению 1 к Правилам в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) лица, уполномоченного на подписание ходатайства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия решения общего собрания акционеров о добровольной ликвидации страховой (перестраховочной) организации с обязательным указанием причин ликвидации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отчеты о расчете страховых резервов по отраслям "общее страхование" и "страхование жизни", по объему обязательств по формам, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 декабря 2019 года № 275 "Об утверждении перечня, форм, сроков представления отчетности страховой (перестраховочной) организацией и страховым брокером и Правил ее представления", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 19927, в форме электронного документа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия договора о передаче страхового портфеля, состоящего из обязательств страховой (перестраховочной) организации по заключенным ею договорам страхования (перестрахования), в другие страховую (перестраховочную) организацию и (или) филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, имеющие лицензию по передаваемым классам страхования и являющиеся участниками системы гарантирования страховых выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя для получения разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ходатайство о выдаче разрешения на добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан по форме согласно приложению 2 к Правилам в форме электронного документа, удостоверенного ЭЦП лица, уполномоченного лица на подписание ходатайства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия решения соответствующего уполномоченного органа страховой (перестраховочной) организации-нерезидента Республики Казахстан о добровольном прекращении деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан с обязательным указанием причин прекращения деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отчеты о расчете страховых резервов по отраслям "общее страхование" и "страхование жизни", по объему обязательств по формам, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 марта 2021 года № 24 "Об утверждении перечня, форм, сроков представления отчетности филиалами страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалами страховых брокеров-нерезидентов Республики Казахстан и Правил ее представления", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 22322 в форме электронного документа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия договора о передаче страхового портфеля, состоящего из обязательств филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан по заключенным ею договорам страхования (перестрахования), в другие страховую (перестраховочную) организацию и (или) филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, имеющие лицензию по передаваемым классам страхования и являющиеся участниками системы гарантирования страховых выплат.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) нарушение в результате предполагаемой добровольной ликвидации страховой (перестраховочной) организации или добровольного прекращения деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан законных интересов страхователей и иных кредиторов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) неустранение замечаний уполномоченного органа по представленным документам в установленный им срок;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) несоответствие предоставленных документов законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) недостаточность средств страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан для расчетов по обязательствам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) наличие обязательств по договорам страхования (перестрахования);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа и портале. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае сбоя информационной системы работник уполномоченного органа в течение одного рабочего дня уведомляет оператора соответствующей информационной системы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к Перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативных правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на страховом рынке, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3-1 к постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правления Агентства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по регулированию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и развитию финансового рынка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 12 февраля 2021 года № 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z301" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z302" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z303" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности (далее - Правила) разработаны в соответствии с пунктом 17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О страховой деятельности" (далее – Закон) и определяют порядок добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z304" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Положения Правил распространяются на филиалы страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, открытые на территории Республики Казахстан, с учетом особенностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z305" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z306" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Страховая (перестраховочная) организация обращается в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) с заявлением на добровольный возврат лицензии (далее – заявление) после передачи страхового портфеля, досрочного расторжения договоров страхования (перестрахования) в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 37-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z307" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z308" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решение уполномоченного органа страховой (перестраховочной) организации о добровольном возврате лицензии на право осуществления страховой (перестраховочной) деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z309" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документы, подтверждающие досрочное расторжение договоров страхования (перестрахования) и (или) передачу страхового портфеля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z310" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бухгалтерский баланс и пояснительная записка к нему, составленные на дату, предшествующую дате направления заявления. В пояснительной записке к бухгалтерскому балансу раскрывается информация с указанием сумм кредиторской задолженности и основаниях их возникновения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z311" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заявление с приложенными документами рассматривается уполномоченным органом в течение 30 (тридцати) рабочих дней со дня поступления полного пакета документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z312" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. При поступлении заявления после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием документов осуществляется на следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z313" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При наличии замечаний к документам, представленным вместе с заявлением, уполномоченный орган направляет письмо с замечаниями для их устранения и предоставления доработанных (исправленных) документов. Заявитель устраняет замечания и предоставляет доработанные (исправленные) документы. При этом срок рассмотрения заявления уполномоченным органом прерывается на срок устранения замечаний страховой (перестраховочной) организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z314" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Не позднее 10 (десяти) рабочих дней с даты получения письма уполномоченного органа о возможности прекращения действия лицензии страховая (перестраховочная) организация возвращает оригинал лицензии, выданной на бумажном носителе, в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z315" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Не позднее 30 (тридцати) рабочих дней с даты получения письма уполномоченного органа о возможности прекращения действия лицензии страховая (перестраховочная) организация уведомляет уполномоченный орган о государственной перерегистрации страховой (перестраховочной) организации в части исключения из наименования на любом языке слов "страхование", "перестрахование", "страховая организация", "перестраховочная организация" или производных от них слов (выражений), подразумевающих, что она осуществляет от своего имени страховые или перестраховочные операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z316" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уполномоченный орган отказывает в прекращении действия лицензии в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z317" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) непредоставление полного пакета документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z318" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неустранение замечаний по предоставленным документам в установленный уполномоченным органом срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z319" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие действующих договоров и обязательств по осуществлению страховой (перестраховочной) деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5 к Перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативных правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на страховом рынке, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и условиям выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разрешения на создание</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страховой (перестраховочной)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, а также требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к содержанию документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z323" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на получение разрешения на создание страховой (перестраховочной) организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z324" w:id="156"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>физического лица, наименование юридического лица, фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(при его наличии) представителя юридического лица, физического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нотариально или иным образом удостоверенный документ, подтверждающий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полномочия заявителя на подачу настоящего заявления от имени учредителей)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(место работы заявителя и занимаемая им должность, место жительства,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридический адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит в соответствии с протоколом (решением) уполномоченного органа заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица № ____ от "___" ____________ года:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(не требуется для физического лица, единолично принимающего решение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) выдать разрешение на открытие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование и место нахождения создаваемой страховой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(перестраховочной) организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Следующий пункт заполняется в случае намерения получения статуса крупного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участника страховой (перестраховочной) организации и (или) страхового холдинга:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) выдать согласие на приобретение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица, наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статуса крупного участника страховой (перестраховочной) организации и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>страхового холдинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное выбрать)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Следующий пункт заполняется в случае намерения получения разрешения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на создание дочерней организации или значительное участие в капитале:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) выдать разрешение на создание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица, наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дочерней организации или значительное участие в капитале</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное выбрать)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование открываемой страховой (перестраховочной) организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заполняется в случае необходимости)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения об условиях и порядке приобретения акций страховой (перестраховочной)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организации, включая описание источников и средств, используемых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для приобретения акций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения о заявителе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) место жительство (место нахождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(почтовый адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) индивидуальный идентификационный номер (бизнес - идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) электронная почта ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) телефоны ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) фамилия, имя, отчество (при его наличии) и должность представителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявителя - юридического лица ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Направление деятельности: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать отрасль, классы и виды страхования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Учредитель (учредители) подтверждает (подтверждают) достоверность прилагаемых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к заявлению документов и сведений, а также своевременное представление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченному органу информации, запрашиваемой в связи с рассмотрением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящего заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Учредитель (учредители) представляет (представляют) согласие на сбор и обработку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>персональных данных и на использование сведений, составляющих охраняемую</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электронная цифровая подпись заявителя (представителя заявителя – юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электронная цифровая подпись заявителя (представителя заявителя – юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6 к Перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативных правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на страховом рынке, в которые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вносятся изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и условиям выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разрешения на создание</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страховой (перестраховочной)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, а также требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к содержанию документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z327" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан" по подвиду "Разрешение на создание страховой (перестраховочной) организации"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7686,51 +13578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача разрешения на добровольную реорганизацию страховой (перестраховочной) организации и страхового холдинга.</w:t>
+Выдача разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7764,205 +13656,205 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствуют.</w:t>
+Разрешение на создание страховой (перестраховочной) организации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
+              <w:t xml:space="preserve">
+Агентство Республики Казахстан по регулированию и развитию финансового рынка (далее - уполномоченный орган). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7989,93 +13881,93 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Веб-портал "электронного правительства" www.egov.kz (далее – портал). </w:t>
+              <w:t>
+Веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8103,110 +13995,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-В течение 35 (тридцати пяти) рабочих дней со дня представления полного пакета документов. </w:t>
-[...17 lines deleted...]
-В случае установления факта неполноты представленных документов уполномоченный орган в течение 5 (пяти) рабочих дней с момента получения документов услугополучателя дает мотивированный отказ в дальнейшем рассмотрении ходатайства.</w:t>
+В течение 50 (пятидесяти) рабочих дней со дня обращения на портал. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8234,92 +14108,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная).</w:t>
+Электронная (полностью автоматизированная)/оказываемая по принципу "одного заявления".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5</w:t>
+              <w:t xml:space="preserve">
+5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8347,92 +14221,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача разрешения на добровольную реорганизацию страховой (перестраховочной) организации и страхового холдинга либо мотивированный ответ об отказе в оказании государственной услуги с приложением копии соответствующего постановления Правления уполномоченного органа.</w:t>
+Уведомление о выдаче разрешения на создание страховой (перестраховочной) организации с приложением разрешения по форме согласно приложению 3 к Правилам либо мотивированный ответ об отказе в оказании государственной услуги с приложением копии соответствующего постановления Правления уполномоченного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги - электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8500,52 +14392,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-7</w:t>
+              <w:t xml:space="preserve">
+ 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8630,133 +14522,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> о праздниках.</w:t>
+              <w:t>
+2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с Кодексом и Законом о праздниках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8783,129 +14635,257 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Для получения разрешения на создание страховой (перестраховочной) организации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на получение разрешения на создание страховой (перестраховочной) организации в форме электронного документа согласно приложению 1 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов, свидетельствующих о принятии решения о создании страховой (перестраховочной) организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) ходатайство о получении разрешения на проведение добровольной реорганизации страховой (перестраховочной) организации (страхового холдинга) в форме электронного документа; </w:t>
-[...35 lines deleted...]
-3) электронную копию плана мероприятий по проведению реорганизации страховой (перестраховочной) организации (страхового холдинга).</w:t>
+3) электронные копии сведений об учредителях - физических лицах (при наличии таких учредителей) согласно приложению 4 к Правилам, включая описание источников и сумм денег, используемых для создания страховой (перестраховочной) организации. Источником, используемым для приобретения акций страховой (перестраховочной) организации, являются средства, указанные в части второй подпункта 1) пункта 6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О страховой деятельности" (далее – Закон);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронные копии сведений об учредителях - юридических лицах (при наличии таких учредителей) согласно приложению 5 к Правилам, включающих финансовую отчетность за последние два завершенных финансовых года, заверенную аудиторской организацией, бухгалтерский баланс и отчет о прибылях и убытках на конец последнего квартала перед представлением документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовая отчетность за последние два завершенных финансовых года не представляется в случае размещения данной отчетности на интернет-ресурсе депозитария финансовой отчетности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия бизнес-плана, разработанного согласно приложению 6 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия документа соответствующего органа страхового надзора государства, резидентом которого является заявитель, подтверждающего то, что заявителю разрешено приобретение акций страховой (перестраховочной) организации - резидента Республики Казахстан, либо заявление о том, что по законодательству соответствующего государства такое разрешение не требуется (для учредителей – нерезидентов Республики Казахстан).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) документы и сведения, предусмотренные статьями 26 и 32 Закона, в случае необходимости получения заявителем статуса крупного участника страховой (перестраховочной) организации или страхового холдинга, разрешения на создание дочерней организации или приобретение значительного участия в капитале страховой (перестраховочной) организации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8932,180 +14912,236 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Основания для отказа в выдаче разрешения на создание страховой (перестраховочной) организации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) несоответствие представленных документов требованиям, указанным в пунктах 1, 2 и 3 статьи 27 Закона, либо неустранение замечаний уполномоченного органа по представленным документам в установленный им срок;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) недостаточность собственных средств учредителя для оплаты акций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) предоставление уполномоченному органу недостоверной информации, касающейся создаваемой организации и ее учредителей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) убыточная деятельность учредителя за два последних завершенных финансовых года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) нарушение в результате предполагаемой добровольной реорганизации законных интересов страхователей и иных кредиторов; </w:t>
+5) отказ в выдаче согласия уполномоченным органом на приобретение статуса крупного участника страховой (перестраховочной) организации или страхового холдинга по основаниям, указанным в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 26-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) нарушение в результате предполагаемой реорганизации минимальных условий обеспечения финансовой устойчивости, других обязательных к соблюдению норм и лимитов и иных требований, установленных </w:t>
-[...91 lines deleted...]
-6) несоответствие представленных документов законодательству Республики Казахстан;</w:t>
+6) несоблюдение ограничений, установленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) наличие у учредителей – физических лиц, первого руководителя исполнительного органа либо органа управления учредителя – юридического лица неснятой или непогашенной судимости.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+8) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9122,141 +15158,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адрес места оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа и портале. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+Адреса мест оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа и портале www.egov.kz. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае сбоя информационной системы работник уполномоченного органа в течение одного рабочего дня уведомляет оператора соответствующей информационной системы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга осуществляется по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления, по выбору услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9295,51 +15367,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Перечню</w:t>
+              <w:t>Приложение 7 к Перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативных правовых актов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9438,2990 +15510,126 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам выдачи страховой</w:t>
+              <w:t>к Правилам и условиям выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(перестраховочной) организации</w:t>
+              <w:t>разрешения на создание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) страховому холдингу</w:t>
+              <w:t>страховой (перестраховочной)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разрешения на создание или</w:t>
+              <w:t>организации, а также требованиям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приобретение дочерней</w:t>
-[...259 lines deleted...]
-Выдача разрешения на создание или приобретение дочерней организации страховой (перестраховочной) организацией и (или) страховым холдингом, значительное участие страховой (перестраховочной) организации и (или) страхового холдинга в капитале организаций.</w:t>
+              <w:t>к содержанию документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2602 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -12432,7148 +15640,94 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Перечню</w:t>
-[...272 lines deleted...]
-              <w:t>отказа в выдаче указанных разрешений</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="159"/>
+    <w:bookmarkStart w:name="z352" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на добровольную ликвидацию страховой (перестраховочной) организации, добровольное прекращение деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан"</w:t>
-[...2189 lines deleted...]
-    <w:bookmarkStart w:name="z303" w:id="162"/>
+        <w:t xml:space="preserve"> Сведения об учредителе (юридическом лице)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4593 lines deleted...]
-      <w:bookmarkStart w:name="z353" w:id="183"/>
+      <w:bookmarkStart w:name="z353" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование страховой (перестраховочной) организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20349,64 +16503,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z354" w:id="184"/>
+      <w:bookmarkStart w:name="z354" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о наличии рейтинга у учредителя, присвоенного одним из рейтинговых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">агентств, перечень которых установлен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
@@ -21597,68 +17751,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а также требованиям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к содержанию бизнес-плана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z357" w:id="185"/>
+    <w:bookmarkStart w:name="z357" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан" по подвиду "Открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23923,68 +20077,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию бизнес-плана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="186"/>
+    <w:bookmarkStart w:name="z388" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на открытие филиала страхового брокера-нерезидента Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26151,68 +22305,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>страхового брокера, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z415" w:id="187"/>
+    <w:bookmarkStart w:name="z415" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления страховой (перестраховочной) деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование""</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29637,68 +25791,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>страхового брокера, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z503" w:id="188"/>
+    <w:bookmarkStart w:name="z503" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление страховой деятельности или право осуществления исламской страховой деятельности по отрасли "страхование жизни"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32757,68 +28911,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>страхового брокера, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z574" w:id="189"/>
+    <w:bookmarkStart w:name="z574" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на виды обязательного страхования, установленные законами Республики Казахстан и являющиеся отдельными классами страхования, или право осуществления исламской страховой деятельности по видам обязательного страхования, установленным законами Республики Казахстан и являющимся отдельными классами страхования"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35781,68 +31935,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>страхового брокера, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z643" w:id="190"/>
+    <w:bookmarkStart w:name="z643" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38289,68 +34443,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>страхового брокера, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z690" w:id="191"/>
+    <w:bookmarkStart w:name="z690" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на право осуществления деятельности страхового брокера"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -40814,55 +36968,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>