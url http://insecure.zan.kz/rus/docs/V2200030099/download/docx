--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f0b824" w14:textId="4f0b824">
+    <w:p w14:paraId="9cd7c0b" w14:textId="9cd7c0b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1009,70 +1009,164 @@
         <w:t xml:space="preserve">
       2) образовательная программа (далее – ОП) – единый комплекс основных характеристик образования, включающий цели, результаты и содержание обучения, организацию образовательного процесса, способы и методы их реализации, критерии оценки результатов обучения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заявитель – организация образования, реализующая ОП технического и профессионального, послесреднего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реестр образовательных программ – объект информатизации уполномоченного органа в области образования, содержащий в себе ОП, разработанные организациями технического и профессионального, послесреднего образования (далее – ТиППО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1091,768 +1185,768 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Доступ в Реестр предоставляется посредством сети Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения, содержащиеся в Реестре, являются открытыми и доступными для ознакомления заинтересованными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения реестра образовательных программ, реализуемых организациями технического и профессионального, послесреднего образования, а также основания включения в реестр образовательных программ и исключения из него</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ведение Реестра осуществляется администратором в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ведение Реестра осуществляется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ведение Реестра проводится в четыре этапа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполнение организацией образования в электронном виде в Реестре:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - заявки на включение в Реестр (далее – заявка), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - общих сведений, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - перечня компетенций, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - содержания и объема модулей (дисциплин), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение первичной экспертизы ОП администратором, направление на доработку заявителю (при наличии замечаний);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение экспертизы ОП экспертной группой, направление на доработку заявителю (при наличии замечаний);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) включение программы в Реестр либо отклонение заявки администратором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для включения ОП в Реестр заявитель заполняет заявку и формы ОП на языке(-ах) обучения и отправляет администратору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В течение 10 (десяти) рабочих дней со дня поступления заявки администратор проводит первичную экспертизу ОП, включающую:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверку корректности заполнения форм ОП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) оценку на соответствие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об образовании" в части подготовки квалифицированных рабочих кадров, специалистов среднего звена, прикладных бакалавров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) оценку на соответствие Государственному общеобязательному стандарту технического и профессионального образования, Государственному общеобязательному стандарту послесреднего образования, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оценку на соответствие Классификатору специальностей и квалификаций технического и профессионального, послесреднего образования, утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки от 27 сентября 2018 года № 500 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17564);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) оценку на соответствие Типовым учебным программам цикла или модуля общеобразовательных дисциплин для организаций технического и профессионального, послесреднего образования, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 6 января 2023 года № 1 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31666).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z106" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z106" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор по результатам первичной экспертизы ОП выносит одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z107" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z107" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направить на рассмотрение экспертной группе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z108" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z108" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направить на доработку заявителю (два раза) с указанием причины.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z109" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z109" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направить предварительный отказ в случае выявления основания для отказа в первичной экспертизе ОП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z110" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z110" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор уведомляет заявителя о предварительном решении об отказе в дальнейшей экспертизе, а также о времени и месте (способе) проведения заслушивания для предоставления заявителя о возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z111" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z111" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Администратор уведомляет заявителя о заслушивании не менее чем за 3 (три) рабочих дня до завершения срока проведения экспертизы. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1871,390 +1965,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Доработка ОП заявителем производится в течение 5 (пяти) рабочих дней со дня направления администратором. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Администратор проводит проверку доработанной ОП в течение 10 (десяти) рабочих дней со дня поступления. При устранении замечаний ОП направляется администратором на экспертизу экспертной группе. При не устранении замечаний ОП отклоняется Администратором согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Экспертиза ОП проводится экспертной группой в течение 15 (пятнадцати) календарных дней со дня поступления от администратора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В состав экспертной группы привлекается педагог, имеющий квалификационную категорию/степень и квалификацию по соответствующему направлению подготовки кадров, владеющий знаниями нормативно-правовых актов в области образования, стандартов WorldSkills (Ворлдскилс) и профессиональных стандартов, и специалист с организации (предприятия), имеющий стаж работы не менее 3-х лет по соответствующему направлению подготовки кадров, в рамках которой заявлена программа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для привлечения педагогов по направлению "Службы безопасности", "Гигиена и охрана труда на производстве" требуется специальное или воинское звание, или классный чин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав экспертных групп утверждается приказом администратора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для проведения экспертизы ОП администратором разрабатываются и утверждаются порядок и критерии проведения экспертизы ОП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Экспертная группа проверяет содержание ОП на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие национальной рамке квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) применение профессиональных стандартов (при их наличии), профессиональных стандартов WorldSkills (Ворлдскилс) (при их наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соответствие профессиональных компетенций профессиональной деятельности по квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствие результатов обучения по каждому модулю/дисциплине формируемой компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. По результатам экспертизы ОП, экспертная группа принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) одобрить ОП для внесения в Реестр ОП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направить ОП на доработку (два раза);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отклонить ОП с указанием причины отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2273,230 +2367,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Решение от экспертной группы об одобрении ОП направляется администратору и не позднее 10 (десяти) рабочих дней со дня принятия решения от экспертной группы размещается в Реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Решение от экспертной группы о доработке ОП направляется администратору и не позднее 3 (трех) рабочих дней со дня принятия решения от экспертной группы, администратор уведомляет заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Заявитель дорабатывает и направляет ОП на повторную экспертизу в течение 5 (пяти) рабочих дней со дня уведомления от администратора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При поступлении доработанной ОП экспертной группе осуществляется повторное проведение экспертизы не позднее 10 (десяти) рабочих дней со дня поступления ОП от заявителя на предмет устранения выявленных замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если выявленные замечания не устранены, экспертной группой принимается решение отклонить ОП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Заявитель подает заявку на проведение экспертизы ОП на платной основе за счет средств заявителя по прейскуранту цен Администратора, в случае:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z113" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z113" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исчерпания выделенных бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z114" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z114" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) повторной экспертизы, отклоненной заявки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z115" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z115" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по инициативе организации ТиППО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2515,370 +2609,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. К проведению экспертизы ОП заявителя не допускается эксперт, осуществляющий трудовую деятельность у данного заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. После положительного заключения экспертной группы ОП включается в Реестр с присвоением QR (Кюар) кода согласно регистрационному номеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Обновление ОП в Реестре допускается ежегодно. Заявителем направляются документы и проводится экспертиза обновленной ОП в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОП обновляется администратором без проведения экспертизы при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменении объема трудоемкости модуля (дисциплины) в кредитах при сохранении имеющихся результатов обучения и общего количества кредитов по блоку модулей (циклу дисциплин);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изменении или добавлении менее 25 % результатов обучения от общего количества результатов обучения по блоку модулей (циклу дисциплин);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изменении менее 25 % компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) технической корректировке текста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Порядок обжалования решений, действий (бездействия) администратора и (или) его должностных лиц регулируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Исключение ОП из Реестра производится администратором при наличии одного из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявки заявителя, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лишения лицензии и (или) приложения к лицензии на занятие образовательной деятельностью по соответствующей квалификации заявителя на основе официально представленной информации уполномоченного органа в области образования и (или) вступившего в законную силу решения суда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утраты актуальности программы (отсутствие контингента обучающихся в течение последних 3 (трех) лет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отказ заявителя от реализации ОП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3087,88 +3181,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на включение образовательной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z89" w:id="84"/>
+      <w:bookmarkStart w:name="z89" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Наименование организации образования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3615,68 +3709,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Общие сведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6253,68 +6347,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень компетенций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6774,68 +6868,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Содержание и объем модулей (дисциплин)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра просвещения РК от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15070,88 +15164,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на исключение образовательной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z102" w:id="89"/>
+      <w:bookmarkStart w:name="z102" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Наименование организации образования) просит исключить из Реестра технического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15378,55 +15472,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>