--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69d3233" w14:textId="69d3233">
+    <w:p w14:paraId="18da8b4" w14:textId="18da8b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3113,130 +3113,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Страховой омбудсман представляет ежегодно в срок до пятнадцатого числа рабочего дня (включительно) месяца, следующего за отчетным годом в уполномоченный орган информацию о количестве принятых решений страхового омбудсмана по Заявлениям за календарный год с указанием доли обоснованных и необоснованных обращений заявителей, от общего количества принятых решений в разрезе классов страхования по каждой страховой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска.  Глава 4 дополнена пунктом 36-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Страховой омбудсман обеспечивает возможность получения консультации в онлайн режиме с использованием интернет-ресурса страхового омбудсмана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Страховой омбудсман не реже одного раза в год отчитывается о проделанной работе на очередном или внеочередном заседании Совета представителей за период с последнего представления Совету представителей указанного отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Страховой омбудсман за 1 (один) месяц до истечения срока полномочий отчитывается на очередном или внеочередном заседании Совета представителей о проделанной работе с даты последнего вынесения Совету представителей отчета о деятельности, в том числе по обращениям, которые остались не рассмотренными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Страховой омбудсман, полномочия которого прекращаются, передает по акту приема-передачи принятые им обращения и документы по ним вновь избранному страховому омбудсману.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3380,70 +3462,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1790700" cy="901700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3465,112 +3547,112 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о кандидате на должность страхового омбудсмана</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3766,645 +3848,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
-      </w:r>
-[...576 lines deleted...]
-      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -4458,159 +3962,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии)</w:t>
+Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Год рождения</w:t>
+Год поступления - год окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Родственные отношения</w:t>
+Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место работы и должность</w:t>
+Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4922,70 +4426,648 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родственные отношения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы и должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о трудовой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -5710,90 +5792,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в данном пункте указываются сведения о трудовой деятельности кандидата, в том числе с момента окончания высшего учебного заведения, с указанием должности, а также период, в течение которого кандидатом трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z106" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о том, являлся ли кандидат ранее руководящим работником страховой (перестраховочной) организации или другого юридического лица в период не более чем за один год до принятия уполномоченным органом решения о лишении лицензии страховой (перестраховочной) организации, а также принудительной ликвидации страховой (перестраховочной) организации или другого юридического лица или признании их банкротом в установленном законодательством Республики Казахстан порядке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6073,80 +6155,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол № ___ от ________ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по рассмотрению Комиссией кандидата на должность страхового омбудсмана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8889,64 +8971,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z110" w:id="100"/>
+      <w:bookmarkStart w:name="z110" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избрать на должность страхового омбудсмана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9141,110 +9223,110 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол № ___ от ________ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по рассмотрению Комиссией вопроса досрочного прекращения полномочий страхового омбудсмана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) страхового омбудсмана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9388,70 +9470,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="103"/>
+          <w:bookmarkStart w:name="z115" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10107,64 +10189,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z117" w:id="104"/>
+      <w:bookmarkStart w:name="z117" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прекратить полномочия страхового омбудсмана с _ ______ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -10187,55 +10269,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>