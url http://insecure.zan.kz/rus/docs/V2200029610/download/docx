--- v0 (2025-12-23)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d0b90c" w14:textId="9d0b90c">
+    <w:p w14:paraId="15fab00" w14:textId="15fab00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5328,130 +5328,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 147 "Об утверждении Правил назначения и полномочий временной администрации (временного администратора) банка, страховой (перестраховочной) организации" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9711), следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z160" w:id="126"/>
+    <w:bookmarkStart w:name="z160" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначения и полномочиях временной администрации (временного администратора) банка, страховой (перестраховочной) организации, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5464,90 +5558,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="127"/>
+    <w:bookmarkStart w:name="z162" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Правила назначения и полномочия временной администрации (временного администратора) банка, страховой (перестраховочной) организации (далее – Правила) определяют порядок назначения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) временной администрации (временного администратора) банка, страховой (перестраховочной) организации (далее – организация), назначенной в связи с лишением лицензии на проведение банковских и иных операций, на право осуществления страховой (перестраховочной) деятельности (далее – лицензия), порядок работы организации и полномочия временной администрации организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z163" w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z163" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения Правил, предусмотренные для назначения уполномоченным органом временной администрации (временного администратора) страховой (перестраховочной) организации, назначенной в связи с лишением лицензии на право осуществления страховой (перестраховочной) деятельности, порядок работы страховой (перестраховочной) организации и полномочия временной администрации страховой (перестраховочной) организации распространяются на принудительно прекращающий деятельность филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, если иное не предусмотрено Правилами.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5560,150 +5654,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="129"/>
+    <w:bookmarkStart w:name="z165" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1. Основные понятия, используемые в Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z166" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z166" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) временная администрация (временный администратор) - орган, назначаемый уполномоченным органом для обеспечения сохранности имущества и осуществления мероприятий по управлению организацией, (далее - временная администрация);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z167" w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z167" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководитель временной администрации - лицо, назначаемое уполномоченным органом из числа его работников либо лиц, не являющихся работниками уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z168" w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z168" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) член временной администрации - лицо, назначаемое уполномоченным органом из числа его работников либо лиц, не являющихся работниками уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z169" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z169" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лица, не являющиеся работниками уполномоченного органа - работники организации, осуществляющей обязательное гарантирование депозитов и организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) в случае ликвидации страховых организаций (далее - организация, гарантирующая осуществление страховых выплат).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5716,110 +5810,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="134"/>
+    <w:bookmarkStart w:name="z171" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Временная администрация назначается решением уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z172" w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z172" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Временная администрация назначается на период с даты лишения организации лицензии и до назначения уполномоченным органом ликвидационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z173" w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z173" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Временная администрация, назначаемая уполномоченным органом при лишении лицензии филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан на право осуществления страховой (перестраховочной) деятельности, прекращает свои полномочия после передачи страхового портфеля.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5832,150 +5926,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="137"/>
+    <w:bookmarkStart w:name="z175" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Состав временной администрации определяется уполномоченным органом в зависимости от наличия у организации филиалов и представительств, а также от характера и объема предстоящей работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z176" w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z176" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Входящие в состав временной администрации лица, являющиеся работниками уполномоченного органа, организации, осуществляющей обязательное гарантирование депозитов и организации, гарантирующей осуществление страховых выплат, освобождаются от выполнения должностных обязанностей по основному месту работы на весь период деятельности во временной администрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z177" w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z177" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На указанный период за ними сохраняется заработная плата и иные выплаты, установленные по основному месту работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z178" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z178" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителем временной администрации назначается лицо, имеющее высшее экономическое либо юридическое образование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z179" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z179" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работники уполномоченного органа, оказывающие по письменному поручению руководства содействие временной администрации в реализации возложенных на нее задач и функций, а также осуществления контроля за деятельностью временной администрации имеют доступ в помещения, занимаемые организацией и к документам, имеющимся в распоряжении временной администрации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5988,90 +6082,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="142"/>
+    <w:bookmarkStart w:name="z181" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. В состав временной администрации банка, являющегося участником системы обязательного гарантирования депозитов и имеющего обязательства по депозитам физических лиц, являющимся объектом обязательного гарантирования депозитов, включаются представители организации, осуществляющей обязательное гарантирование депозитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z182" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z182" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав временной администрации страховой (перестраховочной) организации, являющейся участником системы гарантирования страховых выплат, включаются работники организации, гарантирующей осуществление страховых выплат.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6104,51 +6198,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="144"/>
+    <w:bookmarkStart w:name="z184" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "7. С даты лишения лицензии и назначения временной администрации наступают последствия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6183,52 +6277,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 72-1 Закона Республики Казахстан "О страховой деятельности" (далее - Закон о страховании).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z185" w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z185" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Временная администрация приступает к выполнению своих обязанностей в день ее назначения уполномоченным органом. Копии решений уполномоченного органа о лишении лицензии организации, принятых в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6263,91 +6357,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о страховании, и назначении временной администрации вручаются незамедлительно временной администрацией руководителю организации (лицу, его замещающему) под роспись и (или) направляется организации посредством электронной, факсимильной или иными средствами связи. Если на дату назначения временной администрации в организации действует временная администрация по управлению организацией, назначенная в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о банках, приказ уполномоченного органа о назначении временной администрации, назначенной в связи с лишением лицензии, вручается под роспись руководителю временной администрации (лицу, его замещающему) и (или) направляется организации посредством электронной, факсимильной или иными средствами связи. При отсутствии возможности вручения решений уполномоченного органа о лишении лицензии и назначении временной администрации под роспись и (или) направления организации посредством электронной, факсимильной или иными средствами связи временная администрация составляет об этом акт и доводит информацию до сведения уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z186" w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z186" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если отсутствие или отказ руководителя организации (лица, его замещающего) от ознакомления с решениями уполномоченного органа о лишении лицензии и назначении временной администрации, в том числе в случае невозможности направления решения уполномоченного органа о лишении лицензии и назначении временной администрации посредством электронной, факсимильной или иными средствами связи, не препятствуют доступу временной администрации в помещения, к имуществу и документации организации, временная администрация приступает к выполнению своих обязанностей в день, указанный в решении уполномоченного органа о ее назначении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z187" w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z187" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При воспрепятствовании руководителем организации (лицом, его замещающим) или иными лицами работе временной администрации осуществляются действия, предусмотренные пунктами 19 и 20 Правил.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6360,111 +6454,111 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="148"/>
+    <w:bookmarkStart w:name="z189" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Временная администрация в целях минимизации расходов сдает в аренду имущество организации с информированием об этом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z190" w:id="149"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z190" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деньги, полученные от сдачи имущества в аренду, направляются на банковский счет организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z191" w:id="150"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z191" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение временной администрацией договора аренды осуществляется при наличии согласия арендатора на освобождение (возврат) имущества по первому требованию временной администрации и на принятие ограничений на невозможность сдачи нанятого имущества в поднаем (субаренду).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z192" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z192" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выбор арендатора осуществляется временной администрацией путем проведения тендера, по результатам которого заключается договор в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6659,71 +6753,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил ликвидации и требований к работе ликвидационной комиссии принудительно ликвидируемой страховой (перестраховочной) организации, утвержденных постановлением Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 марта 2006 года № 77, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 4257.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z193" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z193" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К участию в тендере не допускаются бывшие работники организации, лица, являющиеся кредиторами организации, а также председатель, члены и привлеченные работники временной администрации организации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6736,111 +6830,111 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="153"/>
+    <w:bookmarkStart w:name="z195" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18. Временная администрация страховой (перестраховочной) организации выполняет следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z196" w:id="154"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z196" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в течение 2 (двух) рабочих дней с даты лишения лицензии страховой (перестраховочной) организации формирует и передает в организацию, гарантирующую осуществление страховых выплат, реестры договоров ликвидируемой страховой (перестраховочной) организации из баз данных организации по формированию и ведению базы данных и ликвидируемой страховой (перестраховочной) организации по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Фонде гарантирования страховых выплат" (далее – Закон о Фонде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z197" w:id="155"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z197" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в сроки и порядке, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6875,231 +6969,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 262, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 17885, передает страховой портфель другой (другим) страховой организации (страховым организациям) по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Фонде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z198" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z198" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) публикует объявление об осуществлении Фондом гарантийных выплат по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Фонде, на казахском и русском языках в двух периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, и интернет-ресурсе страховой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z199" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z199" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изымает бланки договоров страхования (перестрахования), полисов страховой (перестраховочной) организации и остатки денежной наличности, находящиеся у страховых агентов. Денежная наличность сдается на банковский счет страховой (перестраховочной) организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z200" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z200" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) контролирует зачисление всех поступающих в страховую (перестраховочную) организацию безналичных и наличных денег, включая возврат размещенных страховых резервов и доходов, в том числе страховых премий и прочих доходов, авансовых платежей страховой (перестраховочной) организации, дебиторской задолженности, неустоек, пени и штрафов, средств от погашения ценных бумаг, принадлежащих страховой (перестраховочной) организации на праве собственности.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z201" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z201" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 18-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z202" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z202" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "18-1. Со дня принятия уполномоченным органом решения о лишении лицензии страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан и назначении временной администрации, организация, гарантирующая осуществление страховых выплат принимает на себя обязательства в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона о Фонде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z203" w:id="161"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z203" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Право на получение гарантийной выплаты имеют кредиторы, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Закона о Фонде.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7112,130 +7206,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="162"/>
+    <w:bookmarkStart w:name="z205" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "26. Расходы по оплате труда предусматривают затраты на оплату труда работников организации с учетом имеющихся филиалов и представительств организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z206" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z206" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При формировании сметы расходов в части оплаты труда расчеты основываются на заключенных трудовых договорах, договорах возмездного оказания услуг и приказах о приеме на работу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z207" w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z207" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Изменение условий оплаты труда работников осуществляются временной администрацией в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7248,150 +7342,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="165"/>
+    <w:bookmarkStart w:name="z209" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "47. Деятельность временной администрации прекращается с момента назначения уполномоченным органом ликвидационной комиссии организации или передачи страхового портфеля и расторжения договоров страхования (перестрахования) при принудительном прекращении деятельности филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z210" w:id="166"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z210" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 25 мая 2020 года № 57 "Об утверждении Правил назначения и освобождения ликвидационных комиссий принудительно ликвидируемых банков, страховых (перестраховочных) организаций, принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и Требований, предъявляемых к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающих деятельность филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20820) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z211" w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z211" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z212" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z212" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил назначения и освобождения ликвидационных комиссий принудительно ликвидируемых банков, страховых (перестраховочных) организаций, принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан и Требований, предъявляемых к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7404,150 +7498,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="169"/>
+    <w:bookmarkStart w:name="z214" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z215" w:id="170"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z215" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Правила назначения и освобождения ликвидационных комиссий принудительно ликвидируемых банков, страховых (перестраховочных) организаций, принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан согласно приложению 1 к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z216" w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z216" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Требования, предъявляемые к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан согласно приложению 2 к настоящему постановлению.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z217" w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z217" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначения и освобождения ликвидационных комиссий принудительно ликвидируемых банков, страховых (перестраховочных) организаций, принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7560,70 +7654,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="173"/>
+    <w:bookmarkStart w:name="z219" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила назначения и освобождения ликвидационных комиссий принудительно ликвидируемых банков, страховых (перестраховочных) организаций, принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7696,51 +7790,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="174"/>
+    <w:bookmarkStart w:name="z221" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Настоящие Правила назначения и освобождения ликвидационных комиссий принудительно ликвидируемых банков, страховых (перестраховочных) организаций, принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан (далее – Правила) разработаны в соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7755,371 +7849,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О страховой деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и определяют порядок назначения и освобождения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) председателя и членов ликвидационных комиссий принудительно ликвидируемых банков второго уровня, страховых (перестраховочных) организаций, а также принудительно прекращающих деятельность филиалов банков-нерезидентов Республики Казахстан (далее – принудительно ликвидируемая финансовая организация).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z222" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z222" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Председатель и члены ликвидационной комиссии принудительно ликвидируемой финансовой организации назначаются уполномоченным органом из числа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z223" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z223" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) кандидатов, представивших документы для назначения их председателем или членом ликвидационной комиссии принудительно ликвидируемого банка, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан (далее – кандидат) и соответствующих Требованиям, предъявляемым к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающих деятельность филиала банка-нерезидента Республики Казахстан, утвержденным настоящим постановлением (далее – Требования), получивших положительные результаты тестирования, прошедших собеседование в соответствии с Правилами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z224" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z224" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работников организации, осуществляющей обязательное гарантирование депозитов, соответствующих Требованиям (при назначении председателя и членов ликвидационной комиссии принудительно ликвидируемого банка, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z225" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z225" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) работников организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) в случае ликвидации страховых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z226" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z226" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) работников уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z227" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z227" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель и члены ликвидационной комиссии принудительно ликвидируемой страховой (перестраховочной) организации назначаются уполномоченным органом из числа лиц, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 69 Закона Республики Казахстан "О страховой деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z228" w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z228" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель и члены ликвидационной комиссии принудительно ликвидируемой финансовой организации, не являющиеся работниками уполномоченного органа, соответствуют Требованиям в течение всего периода деятельности ликвидационной комиссии принудительно ликвидируемой финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z229" w:id="182"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z229" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Председатель и члены ликвидационной комиссии принудительно ликвидируемой финансовой организации назначаются из числа работников уполномоченного органа и (или) работников организации, осуществляющей обязательное гарантирование депозитов или организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) в случае ликвидации страховых организаций (далее – организация по гарантированию) на основании ходатайства организации по гарантированию, при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z230" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z230" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствии кандидатов на вакантную должность или несоответствии кандидатов Требованиям (при назначении председателя и членов ликвидационной комиссии принудительно ликвидируемого банка, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z231" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z231" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) освобождении работника уполномоченного органа и (или) работника организации по гарантированию по основаниям, предусмотренным пунктом 24 Правил, и (или) необходимости освобождения работника уполномоченного органа и (или) работника организации по гарантированию путем замены на другого работника уполномоченного органа и (или) работника организации по гарантированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z232" w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z232" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К ходатайству организации по гарантированию прилагается документ, предусмотренный подпунктом 5) пункта 5 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z233" w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z233" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объявление о занятии вакантной должности председателя и (или) члена ликвидационной комиссии принудительно ликвидируемой финансовой организации публикуется уполномоченным органом на интернет-ресурсе уполномоченного органа в течение 7 (семи) рабочих дней с даты обращения уполномоченного органа в суд с заявлением о принудительной ликвидации финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z234" w:id="187"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z234" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Создание ликвидационной комиссии осуществляется с даты вступления в силу решения суда о принудительной ликвидации финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z235" w:id="188"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z235" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объявление о занятии вакантной должности также публикуется на интернет-ресурсе уполномоченного органа при наличии вакантных должностей в процессе принудительной ликвидации финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z236" w:id="189"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z236" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения частей первой и третьей настоящего пункта не распространяются на страховую (перестраховочную) организацию при назначении председателя и члена ликвидационной комиссии.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8132,187 +8226,375 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="190"/>
+    <w:bookmarkStart w:name="z238" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Допускается без представления документов, установленных Правилами, прохождения тестирования и собеседования временное возложение обязанностей на срок до 3 (трех) месяцев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z239" w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z239" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) председателя ликвидационной комиссии принудительно ликвидируемой финансовой организации (в случае отсутствия заместителя председателя ликвидационной комиссии) - на члена ликвидационной комиссии принудительно ликвидируемой финансовой организации или привлеченного работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z240" w:id="192"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z240" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) члена ликвидационной комиссии принудительно ликвидируемой финансовой организации в регионе (руководителя территориального подразделения) - на другого члена ликвидационной комиссии принудительно ликвидируемой финансовой организации либо привлеченного работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z241" w:id="193"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z241" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приказ уполномоченного органа о временном возложении обязанностей председателя и (или) члена ликвидационной комиссии принудительно ликвидируемой финансовой организации издается на основании заключения, подготовленного ответственным подразделением и одобренного председателем квалификационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z242" w:id="194"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z242" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседание квалификационной комиссии уполномоченного органа по вопросу временного возложения обязанностей председателя или члена ликвидационной комиссии не проводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z243" w:id="195"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z243" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения настоящего пункта не распространяются на страховую (перестраховочную) организацию при назначении председателя и члена ликвидационной комиссии.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z244" w:id="196"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z244" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       текст в правом верхнем углу Приложения изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Приложение к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения и освобождения ликвидационных комиссий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>принудительно ликвидируемых банков, cтраховых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(перестраховочных) организаций, принудительно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прекращающих деятельность филиалов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банков-нерезидентов Республики Казахстан";</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z246" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Требования, предъявляемые к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающих деятельность филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8349,238 +8631,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Приложение к Правилам</w:t>
-[...186 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -8868,92 +8962,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="198"/>
+    <w:bookmarkStart w:name="z250" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Смета ликвидационных расходов за ________квартал __________года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование ликвидируемой страховой (перестраховочной) организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23966,210 +24060,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="199"/>
+    <w:bookmarkStart w:name="z251" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель ликвидационной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z252" w:id="200"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z252" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z253" w:id="201"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z253" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z254" w:id="202"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z254" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный бухгалтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z255" w:id="203"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z255" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z256" w:id="204"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z256" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z257" w:id="205"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z257" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z258" w:id="206"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z258" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись, телефон)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24534,152 +24628,152 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="207"/>
+    <w:bookmarkStart w:name="z262" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование ликвидируемой страховой (перестраховочной) организации)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета принятых и выданных денег (ценностей) кассиром</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z263" w:id="208"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z263" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начата _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z264" w:id="209"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z264" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Окончена _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z265" w:id="210"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z265" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Записи в книге производятся до полного ее использования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -28148,64 +28242,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z266" w:id="211"/>
+      <w:bookmarkStart w:name="z266" w:id="210"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заверительная надпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Итого в данной книге ________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28998,92 +29092,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____"___________ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="212"/>
+    <w:bookmarkStart w:name="z271" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав комитета кредиторов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование ликвидируемой страховой (перестраховочной) организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29118,126 +29212,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="213"/>
+          <w:bookmarkStart w:name="z272" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и наименование очередности (категории)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="214"/>
+          <w:bookmarkStart w:name="z273" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитора ликвидируемой страховой (перестраховочной) организации),</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 включаемого в состав комитета кредиторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29666,210 +29760,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="215"/>
+    <w:bookmarkStart w:name="z274" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель ликвидационной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z275" w:id="216"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z275" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z276" w:id="217"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z276" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z277" w:id="218"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z277" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный бухгалтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z278" w:id="219"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z278" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z279" w:id="220"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z279" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z280" w:id="221"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z280" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z281" w:id="222"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z281" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись, телефон)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30156,69 +30250,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 мая 2020 года № 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="223"/>
+    <w:bookmarkStart w:name="z284" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования, предъявляемые к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z285" w:id="224"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z285" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Требования, предъявляемые к лицам, претендующим на занятие должности председателя и члена ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан (далее – Требования) разработаны в соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30233,351 +30327,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О страховой деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и устанавливают требования, предъявляемые к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка второго уровня, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан (далее – принудительно ликвидируемая финансовая организация).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z286" w:id="225"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z286" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К кандидату на назначение председателем или членом ликвидационной комиссии принудительно ликвидируемой финансовой организации (далее – кандидат), работнику организации, осуществляющей обязательное гарантирование депозитов или организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) предъявляются следующие требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z287" w:id="226"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z287" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие высшего экономического или юридического образования или высшего образования в области бухгалтерского учета и аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z288" w:id="227"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z288" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) знание гражданского, налогового, банковского, трудового законодательства Республики Казахстан, законодательства Республики Казахстан о страховании и страховой деятельности, об обязательном страховании, об обязательном гарантировании депозитов, об акционерных обществах, в части регламентации порядка ликвидации финансовых организаций и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z289" w:id="228"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z289" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отсутствие фактов расторжения трудового договора по инициативе работодателя по основаниям, предусмотренным подпунктами 9), 12), 13), 15), 16), 17), 18) и 21) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52 Трудового кодекса Республики Казахстан, в течение 3 (трех) последних лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z290" w:id="229"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z290" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отсутствие фактов нарушения требований по проведению ликвидационных процедур иных финансовых организаций и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z291" w:id="230"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z291" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствие фактов неисполнения или ненадлежащего исполнения обязанностей при проведении ликвидационных процедур иных финансовых организаций и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z292" w:id="231"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z292" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) отсутствие фактов совершения действий (бездействия), ущемляющих интересы отдельных кредиторов либо предоставляющих преимущества отдельным кредиторам (для лица, ранее являвшегося председателем или членом ликвидационной комиссии иных финансовых организаций и юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z293" w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z293" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не является учредителем (участником, акционером) либо должностным лицом должника или кредитора принудительно ликвидируемой финансовой организации, за исключением должностного лица организации, осуществляющей обязательное гарантирование депозитов, или организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) в случае принудительной ликвидации страховых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z294" w:id="233"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z294" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не является учредителем (акционером) принудительно ликвидируемой финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z295" w:id="234"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z295" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не является дебитором либо кредитором принудительно ликвидируемой финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z296" w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z296" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) не является аффилированным лицом по отношению к принудительно ликвидируемой финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z297" w:id="236"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z297" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) не имеет ограничения в связи с занятием иной должности (должностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z298" w:id="237"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z298" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ранее не являлся первым руководителем исполнительного органа (председателем правления) или органа управления, заместителем первого руководителя исполнительного органа или органа управления, главным бухгалтером иной финансовой организации или юридического лица в период не более чем за 1 (один) год до принятия решения о принудительной ликвидации иной финансовой организации или юридического лица (в том числе по основанию банкротства). Указанное требование применяется в течение 5 (пяти) лет после даты принятия решения о принудительной ликвидации иной финансовой организации или юридического лица (в том числе по основанию банкротства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z299" w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z299" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования, указанные в подпунктах 7), 8), 9), 10) и 12) пункта 2 Требований, не распространяются при назначении председателем или членом ликвидационной комиссии принудительно ликвидируемой страховой (перестраховочной) организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>