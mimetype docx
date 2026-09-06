--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15fab00" w14:textId="15fab00">
+    <w:p w14:paraId="cb481aa" w14:textId="cb481aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5363,3053 +5363,181 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 48</w:t>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z246" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> назначения и полномочиях временной администрации (временного администратора) банка, страховой (перестраховочной) организации, утвержденных указанным постановлением:</w:t>
+      Требования, предъявляемые к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающих деятельность филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:p>
-[...2862 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8443,238 +5571,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Приложение к Правилам</w:t>
-[...186 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных правовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -8962,92 +5902,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="197"/>
+    <w:bookmarkStart w:name="z250" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Смета ликвидационных расходов за ________квартал __________года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование ликвидируемой страховой (перестраховочной) организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -24060,210 +21000,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="198"/>
+    <w:bookmarkStart w:name="z251" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель ликвидационной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z252" w:id="199"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z252" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z253" w:id="200"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z253" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z254" w:id="201"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z254" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный бухгалтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z255" w:id="202"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z255" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z256" w:id="203"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z256" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z257" w:id="204"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z257" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z258" w:id="205"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z258" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись, телефон)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24628,152 +21568,152 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="206"/>
+    <w:bookmarkStart w:name="z262" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование ликвидируемой страховой (перестраховочной) организации)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета принятых и выданных денег (ценностей) кассиром</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z263" w:id="207"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z263" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начата _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z264" w:id="208"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z264" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Окончена _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z265" w:id="209"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z265" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Записи в книге производятся до полного ее использования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -28242,64 +25182,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z266" w:id="210"/>
+      <w:bookmarkStart w:name="z266" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заверительная надпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Итого в данной книге ________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29092,92 +26032,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____"___________ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="211"/>
+    <w:bookmarkStart w:name="z271" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав комитета кредиторов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование ликвидируемой страховой (перестраховочной) организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29212,126 +26152,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="212"/>
+          <w:bookmarkStart w:name="z272" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и наименование очередности (категории)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="213"/>
+          <w:bookmarkStart w:name="z273" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кредитора ликвидируемой страховой (перестраховочной) организации),</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 включаемого в состав комитета кредиторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29760,210 +26700,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="214"/>
+    <w:bookmarkStart w:name="z274" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель ликвидационной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z275" w:id="215"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z275" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z276" w:id="216"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z276" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z277" w:id="217"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z277" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный бухгалтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z278" w:id="218"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z278" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z279" w:id="219"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z279" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z280" w:id="220"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z280" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z281" w:id="221"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z281" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись, телефон)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30250,69 +27190,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 мая 2020 года № 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="222"/>
+    <w:bookmarkStart w:name="z284" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования, предъявляемые к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z285" w:id="223"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z285" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Требования, предъявляемые к лицам, претендующим на занятие должности председателя и члена ликвидационной комиссии принудительно ликвидируемых банка, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан (далее – Требования) разработаны в соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30327,405 +27267,405 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О страховой деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и устанавливают требования, предъявляемые к председателю и членам ликвидационной комиссии принудительно ликвидируемых банка второго уровня, страховой (перестраховочной) организации, принудительно прекращающего деятельность филиала банка-нерезидента Республики Казахстан (далее – принудительно ликвидируемая финансовая организация).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z286" w:id="224"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z286" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К кандидату на назначение председателем или членом ликвидационной комиссии принудительно ликвидируемой финансовой организации (далее – кандидат), работнику организации, осуществляющей обязательное гарантирование депозитов или организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) предъявляются следующие требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z287" w:id="225"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z287" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие высшего экономического или юридического образования или высшего образования в области бухгалтерского учета и аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z288" w:id="226"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z288" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) знание гражданского, налогового, банковского, трудового законодательства Республики Казахстан, законодательства Республики Казахстан о страховании и страховой деятельности, об обязательном страховании, об обязательном гарантировании депозитов, об акционерных обществах, в части регламентации порядка ликвидации финансовых организаций и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z289" w:id="227"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z289" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отсутствие фактов расторжения трудового договора по инициативе работодателя по основаниям, предусмотренным подпунктами 9), 12), 13), 15), 16), 17), 18) и 21) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52 Трудового кодекса Республики Казахстан, в течение 3 (трех) последних лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z290" w:id="228"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z290" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отсутствие фактов нарушения требований по проведению ликвидационных процедур иных финансовых организаций и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z291" w:id="229"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z291" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствие фактов неисполнения или ненадлежащего исполнения обязанностей при проведении ликвидационных процедур иных финансовых организаций и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z292" w:id="230"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z292" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) отсутствие фактов совершения действий (бездействия), ущемляющих интересы отдельных кредиторов либо предоставляющих преимущества отдельным кредиторам (для лица, ранее являвшегося председателем или членом ликвидационной комиссии иных финансовых организаций и юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z293" w:id="231"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z293" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не является учредителем (участником, акционером) либо должностным лицом должника или кредитора принудительно ликвидируемой финансовой организации, за исключением должностного лица организации, осуществляющей обязательное гарантирование депозитов, или организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) в случае принудительной ликвидации страховых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z294" w:id="232"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z294" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не является учредителем (акционером) принудительно ликвидируемой финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z295" w:id="233"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z295" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не является дебитором либо кредитором принудительно ликвидируемой финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z296" w:id="234"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z296" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) не является аффилированным лицом по отношению к принудительно ликвидируемой финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z297" w:id="235"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z297" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) не имеет ограничения в связи с занятием иной должности (должностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z298" w:id="236"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z298" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ранее не являлся первым руководителем исполнительного органа (председателем правления) или органа управления, заместителем первого руководителя исполнительного органа или органа управления, главным бухгалтером иной финансовой организации или юридического лица в период не более чем за 1 (один) год до принятия решения о принудительной ликвидации иной финансовой организации или юридического лица (в том числе по основанию банкротства). Указанное требование применяется в течение 5 (пяти) лет после даты принятия решения о принудительной ликвидации иной финансовой организации или юридического лица (в том числе по основанию банкротства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z299" w:id="237"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z299" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования, указанные в подпунктах 7), 8), 9), 10) и 12) пункта 2 Требований, не распространяются при назначении председателем или членом ликвидационной комиссии принудительно ликвидируемой страховой (перестраховочной) организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>