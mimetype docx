--- v0 (2025-10-02)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="358ce51" w14:textId="358ce51">
+    <w:p w14:paraId="e1c215d" w14:textId="e1c215d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1075,190 +1075,418 @@
         <w:t xml:space="preserve">
       11. Территориальный орган юстиции ежегодно не позднее пятнадцатого декабря заключает с юридическими консультантами соглашение об оказании гарантированной государством юридической помощи, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Территориальный орган юстиции ежегодно не позднее двадцать пятого декабря размещает на своем интернет-ресурсе список юридических консультантов, участвующих в системе оказания гарантированной государством юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Палата юридических консультантов не позднее двадцать пятого декабря размещает на своем интернет-ресурсе и в единой информационной системе юридической помощи список юридических консультантов, участвующих в системе оказания гарантированной государством юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 13 предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оказание гарантированной государством юридической помощи в виде правового консультирования осуществляется юридическим консультантом непосредственно в момент обращения физического лица и/или через единую информационную систему юридической помощи в электронном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z181" w:id="28"/>
+    <w:bookmarkStart w:name="z181" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перед оказанием гарантированной государством юридической помощи в виде правового консультирования юридический консультант рекомендует лицу, обратившемуся за правовой консультацией, использование автоматизированного помощника по правовым вопросам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z182" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z182" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При невозможности оказания юридической помощи непосредственно после обращения физического лица она должна быть оказана в срок, не превышающий трех рабочих дней. Физическое лицо в доступной форме извещается юридическим консультантом о дне и времени приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z183" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z183" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правовое консультирование проводится по месту нахождения физического лица, если он вследствие тяжелого заболевания, первой и второй групп инвалидности, связанных с затруднениями в передвижении, или иных обстоятельств не в состоянии явиться в назначенное юридическим консультантом место приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z184" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z184" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По одному и тому же вопросу лицо может получить гарантированную государством юридическую помощь один раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1276,91 +1504,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Выбор юридического консультанта для оказания квалифицированной юридической помощи в виде правового консультирования осуществляется заявителем (физическим лицом).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выбор юридического консультанта для оказания квалифицированной юридической помощи по назначению судов осуществляется в соответствии с графиком, сформированным палатами юридических консультантов в бумажном и/или электронном формате через единую информационную систему юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1379,328 +1703,670 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Оказание гарантированной государством юридической помощи в виде защиты и представительства интересов физических лиц в судах, иных государственных органах и негосударственных организациях, а также проведение примирительных процедур осуществляется в соответствии с Гражданским процессуальным и Административным процедурно-процессуальным кодексами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Юридические консультанты ведут учет оказанной ими гарантированной государством юридической помощи в виде правового консультирования и составления документов правового характера в реестре учета гарантированной государством юридической помощи, в котором указываются фамилия, имя, отчество (при наличии) лица, обратившегося за гарантированной государством юридической помощи, дата обращения, суть вопроса, вид и форма оказанной юридической помощи, подпись лица, обратившегося за гарантированной государством юридической помощью юридического консультанта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет гарантированной государством юридической помощи в виде правового консультирования и составления документов правового характера осуществляется в бумажном и/или электронном формате через единую информационную систему юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Юридические консультанты ежемесячно формируют отчет об оказанной ими гарантированной государством юридической помощи не позднее пятого числа месяца, следующего за отчетным по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в бумажном и/или электронном формате через единую информационную систему юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Палата юридических консультантов области, города республиканского значения, столицы ежегодно не позднее пятого июля и пятого января представляет в территориальный орган юстиции сводный отчет об оказанной юридическими консультантами гарантированной государством юридической помощи, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пабзац второй пункта 18 предусматривается в редакции приказа Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сводный отчет об оказанной юридическими консультантами гарантированной государством юридической помощи предоставляется в территориальный орган юстиции через единую информационную систему юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сводный отчет палаты юридических консультантов области содержит информацию об обеспечении гарантированной государством юридической помощью сельских населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Отказ в оказании гарантированной государством юридической помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В оказании гарантированной государством юридической помощи в виде правового консультирования, защиты и представительства отказывается при наличии одного из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявитель (физическое лицо) не относится к категории лиц, имеющих право на получение гарантированной государством юридической помощи, предусмотренных пунктами 2 и 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращение заявителя (физического лица) не имеет правовой характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1719,90 +2385,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Отказ в оказании гарантированной государством юридической помощи может быть обжалован в уполномоченный орган, суд в соответствии с пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1964,62 +2630,168 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>консультантов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменением, внесенным приказом Министра юстиции РК от 24.10.2024 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложении 1 предусматривается изменение приказом Министра юстиции РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 с изменением, внесенным приказом Министра юстиции РК от 24.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 886</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -2074,266 +2846,266 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соглашение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об оказании гарантированной государством юридической</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       помощи с юридическим консультантом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z63" w:id="47"/>
+      <w:bookmarkStart w:name="z63" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________                         "____" ___________20___г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (место заключения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент юстиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z65" w:id="49"/>
+      <w:bookmarkStart w:name="z65" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование департамента юстиции)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в лице ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (фамилия, имя, отчество (при его наличии) руководителя департамента юстиции или лица, уполномоченного подписывать настоящее соглашение) действующий в интересах лиц, имеющих право на получение гарантированной государством юридической помощи за счет бюджетных средств, именуемый в дальнейшем "Администратор", с одной стороны, руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 28-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об адвокатской деятельности и юридической помощи" (далее – Закон) и юридический консультант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z68" w:id="52"/>
+      <w:bookmarkStart w:name="z68" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2394,350 +3166,350 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование палаты юридических консультантов, дата принятия, №_)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       включен___ в Список юридических консультантов, участвующих в системе оказания гарантированной государством юридической помощи, именуем___ в дальнейшем "юридический консультант", с другой стороны, заключили настоящее Соглашение о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Юридический консультант оказывает гарантированную государством юридическую помощь в виде правового консультирования, защиты и представительства интересов физических лиц в судах, государственных органах и негосударственных организациях, а также проведение примирительных процедур, согласно пунктам 2 и 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная государством юридическая помощь оказывается физическим лицам за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оплата за оказанную юридическим консультантом гарантированную государством юридическую помощь и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур, производится за счет бюджетных средств в размере, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 июня 2023 года № 434 "Об утверждении размеров оплаты гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для оказания гарантированной государством юридической помощи юридический консультант осуществляет следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) использует предусмотренные законодательством Республики Казахстан процессуальные полномочия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выполняет действия, не противоречащие действующему законодательству Республики Казахстан по установлению фактических обстоятельств, направленных на обеспечение прав, свобод и законных интересов физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководствуется в своей профессиональной деятельности принципами организации и деятельности юридических консультантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Юридический консультант при оказании юридической помощи может истребовать необходимую информацию, документы и материалы для оказания полноценной квалифицированной юридической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Юридический консультант отказывает в оказании гарантированной государством юридической помощи при наличии оснований, предусмотренных пунктом 18 Правил участия юридических консультантов в оказании гарантированной государством юридической помощи, организуемой палатами юридических консультантов, утвержденных в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 28-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Администратор перечисляет в установленные законодательством Республики Казахстан сроки на банковский счет юридического консультанта бюджетные средства, подлежащие выплате за оказанную юридическую помощь и возмещение расходов, связанных с защитой и представительством, а также проведением примирительных процедур.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее Соглашение формируется в единой информационной системе юридической помощи, вступает в силу со дня его подписания посредством электронной цифровой подписи Сторон и действует до конца следующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8611,928 +9383,928 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантированной государством</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридической помощи"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об оказанной юридическими консультантами гарантированной государством юридической помощи" (индекс 1-ЮКГГЮП, периодичность ежемесячная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z97" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Термины и определения, используемые в форме административных данных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z98" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z98" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) гарантированная государством юридическая помощь – юридическая помощь, оказываемая физическим и юридическим лицам, имеющим право на ее получение на основании и в порядке, предусмотренных настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными законами Республики Казахстан, на бесплатной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z99" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z99" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) правовое информирование – вид юридической помощи, оказываемой неопределенному кругу лиц путем предоставления информации по вопросам законодательства Республики Казахстан в устной, письменной формах, в форме электронного документа либо в виде визуального ознакомления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z100" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) правовое консультирование – вид юридической помощи, оказываемой физическим и юридическим лицам в форме устных и письменных консультаций, в том числе касающихся вопроса составления заявлений, жалоб, ходатайств и других документов правового характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z101" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z101" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z102" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z102" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В форме административных данных "Отчет об оказанной юридическими консультантами гарантированной государством юридической помощи" включаются следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z103" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z103" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z104" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z104" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам взыскания алиментов, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z105" w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z105" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам назначения пенсии и пособий, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z106" w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z106" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам реабилитации, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z107" w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z107" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам получения статуса беженца или кандаса, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z108" w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z108" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам несовершеннолетних, оставшихся без попечения родителей, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z109" w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z109" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией жертв сексуального насилия, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z110" w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z110" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией жертв торговли людьми, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z111" w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z111" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией жертв акта терроризма, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z112" w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z112" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией подвергшихся пыткам, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z113" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z113" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам возмещения вреда, причиненного смертью кормильца, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z114" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 12 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам возмещения вреда, причиненного повреждением здоровья, связанным с работой, либо причиненного уголовным правонарушением, и из них из сельских населенных пунктов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z115" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z115" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся участниками Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z116" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся лицами, приравненными по льготам к участникам Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z117" w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z117" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся ветеранами боевых действий на территории других государств, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z118" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z118" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся военнослужащими срочной службы, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z119" w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z119" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся лицами с инвалидностью первой и второй групп, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z120" w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся пенсионерами по возрасту, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z121" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 19 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся многодетными семьями, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z122" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 20 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся малообеспеченными лицами (семьями), имеющие среднедушевые доходы в месяц ниже черты бедности, установленной в областях, городах республиканского значения, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z123" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 21 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z124" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 22 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по делам о возмещении вреда, причиненного смертью кормильца, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z125" w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 23 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по спорам о возмещении вреда, причиненного повреждением здоровья, связанным с работой, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z126" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 24 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по спорам о возмещении вреда, причиненного уголовным правонарушением, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z127" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 25 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, связанным с обеспечением и защитой прав и законных интересов несовершеннолетних, оставшихся без попечения родителей, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z128" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 26 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам о взыскании алиментов на содержание детей в многодетных семьях, которые являются взыскателями в рамках исполнительного производства о взыскании алиментов, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 27 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, связанным с обеспечением и защитой прав и законных интересов потерпевших от бытового насилия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях, и из них из сельских населенных пунктов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z130" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 28 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, участниками Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z131" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 29 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, лицами, приравненными по льготам к участникам Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z132" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 30 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, ветеранами боевых действий на территории других государств, и из них из сельских населенных пунктов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z133" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 31 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, военнослужащими срочной службы, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z134" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 32 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, лицами с инвалидностью первой и второй групп, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z135" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 33 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, пенсионерами по возрасту, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z136" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 34 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по спорам о возмещении вреда реабилитированным в соответствии с законом, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z137" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 35 указывается общее количество физических лиц, которым оказана юридическая помощь (сумма строк 1, 21), и из них из сельских населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15423,962 +16195,962 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантированной государством</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридической помощи"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="107"/>
+    <w:bookmarkStart w:name="z139" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сводный отчет об оказанной юридическими консультантами гарантированной государством юридической помощи" (индекс 2-ГГЮП, периодичность полугодовая, годовая по нарастающей)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z140" w:id="108"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z140" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Термины и определения, используемые в форме административных данных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z141" w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z141" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) гарантированная государством юридическая помощь – юридическая помощь, оказываемая физическим и юридическим лицам, имеющим право на ее получение на основании и в порядке, предусмотренных настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными законами Республики Казахстан, на бесплатной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z142" w:id="110"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z142" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) правовое информирование – вид юридической помощи, оказываемой неопределенному кругу лиц путем предоставления информации по вопросам законодательства Республики Казахстан в устной, письменной формах, в форме электронного документа либо в виде визуального ознакомления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z143" w:id="111"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z143" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) правовое консультирование – вид юридической помощи, оказываемой физическим и юридическим лицам в форме устных и письменных консультаций, в том числе касающихся вопроса составления заявлений, жалоб, ходатайств и других документов правового характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z144" w:id="112"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z144" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z145" w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z145" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В форме административных данных "Сводный отчет об оказанной юридическими консультантами гарантированной государством юридической помощи" включаются следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z146" w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z146" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z147" w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z147" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам взыскания алиментов, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z148" w:id="116"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z148" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам назначения пенсии и пособий, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z149" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z149" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам реабилитации, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z150" w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z150" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам получения статуса беженца или кандаса, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z151" w:id="119"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z151" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам несовершеннолетних, оставшихся без попечения родителей, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z152" w:id="120"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z152" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией жертв сексуального насилия, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z153" w:id="121"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z153" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией жертв торговли людьми, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z154" w:id="122"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z154" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией жертв акта терроризма, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z155" w:id="123"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z155" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам обеспечения и защиты прав и законных интересов лиц, связанных со статусом или ситуацией подвергшихся пыткам, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z156" w:id="124"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z156" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам возмещения вреда, причиненного смертью кормильца, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z157" w:id="125"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z157" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 12 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам возмещения вреда, причиненного повреждением здоровья, связанным с работой, либо причиненного уголовным правонарушением, и из них из сельских населенных пунктов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z158" w:id="126"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z158" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся участниками Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z159" w:id="127"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z159" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся лицами, приравненными по льготам к участникам Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z160" w:id="128"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z160" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся ветеранами боевых действий на территории других государств, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z161" w:id="129"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z161" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся военнослужащими срочной службы, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z162" w:id="130"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z162" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся лицами с инвалидностью первой и второй групп, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z163" w:id="131"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z163" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся пенсионерами по возрасту, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z164" w:id="132"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z164" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 19 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся многодетными семьями, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z165" w:id="133"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z165" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 20 указывается количество физических лиц, которым оказано правовое консультирование в форме устных и письменных консультаций по вопросам, не связанным с предпринимательской деятельностью, являющихся малообеспеченными лицами (семьями), имеющие среднедушевые доходы в месяц ниже черты бедности, установленной в областях, городах республиканского значения, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z166" w:id="134"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z166" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 21 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z167" w:id="135"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z167" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 22 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по делам о возмещении вреда, причиненного смертью кормильца, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z168" w:id="136"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z168" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 23 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по спорам о возмещении вреда, причиненного повреждением здоровья, связанным с работой, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z169" w:id="137"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z169" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 24 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по спорам о возмещении вреда, причиненного уголовным правонарушением, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z170" w:id="138"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z170" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 25 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, связанным с обеспечением и защитой прав и законных интересов несовершеннолетних, оставшихся без попечения родителей, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z171" w:id="139"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z171" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 26 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам о взыскании алиментов на содержание детей в многодетных семьях, которые являются взыскателями в рамках исполнительного производства о взыскании алиментов, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z172" w:id="140"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z172" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 27 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, связанным с обеспечением и защитой прав и законных интересов потерпевших от бытового насилия в соответствии с Кодексом Республики Казахстан об административных правонарушениях, и из них из сельских населенных пунктов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z173" w:id="141"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z173" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 28 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, участниками Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z174" w:id="142"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z174" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 29 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, лицами, приравненными по льготам к участникам Великой Отечественной войны, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z175" w:id="143"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z175" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 30 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, ветеранами боевых действий на территории других государств, и из них из сельских населенных пунктов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z176" w:id="144"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z176" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 31 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, военнослужащими срочной службы, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z177" w:id="145"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z177" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 32 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, лицами с инвалидностью первой и второй групп, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z178" w:id="146"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z178" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 33 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов и ответчиков по спорам, не связанным с предпринимательской деятельностью, являющихся, пенсионерами по возрасту, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z179" w:id="147"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z179" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 34 указывается количество физических лиц, интересы которых представлялись в гражданском судопроизводстве истцов по спорам о возмещении вреда реабилитированным в соответствии с законом, и из них из сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z180" w:id="148"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z180" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 35 указывается общее количество физических лиц, которым оказана юридическая помощь (сумма строк 1, 21), и из них из сельских населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16704,31 +17476,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>