--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6dbb6d4" w14:textId="6dbb6d4">
+    <w:p w14:paraId="4646f0d" w14:textId="4646f0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,120 +170,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 49)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра просвещения РК от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 98</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2480,134 +2490,258 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Для размещения государственного образовательного заказа на дошкольное воспитание и обучение органами управления образованием обеспечивается учет детей дошкольного возраста, в том числе перемещения воспитанников между дошкольными организациями за пределы региона и их выбытию согласно регистрации в Национальной образовательной базе данных (далее - НОБД).</w:t>
+      9. Для размещения государственного образовательного заказа на дошкольное воспитание и обучение органами управления образованием обеспечивается учет детей дошкольного возраста, в том числе перемещения воспитанников между дошкольными организациями за пределы региона и их выбытию, посредством регистрации в цифровой системе "Национальная образовательная база данных" (далее – НОБД).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Объем государственного образовательного заказа на дошкольное воспитание и обучение определяется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 ноября 2017 года № 597 "Об утверждении Методики подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего, высшего и послевузовского образования с учетом кредитной технологии обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16137) (далее – Методика).</w:t>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 ноября 2017 года № 597 "Об утверждении Методики подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16137) (далее – Методика).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом подушевое нормативное финансирование дошкольного воспитания и обучения осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 ноября 2017 года № 596 "Об утверждении Правил подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего, высшего и послевузовского образования с учетом кредитной технологии обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16138) (далее – Правила подушевого нормативного финансирования).</w:t>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 ноября 2017 года № 596 "Об утверждении Правил подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16138) (далее – Правила подушевого нормативного финансирования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок размещения государственного образовательного заказа на дошкольное воспитание и обучение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3100,91 +3234,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 30 марта 2022 года № 117 "Об утверждении инструкции по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, осуществляющих деятельность в области образования Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27414) (далее – Инструкция);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z669" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) специальные условия для получения образования детей с особыми образовательными потребностями (при наличии) в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон об архитектурной деятельности);</w:t>
+      4) доступную (безбарьерную) среду в соответствии со Строительным кодексом Республики Казахстан (далее – Строительный Кодекс) и специальные условия для получения образования детей с особыми образовательными потребностями (при наличии) в соответствии с Правилами и программами оценки особых образовательных потребностей, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2022 года № 4 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26618);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z670" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) оснащение оборудованием и мебелью в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3220,71 +3334,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медицинское обслуживание воспитанников и оказания первой медицинской помощи в соответствии с Санитарными правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z672" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) педагогическим составом, имеющим педагогическое или иное профессиональное образование по соответствующему профилю в соответствии с </w:t>
+      7) педагогами, имеющими педагогическое или иное профессиональное образование по соответствующему профилю в соответствии с Типовыми квалификационными характеристиками должностей педагогов, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 13 июля 2009 года № 338 "Об утверждении Типовых квалификационных характеристик должностей педагогов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 5750) и штатной численностью в соответствии с постановлением Правительства Республики Казахстан от 30 января 2008 года № 77 "Об утверждении Типовых штатов работников государственных организаций образования". </w:t>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 13 июля 2009 года № 338 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 5750) и штатной численностью в соответствии с Типовыми штатами работников государственных организаций образования, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра просвещения Республики Казахстан от 21 июля 2023 года № 224 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33166). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3320,50 +3454,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3564,51 +3718,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15. После предоставления документов, указанных в пункте 14 настоящих Правил, Комиссия через государственные электронные информационные системы (веб-портал "электронного правительства" www.egov.kz, www.elicense.kz) получает и осуществляет проверку наличия и действительности следующие документы:</w:t>
+        <w:t xml:space="preserve">15. После предоставления документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, Комиссия через государственные цифровые системы (веб-портал "цифрового правительства" www.egov.kz, www.elicense.kz) получает и осуществляет проверку наличия и действительности следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z680" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уведомления о начале или прекращении деятельности в сфере дошкольного воспитания и обучения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3683,113 +3857,123 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) справки о государственной регистрации/перерегистрации юридического лица или индивидуального предпринимателя, справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z683" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 21 июня 2022 года № 29/қе "Об утверждении Правил оказания государственной услуги "Выдача санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения на объектах органов национальной безопасности Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28566) (далее –Приказ № 29/қе);</w:t>
+        <w:t>
+      4) санитарно-эпидемиологического заключения о соответствии дошкольной организации Санитарным правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z684" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения об отсутствии (наличии) задолженности, учет по которым ведется в органах государственных доходов с датой не раньше месячного срока до подачи документов на Конкурс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3866,51 +4050,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18. В течение 5 (пяти) рабочих дней с момента завершения регистрации документов в СПДО, Комиссия рассматривает предоставленные дошкольными организациями документы, в том числе полученные из соответствующих государственных электронных информационных систем. Документы рассматриваются в присутствии потенциальных поставщиков услуг с обязательным видео и аудио фиксированием.</w:t>
+        <w:t>18. В течение 5 (пяти) рабочих дней с момента завершения регистрации документов в СПДО, Комиссия рассматривает предоставленные дошкольными организациями документы, в том числе полученные из соответствующих государственных цифровых систем. Документы рассматриваются в присутствии потенциальных поставщиков услуг с обязательной видео и аудио фиксированием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z686" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставленные дошкольными организациями документы размещаются Комиссией на официальных интернет-ресурсах органов управления образованием в соответствии с законодательством о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
@@ -3935,51 +4119,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра просвещения РК от 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4472,176 +4676,238 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">28. Размещение государственного образовательного заказа на дошкольное воспитание и обучение осуществляется органами управления образованием в порядке, предусмотренном настоящими Правилами, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 14 января 2022 года № 12 "Об утверждении Правил заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26502), с дошкольными организациями, включенными в Перечень дошкольных организаций, в течение 15 (пятнадцати) календарных дней.</w:t>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 14 января 2022 года № 12 "Об утверждении Правил заключения договоров услуг государственного образовательного заказа посредством единой платформы закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26502), с дошкольными организациями, включенными в Перечень дошкольных организаций, в течение 15 (пятнадцати) календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z690" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор размещения государственного образовательного заказа на дошкольное воспитание и обучение с дошкольными организациями заключается на один финансовый год в пределах утвержденных объемов бюджетных средств на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z691" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После заключения договора размещения государственного образовательного заказа на дошкольное воспитание и обучение дошкольная организация размещает сведения об имеющихся свободных местах в течение 3 (трех) рабочих дней в информационных системах органов управления образованием.</w:t>
+      После заключения договора размещения государственного образовательного заказа на дошкольное воспитание и обучение дошкольная организация размещает сведения об имеющихся свободных местах в течение 3 (трех) рабочих дней в цифровых системах органов управления образованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Министра просвещения РК от 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 485</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Родители или иные законные представители детей на основе сведений о свободных местах в информационной системе органов управления образованием самостоятельно получают направление в дошкольную организацию с последующим заключением договора на оказание образовательных услуг с дошкольной организацией.</w:t>
+      29. Родители или иные законные представители детей на основе сведений о свободных местах в цифровой системе органов управления образованием самостоятельно получают направление в дошкольную организацию с последующим заключением договора на оказание образовательных услуг с дошкольной организацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Финансирование дошкольных организаций, включенных в Перечень дошкольных организаций, осуществляется за зачисленных детей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5156,160 +5422,160 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>37. После регистрации указанных документов, Комиссия получает через государственные электронные информационные системы (веб-портал "электронного правительства" www.egov.kz, www.elicense.kz) и осуществляет проверку на наличие и действительность следующих документов:</w:t>
+        <w:t>37. После регистрации указанных документов, Комиссия получает через государственные цифровые системы (веб-портал "цифрового правительства" www.egov.kz, www.elicense.kz) и осуществляет проверку на наличие и действительность следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z706" w:id="127"/>
-[...15 lines deleted...]
-      1) санитарно-эпидемиологического заключения в соответствии с Приказом № 29/қе;</w:t>
+    <w:bookmarkStart w:name="z891" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) санитарно-эпидемиологического заключения в соответствии с Санитарными правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z707" w:id="128"/>
+    <w:bookmarkStart w:name="z892" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензии на медицинскую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z708" w:id="129"/>
+    <w:bookmarkStart w:name="z893" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) справки о государственной регистрации/перерегистрации юридического лица или индивидуального предпринимателя, справки о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа Министра просвещения РК от 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 485</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6804,141 +7070,141 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проектная (проектно-сметная) документация на объект частной организации образования, разработанная и утвержденная в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 60</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Закона об архитектурной деятельности, либо судебный акт о праве собственности на объект;</w:t>
+        <w:t>статьей 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Строительного кодекса, либо судебный акт о праве собственности на объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z794" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) акт приемки построенного объекта в эксплуатацию, подтверждающий дату ввода объекта в эксплуатацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 73 Закона об архитектурной деятельности;</w:t>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 132 Строительного кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z795" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заключение о состоянии подлежащего реконструкции здания в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьей 34-4 Закона об архитектурной деятельности, при реконструкции;</w:t>
+        <w:t xml:space="preserve"> статьи 60 Строительного кодекса, при реконструкции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z796" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках с зарегистрированным обременением права на изменение целевого назначения объекта частной организации среднего образования, указанного в заявлении и сведениях об интернатной организации (при наличии), на срок не менее двадцати лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z797" w:id="198"/>
     <w:p>
@@ -6983,50 +7249,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 56-1 в соответствии с приказом Министра просвещения РК от 05.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z185" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7874,94 +8160,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) безналичное списание с банковского счета и (или) электронного кошелька обучающегося на счет соответствующей частной организации образования бюджетных средств согласно фактически оказанному объему образовательных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z870" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банки второго уровня и (или) Национальный оператор почты обеспечивают посредством своей информационной системы и (или) мобильного приложения ежемесячное направление обучающемуся либо его родителю или иному законному представителю, информацию о наименовании частной организации образования и сумме бюджетных средств, списываемой в пользу данной частной организации образования за оказанные ею образовательные услуги (далее – информация банка о школе).</w:t>
+      Банки второго уровня и (или) Национальный Оператор почты обеспечивают посредством своей цифровой системы и (или) мобильного приложения ежемесячное направление обучающемуся либо его родителю или иному законному представителю, информацию о наименовании частной организации образования и сумме бюджетных средств, списываемой в пользу данной частной организации образования за оказанные ею образовательные услуги (далее – информация банка о школе).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z871" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Родитель или иной законный представитель обучающегося, не достигшего совершеннолетия, а также совершеннолетний обучающийся, ознакомившись с информацией банка о школе, при наличии возражения вносит соответствующую запись с обоснованием несогласия с информацией банка о школе в информационную систему и (или) мобильное приложение банка второго уровня и (или) Национального оператора почты в течение 5 (пяти) рабочих дней со дня получения информации банка о школе. </w:t>
+        <w:t>
+      Родитель или иной законный представитель обучающегося, не достигшего совершеннолетия, а также совершеннолетний обучающийся, ознакомившись с информацией банка о школе, при наличии возражения вносит соответствующую запись с обоснованием несогласия с информацией банка о школе в цифровую систему и (или) мобильное приложение банка второго уровня и (или) Национального Оператора почты в течение 5 (пяти) рабочих дней со дня получения информации банка о школе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z872" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банки второго уровня и (или) Национальный оператор почты направляют оператору сведения о возражении по утвержденной оператором форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58-1 с изменениями, внесенными приказом и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z873" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-2. Оператор в течение 3 (трех) рабочих дней со дня получения от банков второго уровня и (или) Национального оператора почты сведений о возражении оповещает соответствующую частную организацию образования о полученном возражении обучающегося либо его родителя или иного законного представителя для предоставления частной организацией образования оператору в течение 5 (пяти) рабочих дней:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z874" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9092,51 +9440,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) опыта работы Организации в сфере дополнительного образования (в соответствии с уставом, с учредительными документами, договорами);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z732" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) регистрации в информационной системе НОБД с указанием реализуемых образовательных программ дополнительного образования детей;</w:t>
+      8) регистрации в НОБД с указанием реализуемых образовательных программ дополнительного образования детей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z733" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уведомления о начале и прекращении деятельности (эксплуатации) объекта незначительной эпидемической значимости в соответствии с Законом о разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z734" w:id="275"/>
     <w:p>
@@ -9281,61 +9629,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 66 – в редакции приказа Министра просвещения РК от 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Министра просвещения РК от 04.04.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказами Министра просвещения РК от 04.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9616,71 +9984,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>68. Через государственные электронные информационные системы (веб-портал "электронного правительства" www.egov.kz, www.elicense.kz), интернет-ресурс Организации и НОБД Комиссия осуществляет проверку на наличие и действительность следующих сведений:</w:t>
+        <w:t>68. Через государственные цифровые системы (веб-портал "цифрового правительства" www.egov.kz, www.elicense.kz), интернет-ресурс Организации и НОБД Комиссия осуществляет проверку на наличие и действительность следующих сведений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z750" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) регистрации в информационной системе НОБД с указанием реализуемых образовательных программ дополнительного образования детей на основании заявления по форме согласно приложению 4 к настоящим Правилам;</w:t>
+        <w:t xml:space="preserve">
+      1) регистрации в НОБД с указанием реализуемых образовательных программ дополнительного образования детей на основании заявления по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkStart w:name="z751" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомление о начале и прекращении деятельности (эксплуатации) объекта незначительной эпидемической значимости в соответствии с Законом о разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
     <w:bookmarkStart w:name="z752" w:id="293"/>
     <w:p>
@@ -9765,51 +10153,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 68 – в редакции приказа Министра просвещения РК от 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z241" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9960,51 +10368,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>70. В течение 15 (пятнадцати) рабочих дней с момента завершения регистрации документов в органе управления образованием Комиссия рассматривает предоставленные Организациями документы, в том числе полученные из соответствующих государственных электронных информационных систем.</w:t>
+        <w:t>70. В течение 15 (пятнадцати) рабочих дней с момента завершения регистрации документов в органе управления образованием Комиссия рассматривает предоставленные Организациями документы, в том числе полученные из соответствующих государственных цифровых систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
     <w:bookmarkStart w:name="z760" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы рассматриваются в присутствии Организаций с обязательным видео и аудио фиксированием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
     <w:bookmarkStart w:name="z761" w:id="302"/>
     <w:p>
@@ -10149,51 +10557,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 70 – в редакции приказа Министра просвещения РК от 05.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z249" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10694,54 +11122,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Государственный образовательный заказ на дополнительное образование детей не оплачивается детям, отсутствовавшим более чем на 3 (трех) занятиях и по неуважительным причинам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:bookmarkStart w:name="z270" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      82. Организацией на 1 число каждого последующего месяца выставляется акт оказанных услуг с приложением информации, выгруженной из информационной системы НОБД по состоянию на последний рабочий день месяца, за исключением декабря, за который акт оказанных услуг с приложением информации, выгруженной из информационной системы НОБД выставляется по состоянию на 15 декабря календарного года.</w:t>
+      82. Организацией на 1 число каждого последующего месяца выставляется акт оказанных услуг с приложением информации, выгруженной из НОБД по состоянию на последний рабочий день месяца, за исключением декабря, за который акт оказанных услуг с приложением информации, выгруженной из НОБД выставляется по состоянию на 15 декабря календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 82 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z271" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -11498,94 +11988,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Для определения организаций ТиППО, в которых по условиям конкурса размещается государственный образовательный заказ на подготовку кадров с ТиППО, органы управления образованием области, города республиканского значения и столицы ежегодно объявляют конкурс среди организаций ТиППО на официальных интернет-ресурсах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
     <w:bookmarkStart w:name="z297" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      96. Для участия в конкурсе по размещению государственного образовательного заказа на подготовку кадров с ТиППО, услугополучатели предоставляют услугодателю через Государственную корпорацию или через веб-портал "электронного правительства" (далее – портал) пакет документов, указанный в Стандарте государственной услуги "Прием документов на конкурс по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием" (далее – Стандарт) согласно </w:t>
+      96. Для участия в конкурсе по размещению государственного образовательного заказа на подготовку кадров с ТиППО, в течение пяти рабочих дней услугополучатели предоставляют услугодателю через НОБД или через веб-портал "цифрового правительства" (далее – портал) перечень документов, указанный в Перечне основных требований к оказанию государственной услуги "Прием документов на конкурс по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
     <w:bookmarkStart w:name="z298" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания услуги, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в Стандарте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 96 с изменением, внесенным приказом и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z299" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. Работник Государственной корпорации регистрирует документы и выдает услугополучателю расписку о приеме пакета документов либо при предоставлении услугополучателем неполного пакета документов отказывает в приеме документов и выдает расписку согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -11738,74 +12290,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель обеспечивает доставку документов в филиал Государственной корпорации не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z307" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      99. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
+      99. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере цифровизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах).</w:t>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 99 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z308" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z309" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12399,55 +13013,157 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствие заявленной специальности утвержденному перечню специальностей, утвержденных Комиссией по формированию и распределению госзаказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
     <w:bookmarkStart w:name="z333" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      103. При отсутствии возможности получения документов и сведений, указанных в пунктах 101 и 102 из информационных систем, Комиссия запрашивает подтверждающие документы у организаций образования, реализующих образовательные программы ТиППО.</w:t>
+        <w:t xml:space="preserve">
+      103. При отсутствии возможности получения документов и сведений, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> из цифровых систем, Комиссия запрашивает подтверждающие документы у организаций образования, реализующих образовательные программы ТиППО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 103 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z334" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104. Комиссия рассматривает конкурсные заявки в течение 10 (десяти) календарных дней со дня начала Конкурса, определяет степень их соответствия требованиям уполномоченного органа в области образования, предъявляемым к организации ТиППО, указанных в пунктах 101 и 102 настоящих Правил, для размещения государственного образовательного заказа и финансирования подготовки кадров ТиППО и проводит их оценку согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -12520,54 +13236,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Решение Комиссии об определении перечня организаций ТиППО, в которых по условиям конкурса размещается государственный образовательный заказ на подготовку кадров с ТиППО с указанием специальности (квалификации), базы и языка обучения, проектной возможности в течение пяти рабочих дней публикуется на интернет-ресурсах органов управления образованием области, города республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
     <w:bookmarkStart w:name="z338" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      108. Утвержденные перечни организаций ТиППО в соответствии с пунктами 105 и 106, в которых по условиям конкурса размещается государственный образовательный заказ на подготовку кадров с ТиППО направляются в информационную систему для распределения государственного образовательного заказа до 15 июня календарного года.</w:t>
+      108. Утвержденные перечни организаций ТиППО в соответствии с пунктами 105 и 106, в которых по условиям конкурса размещается государственный образовательный заказ на подготовку кадров с ТиППО направляются в цифровую систему для распределения государственного образовательного заказа до 15 июня календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 108 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z339" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Органы управления образованием области, городов республиканского значения и столицы в соответствии с приказом № 578 проводят распределение государственного образовательного заказа по выбору абитуриентов по организациям ТиППО, утвержденным решением Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
     <w:bookmarkStart w:name="z340" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -26014,61 +26792,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правый верхний угол приложения 4 – в редакции приказа Министра просвещения РК от 05.09.2023 </w:t>
+      Сноска. Приложение 4 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 280</w:t>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -26127,337 +26905,272 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заявления</w:t>
+              <w:t>(заполняется на бланке организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(заполняется на бланке организации</w:t>
+              <w:t>дополнительного образования)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дополнительного образования)</w:t>
+              <w:t>Руководителю управления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Руководителю управления</w:t>
+              <w:t>(отдела) образования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(отдела) образования</w:t>
+              <w:t>____________области (города, района)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________области (города,района)</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф.И.О. (при его наличии) руководителя)</w:t>
+              <w:t>(ФИО (при его наличии) руководителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z463" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                            Заявление</w:t>
+        <w:t xml:space="preserve">                           Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z464" w:id="474"/>
-[...9 lines deleted...]
-      Прошу включить_______________________________________________________</w:t>
+      <w:bookmarkStart w:name="z74" w:id="474"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу включить__________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     (наименование Организации)</w:t>
-[...84 lines deleted...]
-        <w:t>Дата заполнения</w:t>
+        <w:t xml:space="preserve">                               (наименование организации) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в цифровую систему "Национальная образовательная база данных".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководитель организации ________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (ФИО (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения_________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28734,131 +29447,131 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правый верхний угол приложения 7 – в редакции приказа Министра просвещения РК от 05.09.2023 </w:t>
+      Сноска. Приложение 7 – в редакции приказа и.о. Министра просвещения РК от 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 280</w:t>
+        <w:t>№ 218-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...23 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственной услуги "Прием документов на конкурс по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием"
-</w:t>
+Наименование государственной услуги "Прием документов на конкурс по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28927,51 +29640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается местными исполнительными органами областей, городов Нур-Султан, Алматы и Шымкента, управлениями образования областей, городов республиканского значения, столицы (далее – услугодатель).</w:t>
+Государственная услуга оказывается уполномоченными органами соответствующей отрасли и местными исполнительными органами (далее – МИО) столицы, области и городов республиканского значения (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29004,87 +29717,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результатов оказания государственной услуги осуществляются через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) и веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29117,135 +29830,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуг и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z532" w:id="498"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) с момента сдачи пакета документов услугополучателем: в Государственную корпорацию –2 рабочих дня; через портал –2 рабочих дня. При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги. Услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги;</w:t>
-[...46 lines deleted...]
-3) максимально допустимое время обслуживания услугополучателя в Государственной корпорации – 20 минут.</w:t>
+Прием заявлений и выдача результатов оказания государственной услуги осуществляются через цифровую систему "Национальная образовательная база данных" (далее – НОБД) и веб-портал "цифрового правительства" www.egov.kz (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29278,87 +29943,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) /бумажная</w:t>
+С момента сдачи пакета документов услугополучателем через НОБД и портал – 2 рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29391,87 +30056,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о принятии документов на конкурс по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования в произвольной форме либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29504,87 +30169,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается на бесплатной основе юридическим лицам (далее – услугополучатель).</w:t>
+Уведомление о принятии документов либо мотивированный ответ об отказе в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29617,247 +30282,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z534" w:id="499"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу включительно, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан в соответствии с установленным графиком работы услугодателя с 9:00 до 17:30 часов, с перерывом на обед с 13:00 до 14:30 часов;</w:t>
-[...158 lines deleted...]
-2) на интернет-ресурсе Государственной корпорации: www.gov4c.kz.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29890,219 +30395,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов</w:t>
+График работы услугодателя, Государственной корпорации и цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z540" w:id="500"/>
+          <w:bookmarkStart w:name="z77" w:id="498"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении услугополучателя (либо его представителя по доверенности) в Государственную корпорацию предоставляет следующий пакет документов:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="500"/>
+1) услугодатель – с понедельника по пятницу включительно, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан в соответствии с установленным графиком работы услугодателя с 9:00 до 17:30 часов, с перерывом на обед с 13:00 до 14:30 часов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="498"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) заявление по форме 1 настоящего приложения;</w:t>
+              <w:t>2) НОБД – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) Информационную карту о соответствии требованиям, предъявляемым к организации ТиППО, для размещения государственного образовательного заказа по форме 2 настоящего приложения; </w:t>
+              <w:t>3) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-2) электронная копия информационной карты о соответствии требованиям, предъявляемым к организации ТиППО, для размещения государственного образовательного заказа по форме 2 настоящего приложения.</w:t>
+Адреса мест оказания государственной услуги, а также контактные телефоны справочных служб услугодателя размещены на интернет-ресурсе местных исполнительных органов столицы, области и городов республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30135,148 +30584,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="501"/>
+          <w:bookmarkStart w:name="z80" w:id="499"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="501"/>
+При обращении услугополучателя через НОБД и портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="499"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление по форме 1 настоящего приложения, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) информационная карта по заявленной специальности о соответствии требованиям, предъявляемым к организации технического и профессионального, послесреднего образования (далее – ТиППО), для размещения государственного образовательного заказа по форме 2 настоящего приложения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="500"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="500"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30393,382 +31031,431 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z547" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="501"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наименование организации образования, реализующей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       образовательные программы технического и профессионального,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             послесреднего образования (заполняется на бланке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   организации образования)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Заявление</w:t>
+        <w:t xml:space="preserve">                                            Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z548" w:id="503"/>
-[...9 lines deleted...]
-                   __________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z87" w:id="503"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председателю комиссии_______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             Наименование организации образования, реализующей образовательные</w:t>
-[...168 lines deleted...]
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       Изучив требования к участникам конкурса по размещению государственного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовательного заказа на подготовку кадров с ТиППО и условия его проведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурса, _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование организации образования) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">примет участие в конкурсе, проводимом уполномоченным органом и МИО, по </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специальностям, квалификациям</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(код, наименование специальности, квалификации количество мест, язык обучения, на базе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9/11 класса, ТиПО) в соответствии с лицензией на образовательную деятельность № от "___"______ ______ г.</w:t>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="507"/>
+        <w:t xml:space="preserve">                         9/11 класса, ТиППО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с лицензией на образовательную деятельность №___ от "___" ______ ______ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение: документы для участия в конкурсе на ____ листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководитель организации_________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись, ФИО (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения М.П.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30808,220 +31495,232 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z560" w:id="508"/>
+    <w:bookmarkStart w:name="z89" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Информационная карта организации технического</w:t>
+        <w:t xml:space="preserve"> Информационная карта организации технического и профессионального, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   и профессионального, послесреднего образования</w:t>
-[...142 lines deleted...]
-        <w:t>(код, наименование специальностей, квалификаций)</w:t>
+        <w:t xml:space="preserve"> послесреднего образования по заявленной специальности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (полное наименование организации технического и профессионального, послесреднего </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       образования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фактический адрес, телефон, электронная почта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (учредитель)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (код, наименование специальности, квалификации)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31185,87 +31884,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приложение к лицензии на право ведения образовательной деятельности по заявленным специальностям по профилю подготовки кадров (за исключением организаций ТиППО, расположенных в сельских населенных пунктах, в исправительных учреждениях уголовно-исполнительной системы)</w:t>
+Наличие лицензии на право ведения образовательной деятельности по специальностям, включенным в реестр образовательных программ по профилю подготовки кадров (за исключением профиля организаций ТиППО расположенных в сельских населенных пунктах и исправительных учреждений уголовно-исполнительной системы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№, дата выдачи</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31298,87 +31997,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие соответствующих учебно-производственных мастерских, учебных кабинетов, лабораторий, учебных полигонов, учебно-производственных баз для организации учебного процесса по квалификациям и специальностям</w:t>
+Наличие документа о прохождении государственной аттестации (за исключением вновь открывающихся организаций образования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество учебно-производственных мастерских, лабораторий по специальностям</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31410,88 +32109,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Наличие документов и сведений, подтверждающих соблюдение требований антитеррористической защиты в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 30 марта 2022 года № 117 "Об утверждении инструкции по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, осуществляющих деятельность в области образования Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27414)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Наличие педагогов высшей и первой категории, педагогов-экспертов, педагогов-исследователей, педагогов- мастеров и магистров от числа педагогов (не менее 30 %);</w:t>
-[...35 lines deleted...]
-Количество педагогов по квалификационным категориям</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31524,87 +32243,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие штатных преподавателей и мастеров производственного обучения не менее 70% (не менее 50% для организаций ТиППО, реализующих образовательные программы в сфере искусства и культуры)</w:t>
+Наличие образовательной программы, содержащейся в реестре образовательных программ уполномоченного органа в области образования (за исключением медицинских специальностей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество штатных педагогов</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31637,87 +32356,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие социально-бытовых условий для студентов (наличие общежития принадлежащего на праве собственности или аренды, оперативного управления, доверительного управления и/или хостела, и/или гостиницы) студентам, пунктов общественного питания и медицинского обслуживания)</w:t>
+Наличие образовательных программ для обучения лиц с особыми образовательными потребностями по заявленной специальности, включенной в реестр образовательных программ уполномоченного органа в области образования (за исключением медицинских специальностей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№, дата договора</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31750,87 +32469,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие условий для лиц с особыми образовательными потребностями (обязательные требования: входные пандусы, световые сигналы, кнопка вызова, санузел согласно СНИП)</w:t>
+Наличие соответствующей учебно-производственной базы по заявленной специальности, в том числе по медицинским и фармацевтическим, с наличием симуляционного кабинета (центра)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Краткое описание</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31863,87 +32582,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие документа о прохождении институциональной и/или специализированной аккредитации, государственной аттестации</w:t>
+Доля педагогов экспертов, педагогов-исследователей, педагогов- мастеров и (или) лиц, имеющих степень магистра, доктора философии (PhD), доктора по профилю, ученую степень доктора наук, кандидата наук, от общего числа педагогов (не менее 30%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ документа, дата выдачи</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31961,122 +32680,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z562" w:id="510"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трудоустройство и занятость выпускников в первый год после окончания организаций ТиППО по заявленным специальностям</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="510"/>
+Наличие педагогов специальных дисциплин и/или мастеров производственного обучения по заявленной специальности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данное требование не распространяется на организации ТиППО, заявившихся по новым специальностям, а также на специальности, по которым выпуск не проводился</w:t>
-[...35 lines deleted...]
-Доля трудоустроенных выпускников по специальностям на основе данных Межведомственного расчетного центра социальных выплат и занятых выпускников на основе данных, подтверждающих продолжение обучение в вузах, службу в рядах ВС, нахождение в отпуске по уходу за ребенком</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32109,87 +32808,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Охват обучающихся дуальным обучением и/или практикой на производстве</w:t>
+Наличие штатных педагогов не менее 70% (не менее 50% для организаций ТиППО, реализующих образовательные программы в сфере искусства и культуры) от общего числа педагогов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество обучающихся, охваченных дуальным обучением и/или практикой на производстве</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32222,87 +32921,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие образовательных программ, согласованных с работодателями или Индустриальным советом по заявленной специальности</w:t>
+Наличие социально-бытовых условий для студентов (наличие общежития/хостела/ гостиницы, принадлежащего на праве собственности или аренды (в том числе на безвозмездной основе), оперативного управления, доверительного управления, также пунктов общественного питания и медицинского обслуживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Образовательные программы</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32335,87 +33034,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие адаптированных образовательных программ или индивидуальных учебных программ и планов для обучения детей с особыми образовательными потребностями по заявленным специальностям;</w:t>
+Наличие условий для безбарьерного физического доступа (обязательные требования: входные пандусы, тактильная направляющая полоса, наличие звукового маяка у входа с зоной слышимости, санузел согласно СНИП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адаптированные образовательные программы или индивидуальные учебные программы и планы</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32448,87 +33147,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество компетенций, по которым принято участие в чемпионатах WorldSkills (Ворлдскилз), Abilympics (Абилимпикс), Deafskills (Дэфскилз) на региональном уровне в рамках заявленных специальностей.</w:t>
+Создание условий лицам с особыми образовательными потребностями в зданиях (учебных корпусах) по заявленной специальности (психолого-педагогическое сопровождение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество компетенций с наименованиями  специальностей</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32546,102 +33245,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="505"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество мест для приема обучающихся с учетом возможности организации ТиППО</w:t>
+Сведения о трудоустройстве и занятости выпускников организации образования, реализующих образовательные программы ТИПО по специальности, при этом доля трудоустроенных и занятых от общего числа выпускников по специальности в течение года выпуска – не менее 75 %.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="505"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данное требование не распространяется на организации ТиППО, заявившихся по новым специальностям, а также на специальности, по которым выпуск не проводился</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество мест определятеся с учетом проектной мощности (две смены), с планированием учебного процесса</w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32674,226 +33393,549 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие сайта организации образования, аккаунта в социальных сетях</w:t>
+Доля охвата обучающихся дуальным обучением, от общего числа обучающихся по государственному образовательному заказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данные сайта, аккаунта</w:t>
+Источник НОБД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество компетенций, по которым принято участие в региональных/республиканских конкурсах профессионального мастерства "WorldSkills", отраслевых/корпоративных чемпионатах "WorldSkills" и специализированных конкурсах профессионального мастерства за отчетный календарный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник НОБД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие цифровой системы управления образованием, сайта edu.kz и аккаунта в социальных сетях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник НОБД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество мест для приема обучающихся с учетом проектной мощности организации ТиППО (общая сумма проектной мощности учебного здания и мастерских)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z563" w:id="511"/>
-[...126 lines deleted...]
-      Дата заполнения М.П.</w:t>
+      <w:bookmarkStart w:name="z91" w:id="506"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достоверность вышеприведенной информации подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководитель организации _________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись, ФИО (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33129,397 +34171,397 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 8 – в редакции приказа Министра просвещения РК от 05.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z576" w:id="513"/>
+    <w:bookmarkStart w:name="z576" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z577" w:id="508"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководствуясь пунктом 2 статьи 20 Закона о государственных услугах,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственная корпорация (указать адрес) отказывает в приеме документов на оказание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственной услуги государственной услуги "Прием документов на конкурс по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>размещению государственного образовательного заказа на подготовку кадров с техническим,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессиональным и послесредним образованием" ввиду представления Вами неполного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пакета документов согласно перечню, предусмотренному стандартом государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуги, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z578" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z579" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z580" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z581" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая расписка составлена в 2 (двух) экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О (при его наличии) работника (подпись) Государственной корпорации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О (при его наличии) услугодателя) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z583" w:id="513"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z577" w:id="514"/>
-[...9 lines deleted...]
-      Руководствуясь пунктом 2 статьи 20 Закона о государственных услугах,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Ф.И.О. (при его наличии) (подпись услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z584" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:p>
-[...307 lines deleted...]
-    <w:bookmarkEnd w:id="520"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33753,68 +34795,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 9 – в редакции приказа Министра просвещения РК от 05.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z595" w:id="521"/>
+    <w:bookmarkStart w:name="z595" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист оценки соответствия требованиям, предъявляемым к организации технического и профессионального, послесреднего образования для размещения государственного образовательного заказа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkEnd w:id="515"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -34183,126 +35225,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие соответствующих учебно-производственных мастерских, учебных кабинетов, лабораторий, учебных полигонов, учебно-производственных баз для организации учебного процесса по квалификациям и специальностям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z596" w:id="522"/>
+          <w:bookmarkStart w:name="z596" w:id="516"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выгрузка с НОБД</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="522"/>
+          <w:bookmarkEnd w:id="516"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 или подтверждающие документы в бумажном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="523"/>
+          <w:bookmarkStart w:name="z597" w:id="517"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие - 1 балл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="523"/>
+          <w:bookmarkEnd w:id="517"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отсутствие – 0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34408,70 +35450,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выгрузка с НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z598" w:id="524"/>
+          <w:bookmarkStart w:name="z598" w:id="518"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51% и более - 3 балла</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="524"/>
+          <w:bookmarkEnd w:id="518"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34633,70 +35675,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выгрузка с НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="525"/>
+          <w:bookmarkStart w:name="z601" w:id="519"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81% и более - 3 балла</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="525"/>
+          <w:bookmarkEnd w:id="519"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34990,126 +36032,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие социально-бытовых условий для студентов (наличие общежития принадлежащего на праве собственности или аренды, оперативного управления, доверительного управления и/или хостела, и/или гостиницы) студентам, пунктов общественного питания и медицинского обслуживания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z610" w:id="526"/>
+          <w:bookmarkStart w:name="z610" w:id="520"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выгрузка с НОБД</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="526"/>
+          <w:bookmarkEnd w:id="520"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 или подтверждающие документы в бумажном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z611" w:id="527"/>
+          <w:bookmarkStart w:name="z611" w:id="521"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие – по 1 баллу за каждый</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="527"/>
+          <w:bookmarkEnd w:id="521"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отсутствие – 0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35179,126 +36221,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие условий для лиц с особыми образовательными потребностями (обязательные требования: входные пандусы, световые сигналы, кнопка вызова, санузел согласно СНИП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z612" w:id="528"/>
+          <w:bookmarkStart w:name="z612" w:id="522"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выгрузка с НОБД</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="528"/>
+          <w:bookmarkEnd w:id="522"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 или подтверждающие документы в бумажном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="529"/>
+          <w:bookmarkStart w:name="z613" w:id="523"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие - 1 балл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="529"/>
+          <w:bookmarkEnd w:id="523"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отсутствие – 0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35368,126 +36410,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие документа о прохождении институциональной и/или специализированной аккредитации, государственной аттестации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z614" w:id="530"/>
+          <w:bookmarkStart w:name="z614" w:id="524"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выгрузка с НОБД</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="530"/>
+          <w:bookmarkEnd w:id="524"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 или подтверждающие документы в бумажном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z615" w:id="531"/>
+          <w:bookmarkStart w:name="z615" w:id="525"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализированная аккредитация – 1 балл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="531"/>
+          <w:bookmarkEnd w:id="525"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35577,70 +36619,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z618" w:id="532"/>
+          <w:bookmarkStart w:name="z618" w:id="526"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудоустройство и занятость выпускников в первый год после окончания организаций ТиППО по заявленным специальностям.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="532"/>
+          <w:bookmarkEnd w:id="526"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данное требование не распространяется на организации ТиППО, заявившихся по новым специальностям, а также на специальности, по которым выпуск не проводился</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -35669,70 +36711,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные подтвержденные Межведомственным расчетным центром социальных выплат (ГЦВП), выгрузка с НОБД о выпускниках организаций ТиППО, продолжающих обучение в вузах, служащих в рядах ВС, находящихся в отпуске по уходу за ребенком или подтверждающие документы в бумажном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z619" w:id="533"/>
+          <w:bookmarkStart w:name="z619" w:id="527"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81%-90%- 3 балла</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="533"/>
+          <w:bookmarkEnd w:id="527"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35978,70 +37020,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выгрузка с НОБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="534"/>
+          <w:bookmarkStart w:name="z625" w:id="528"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Охват более 60% обучающихся по специальности (квалификации)– 2 балла</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="534"/>
+          <w:bookmarkEnd w:id="528"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36175,70 +37217,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В бумажном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z627" w:id="535"/>
+          <w:bookmarkStart w:name="z627" w:id="529"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="535"/>
+          <w:bookmarkEnd w:id="529"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36420,70 +37462,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В бумажном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z632" w:id="536"/>
+          <w:bookmarkStart w:name="z632" w:id="530"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="536"/>
+          <w:bookmarkEnd w:id="530"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36683,80 +37725,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="537"/>
+          <w:bookmarkStart w:name="z637" w:id="531"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Более 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>компетенций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="537"/>
+          <w:bookmarkEnd w:id="531"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -37125,70 +38167,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сайт, аккаунт в социальных сетях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z645" w:id="538"/>
+          <w:bookmarkStart w:name="z645" w:id="532"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При ежедневной активности – 1,5 балла;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="538"/>
+          <w:bookmarkEnd w:id="532"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -37402,70 +38444,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z650" w:id="539"/>
+          <w:bookmarkStart w:name="z650" w:id="533"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 От 16 баллов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="539"/>
+          <w:bookmarkEnd w:id="533"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 26,5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -38402,55 +39444,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38776,31 +39818,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>