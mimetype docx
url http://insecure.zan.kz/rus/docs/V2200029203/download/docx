--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1829944" w14:textId="1829944">
+    <w:p w14:paraId="35bdc23" w14:textId="35bdc23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,54 +133,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1015,149 +1087,337 @@
         <w:t>
       1. Настоящие Правила оказания государственной услуги "Назначение единовременной выплаты на погребение и единовременного пособия членам семьи умершего пенсионера Министерства обороны" (далее – Правила) определяют порядок оказания государственной услуги "Назначение единовременной выплаты на погребение и единовременного пособия членам семьи умершего пенсионера Министерства обороны" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается Центром пенсионного обеспечения Министерства обороны Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Прием заявления на оказание государственной услуги осуществляется через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги, включающий характеристику процесса, форму, содержание и результат оказания государственной услуги, а также иные сведения с учетом особенностей оказания государственной услуги изложены в Перечне основных требований к оказанию государственной услуги "Назначение единовременной выплаты на погребение и единовременного пособия членам семьи умершего пенсионера Министерства обороны" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о документах, удостоверяющих личность, о регистрации по месту жительства или месту временного пребывания услугополучателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для получения единовременной выплаты на погребение и единовременных пособий, лица, имеющие право на выплаты в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1172,421 +1432,619 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" (далее – услугополучатели), подают заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам с приложением документов, необходимых для оказания государственной услуги, на портал в форме электронного документа, удостоверенного электронной цифровой подписью (далее - ЭЦП) услугополучателя или одноразовым паролем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Обработка запроса осуществляется в Интеграционном шлюзе автоматизированной системы мобилизационных ресурсов Министерства обороны Республики Казахстан (далее – ИШ МО) в течение 2 (двух) рабочих дней. В случае назначения единовременной выплаты на погребение и единовременных пособий, направляется уведомление в "личный кабинет" услугополучателя по форме согласно приложениям 3, 3-1, 3-2 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случаях предоставления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 9 Перечня, услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Услугодатель отказывает в оказании государственной услуги по основаниям, предусмотренным пунктом 10 Перечня и выдает услугополучателю уведомление об отказе в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа в оказании государственной услуги в соответствии с подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Административного процедурно-процессуального кодекса Республики Казахстан (далее - АППК) заслушивание не проводится.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Результат оказания государственной услуги направляется на портал в "Личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(бездействия) услугодателя и (или) его должностных лиц</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      10. Результат оказания государственной услуги направляется на портал в "Личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рассмотрение жалобы по вопросам оказания государственных услуг производится должностным лицом вышестоящего административного органа или уполномоченного органа по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...25 lines deleted...]
-        <w:t>(бездействия) услугодателя и (или) его должностных лиц</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      11. Рассмотрение жалобы по вопросам оказания государственных услуг производится должностным лицом вышестоящего административного органа или уполномоченного органа по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1730,92 +2188,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пенсионера Министерства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обороны"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Назначение единовременной выплаты на погребение и единовременного пособия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>членам семьи умершего пенсионера Министерства обороны"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2676,70 +3134,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="34"/>
+          <w:bookmarkStart w:name="z41" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя: с понедельника по пятницу включительно, с 9.00 до 19.00 часов, с перерывом на обед с 13.00 до 15.00 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала: круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2809,90 +3267,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="35"/>
+          <w:bookmarkStart w:name="z42" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Для назначения единовременной выплаты на погребение подается заявление по форме, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам, и следующие документы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3130,70 +3588,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="36"/>
+          <w:bookmarkStart w:name="z49" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3319,70 +3777,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="37"/>
+          <w:bookmarkStart w:name="z52" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством справочной службы услугодателя, Единого контакт-центра 1414, 8 800 080 77 77.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3575,90 +4033,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пенсионера Министерства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обороны"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                                Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6680200" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3680,360 +4138,456 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              №________ "Регистрационный номер"_________"Дата подачи заявления"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выплатить единовременную выплату на погребение и  единовременное</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пособие членам семьи по случаю смерти</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  (фамилия, имя, отчество (при наличии), ИИН умершего)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     (проживавшего по адресу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единовременную выплату на погребение прошу перечислить на банковский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>счет № ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Филиал банка, отделение связи акционерного общества "Казпочта" № ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Копия свидетельства о смерти.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3._____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4._____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных, необходимых для</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначения выплаты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...278 lines deleted...]
-        <w:t>назначения выплаты.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4069,51 +4623,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>      Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4174,95 +4728,140 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пенсионера Министерства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обороны"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                   Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6680200" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -4284,355 +4883,569 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №________"Регистрационный номер"_________"Дата подачи заявления"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                Уведомление о назначении единовременной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            выплаты на погребение и единовременных пособий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Уважаемый (ая)__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          (фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вам назначены единовременная выплата на погребение и единовременное пособие по</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>случаю смерти получателя пенсионных выплат за выслугу лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            (фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата будет осуществлена в течение 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
-[...163 lines deleted...]
-      <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z73" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данный документ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электронном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документе и электронной цифровой подписи" равнозначен документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2247900" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2247900" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить приложением 3-1 в соответствии с приказом Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить приложением 3-2 в соответствии с приказом Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>            Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра обороны РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -4778,90 +5591,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>членам семьи умершего</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пенсионера Министерства обороны"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                          Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z77" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6680200" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -4883,417 +5696,417 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №________ "Регистрационный номер" _________ "Дата подачи заявления"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          Уведомление об отказе в оказании государственной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   услуги по назначению единовременной выплаты на погребение и</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    единовременного пособия членам семьи умершего пенсионера</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Министерства обороны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уважаемый (ая) ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Ваше заявление №__________________ от ____________ по назначению</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единовременной выплаты на погребение получателя пенсионных выплат за выслугу лет по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>линии Министерства обороны и единовременных пособий членам семьи умершего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>получателя – пришел отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Причина отказа: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">                         Министерства обороны Республики Казахстан</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается по какому основанию (основаниям) отказывается в оказании услуги согласно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 10 Перечня основных требований к оказанию государственной услуги "Назначение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единовременной выплаты на погребение и единовременного пособия членам семьи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>умершего пенсионера Министерства обороны"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата представления ответа: ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z80" w:id="61"/>
-[...215 lines deleted...]
-      <w:bookmarkStart w:name="z84" w:id="65"/>
+      <w:bookmarkStart w:name="z84" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данный документ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электронном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документе и электронной цифровой подписи" равнозначен документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2247900" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -5364,55 +6177,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5738,31 +6551,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>