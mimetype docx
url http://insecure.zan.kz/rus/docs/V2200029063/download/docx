--- v0 (2025-10-19)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c7965b6" w14:textId="c7965b6">
+    <w:p w14:paraId="f8af4ec" w14:textId="f8af4ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -817,2474 +817,876 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра внутренних дел Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. В </w:t>
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z55" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 11 февраля 2005 года № 97 "Об утверждении Правил учета лиц, состоящих под административным надзором" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 3503):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра внутренних дел Республики Казахстан от 19 сентября 2014 года № 622 "Об утверждении Правил осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9839):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z56" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учета лиц, состоящих под административным надзором, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
-[...131 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
-[...111 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+        <w:t>пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 9</w:t>
+        <w:t>пункт 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z60" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "9. Постановление об установлении поднадзорному ограничений подшивается в дело административного надзора.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      "28. Регистрация явки условно-досрочно освобожденного лица в орган внутренних дел осуществляется в подразделении местной полицейской службы ГОРОВД либо в участковых пунктах полиции, о чем делается отметка в специальном листе контроля по форме, согласно приложению 7 к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 14</w:t>
+        <w:t>пункт 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z62" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "14. В наблюдательное дело подшиваются документы и материалы, согласно приложению 7 к настоящим Правилам.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      "34. По приезду условно-досрочно освобожденного лица на территорию обслуживания другого органа внутренних дел, сотрудник подразделения местной полицейской службы или УИП вносит отметки в маршрутный лист, заверяет их печатью (штампом) органа внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 15</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 18</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> исключить;</w:t>
+        <w:t>приложение 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 19</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t>приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 29 декабря 2015 года № 1096 "Об утверждении Правил организации работы органов внутренних дел по участию в природоохранных мероприятиях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13046):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 25</w:t>
+        <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...806 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="31"/>
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 50)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве внутренних дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 22 июня 2005 года № 607, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z69" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания, утвержденных указанным приказом:</w:t>
-[...706 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> организации работы органов внутренних дел по участию в природоохранных мероприятиях, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3431,926 +1833,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="37"/>
-[...782 lines deleted...]
-        <w:t xml:space="preserve">       18. Постановление о прекращении административного надзора.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4443,1409 +2006,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="39"/>
-[...1265 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5936,677 +2179,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="40"/>
-[...533 lines deleted...]
-        <w:t xml:space="preserve">       7. Копии уведомлений (листов коррекции), направляемых в органы внутренних дел.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6699,1400 +2352,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="42"/>
-[...1256 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8301,88 +2643,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>освобожденных условно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>досрочно от отбывания наказания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="43"/>
+    <w:bookmarkStart w:name="z87" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Контрольное дело № _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="44"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) условно-досрочно освобожденного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8685,74 +3027,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       дела)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z89" w:id="45"/>
+      <w:bookmarkStart w:name="z89" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень документов, находящихся в контрольном деле</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Опись документов, находящихся в деле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9352,80 +3694,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>освобожденных условно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>досрочно от отбывания наказания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="46"/>
+    <w:bookmarkStart w:name="z92" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛИСТ КОНТРОЛЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за соблюдением установленных обязанностей условно-досрочно освобожденным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>