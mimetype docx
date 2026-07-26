--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f8af4ec" w14:textId="f8af4ec">
+    <w:p w14:paraId="0383a80" w14:textId="0383a80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1447,300 +1447,148 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...143 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра внутренних дел РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 377 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> исключить.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2643,88 +2491,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>освобожденных условно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>досрочно от отбывания наказания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="19"/>
+    <w:bookmarkStart w:name="z87" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Контрольное дело № _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) условно-досрочно освобожденного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3027,74 +2875,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       дела)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z89" w:id="21"/>
+      <w:bookmarkStart w:name="z89" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень документов, находящихся в контрольном деле</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. Опись документов, находящихся в деле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3694,80 +3542,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>освобожденных условно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>досрочно от отбывания наказания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="22"/>
+    <w:bookmarkStart w:name="z92" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛИСТ КОНТРОЛЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за соблюдением установленных обязанностей условно-досрочно освобожденным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -5034,55 +4882,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5408,31 +5256,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>