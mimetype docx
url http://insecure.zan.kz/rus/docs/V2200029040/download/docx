--- v0 (2025-12-29)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8cbadbd" w14:textId="8cbadbd">
+    <w:p w14:paraId="52748ae" w14:textId="52748ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -162,250 +162,334 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок введения в действие см. п.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 18-6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О газе и газоснабжении", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> идентификации бытовых баллонов и функционирования систем учета бытовых баллонов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту газа и нефтегазохимии Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
-[...15 lines deleted...]
-      2. Департаменту газа и нефтегазохимии Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -604,238 +688,238 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="8"/>
+      <w:bookmarkStart w:name="z18" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министерство индустрии </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и инфраструктурного развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z22" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Министерство индустрии </w:t>
-[...16 lines deleted...]
-        <w:t>и инфраструктурного развития</w:t>
+        <w:t xml:space="preserve">Министерство по </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-      <w:bookmarkStart w:name="z22" w:id="9"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z27" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -916,64 +1000,64 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z30" w:id="11"/>
+      <w:bookmarkStart w:name="z30" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1140,87 +1224,163 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 августа 2022 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 257</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила идентификации бытовых баллонов и функционирования систем учета бытовых баллонов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z41" w:id="13"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила идентификации бытовых баллонов и функционирования систем учета бытовых баллонов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1235,2167 +1395,2433 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Закона Республики Казахстан "О газе и газоснабжении" (далее – Закон) и определяют порядок идентификации бытовых баллонов и функционирования систем учета бытовых баллонов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z43" w:id="15"/>
-[...15 lines deleted...]
-      2. Понятия, используемые в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) газонаполнительный пункт – инженерное сооружение, предназначенное для хранения, слива и налива сжиженного нефтяного газа в бытовые баллоны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z44" w:id="16"/>
-[...15 lines deleted...]
-      1) газонаполнительный пункт – инженерное сооружение, предназначенное для хранения, слива и налива сжиженного нефтяного газа в бытовые баллоны;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) газонаполнительная станция – комплекс технологически взаимосвязанных производственных и иных объектов, предназначенных для хранения, слива и налива сжиженного нефтяного газа в железнодорожные цистерны, автогазовозы, бытовые баллоны, а также ремонта и утилизации бытовых баллонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z146" w:id="17"/>
-[...15 lines deleted...]
-      1-1) газонаполнительная станция – комплекс технологически взаимосвязанных производственных и иных объектов, предназначенных для хранения, слива и налива сжиженного нефтяного газа в железнодорожные цистерны, автогазовозы, бытовые баллоны, а также ремонта и утилизации бытовых баллонов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить в соответствии с приказом и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026, вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информационная система "Единая государственная система управления недропользованием Республики Казахстан" (далее – ЕГСУ) – информационная система уполномоченного органа в области углеводородов и добычи урана, предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z45" w:id="18"/>
-[...15 lines deleted...]
-      2) информационная система "Единая государственная система управления недропользованием Республики Казахстан" (далее – ЕГСУ) – информационная система уполномоченного органа в области углеводородов и добычи урана, предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) система учета бытовых баллонов – комплекс технических устройств и программного обеспечения, предназначенный для автоматизированного сбора, обработки, хранения и передачи информации об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z46" w:id="19"/>
-[...15 lines deleted...]
-      3) система учета бытовых баллонов – комплекс технических устройств и программного обеспечения, предназначенный для автоматизированного сбора, обработки, хранения и передачи информации об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уникальный заводской номер бытового баллона – уникальный номер, размещенный на бытовом баллоне производителем данного бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z47" w:id="20"/>
-[...15 lines deleted...]
-      4) уникальный заводской номер бытового баллона – уникальный номер, размещенный на бытовом баллоне производителем данного бытового баллона;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026, вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уникальный код бытового баллона – уникальная неповторяемая последовательность символов, генерируемая ЕГСУ, однозначно идентифицирующая каждый налив сжиженного нефтяного газа в бытовой баллон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z48" w:id="21"/>
-[...15 lines deleted...]
-      5) уникальный код бытового баллона – уникальная неповторяемая последовательность символов, генерируемая ЕГСУ, однозначно идентифицирующая каждый налив сжиженного нефтяного газа в бытовой баллон;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра энергетики РК 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026, вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) информационная система уполномоченного органа – интегрированная информационная система "Единая государственная система управления недропользованием Республики Казахстан", предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z49" w:id="22"/>
-[...15 lines deleted...]
-      6) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами ЭЦП и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z50" w:id="23"/>
-[...15 lines deleted...]
-      7) информационная система уполномоченного органа – интегрированная информационная система "Единая государственная система управления недропользованием Республики Казахстан", предназначенная для сбора, хранения, анализа и обработки информации в сфере недропользования;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра энергетики РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Требования к системам учета бытовых баллонов и порядок подтверждения их соответствия таким требованиям, основания и порядок признания систем учета бытовых баллонов не соответствующими установленным требованиям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z51" w:id="24"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Системы учета бытовых баллонов создаются, развиваются и функционируют в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 38 Закона Республики Казахстан "Об информатизации" и при условии выполнения следующих требований:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение учета бытовых баллонов по уникальному заводскому номеру бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) находятся в промышленной эксплуатации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z54" w:id="27"/>
-[...15 lines deleted...]
-      1) обеспечение учета бытовых баллонов по уникальному заводскому номеру бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интеграция с информационной системой уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z55" w:id="28"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) соответствие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Единым требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденным постановлением Правительства Республики Казахстан от 20 декабря 2016 года № 832.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z58" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наличие протоколов испытаний с положительными результатами испытаний на соответствие требованиям информационной безопасности и наличие интеграции с информационной системой уполномоченного органа является основанием для подтверждения их соответствия установленным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проведение испытаний на соответствие требованиям информационной безопасности осуществляется в соответствии с Правилами проведения испытаний объектов информатизации "электронного правительства" и критически важных объектов информационно-коммуникационной инфраструктуры на соответствие требованиям информационной безопасности, утверждаемыми уполномоченным органом в сфере обеспечения информационной безопасности в соответствии с подпунктом 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра энергетики РК от 26.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Несоответствие условиям, предусмотренным пунктом 4 настоящих Правил, является основанием для признания систем учета бытовых баллонов не соответствующими установленным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При отсутствии собственных систем учета бытовых баллонов владельцы газонаполнительных станций и газонаполнительных пунктов используют информационную систему уполномоченного органа по идентификации и учету бытовых баллонов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра энергетики РК от 26.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 173</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="33"/>
-[...15 lines deleted...]
-      5. Несоответствие условиям, предусмотренным пунктом 4 настоящих Правил, является основанием для признания систем учета бытовых баллонов не соответствующими установленным требованиям.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Внесение информации в информационную систему уполномоченного органа осуществляется через личный кабинет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z61" w:id="34"/>
-[...15 lines deleted...]
-      6. При отсутствии собственных систем учета бытовых баллонов владельцы газонаполнительных станций и газонаполнительных пунктов используют информационную систему уполномоченного органа по идентификации и учету бытовых баллонов.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Доступ по внесению информации в информационную систему уполномоченного органа предоставляется местным исполнительным органам и владельцам газонаполнительных станций и газонаполнительных пунктов и осуществляется через личный кабинет путем регистрации в информационной системе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="35"/>
-[...15 lines deleted...]
-      7. Внесение информации в информационную систему уполномоченного органа осуществляется через личный кабинет.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок синхронизации систем учета бытовых баллонов с информационной системой уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Владельцы газонаполнительных станций и газонаполнительных пунктов обязаны осуществлять идентификацию бытовых баллонов уникальным кодом, присваиваемым системами учета бытовых баллонов, и (или) товарным знаком владельца газонаполнительного пункта согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 статьи 28 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уникальный код содержит следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование газонаполнительной станции или газонаполнительного пункта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бизнес-идентификационный номер или индивидуальный идентификационный номер владельца газонаполнительной станции или газонаполнительного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата налива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z70" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уникальный заводской номер бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) количество налитого в бытовой баллон сжиженного нефтяного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дата освидетельствования бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дата ремонта бытового баллона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом Министра энергетики РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="39"/>
-[...135 lines deleted...]
-      6) дата освидетельствования бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Синхронизация систем учета бытовых баллонов с информационной системой уполномоченного органа обеспечивается путем интеграции систем учета бытовых баллонов с информационной системой уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z73" w:id="46"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Интеграция систем учета бытовых баллонов с информационной системой уполномоченного органа осуществляется исключительно через внешний шлюз "электронного правительства", введенный в промышленную эксплуатацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> интеграции объектов информатизации "электронного правительства", утвержденными приказом исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16777) и Законом Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Электронные информационные ресурсы, интерфейс, техническая документация и другие сопутствующие документы систем учета бытовых баллонов, интегрируемых с информационной системой уполномоченного органа создаются и хранятся на казахском и русском языках в течение пяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Интеграция систем учета бытовых баллонов с информационной системой уполномоченного органа, при которой осуществляется передача персональных данных и (или) предоставляется доступ к персональным данным, проводится по согласованию с уполномоченным органом в сфере защиты персональных данных.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z76" w:id="49"/>
-[...15 lines deleted...]
-      13. Электронные информационные ресурсы, интерфейс, техническая документация и другие сопутствующие документы систем учета бытовых баллонов, интегрируемых с информационной системой уполномоченного органа создаются и хранятся на казахском и русском языках в течение пяти лет.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Требования к бытовым баллонам и порядок их идентификации, условия, при которых бытовые баллоны учитываются в системе учета бытовых баллонов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z77" w:id="50"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. К обороту и регистрации в системе учета бытовых баллонов допускаются бытовые баллоны, соответствующие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по безопасности объектов систем газоснабжения, утвержденным приказом Министра внутренних дел Республики Казахстан от 9 октября 2017 года № 673 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15986) (далее – Требования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бытовые баллоны учитываются в системе учета бытовых баллонов при соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Установление соответствия бытовых баллонов Требованиям осуществляется владельцами газонаполнительных станций и газонаполнительных пунктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Учет бытовых баллонов ведется владельцами газонаполнительных станций и газонаполнительных пунктов в системе учета бытовых баллонов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z81" w:id="54"/>
-[...15 lines deleted...]
-      17. Установление соответствия бытовых баллонов Требованиям осуществляется владельцами газонаполнительных станций и газонаполнительных пунктов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок учета бытовых баллонов в системе учета бытовых баллонов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При первичной регистрации бытового баллона в системе учета бытовых баллонов владельцы газонаполнительной станции и газонаполнительного пункта вносят следующие регистрационные данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z148" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уникальный заводской номер бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z149" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) емкость бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z150" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата производства бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z151" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дата последнего ремонта и (или) поверки бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z152" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фамилия, имя, отчество (при его наличии) лица, ответственного за ремонт и (или) поверку бытового баллона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z153" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии информации, указанной в подпунктах 4) и 5) настоящего пункта, владельцами газонаполнительной станции и газонаполнительного пункта производится поверка и (или) ремонт бытового баллона, о чем вносится соответствующая информация в систему учета бытовых баллонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При реализации сжиженного нефтяного газа в бытовом баллоне владельцы газонаполнительной станции и газонаполнительного пункта вносят в систему учета бытовых баллонов следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z155" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата заполнения бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z156" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата реализации бытового баллона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z157" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индивидуальный идентификационный номер и место жительства лица, приобретающего бытовой баллон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
-[...275 lines deleted...]
-      2) дата реализации бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Формирование сведений о реализованных бытовых баллонах и объемах сжиженного нефтяного газа, реализованного в бытовых баллонах, осуществляется в информационной системе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z157" w:id="67"/>
-[...15 lines deleted...]
-      3) индивидуальный идентификационный номер и место жительства лица, приобретающего бытовой баллон.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет сведений ведется как в разрезе количества бытовых баллонов, реализованных владельцем газонаполнительной станции и газонаполнительного пункта, так и в разрезе объемов сжиженного нефтяного газа, реализованного через бытовые баллоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...77 lines deleted...]
-      21. Формирование сведений о реализованных бытовых баллонах и объемах сжиженного нефтяного газа, реализованного в бытовых баллонах, осуществляется в информационной системе уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом учету не подлежат бытовые баллоны, реализованные одному или более лицам, зарегистрированным по одному адресу проживания, при общей массе реализованного сжиженного нефтяного газа таким лицам, превышающей 50 (пятьдесят) килограммов за календарный месяц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z159" w:id="69"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="71"/>
+    <w:bookmarkStart w:name="z161" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Владельцы газонаполнительной станции и газонаполнительного пункта осуществляют сбор сведений о лицах, осуществляющих приобретение бытовых баллонов, с учетом соблюдения требований, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Информация по обороту бытовых баллонов в разрезе газонаполнительных пунктов и количества сжиженного нефтяного газа, реализованного посредством баллонов в газонаполнительных пунктах передается в информационную систему уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Владельцы газонаполнительных станций и газонаполнительных пунктов ежемесячно, в срок не позднее 5 (пятого) числа месяца, следующего за отчетным периодом, направляют в местный исполнительный орган области, города республиканского значения, столицы информацию об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах через информационную систему уполномоченного органа согласно приложению 1 к настоящим Правилам, подписанную ЭЦП.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Местный исполнительный орган области, города республиканского значения, столицы ежемесячно, в срок не позднее 15 (пятнадцатого) числа месяца, следующего за отчетным периодом, предоставляет сводную информацию об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах в разрезе областей, городов республиканского значения, столицы в уполномоченный орган посредством информационной системы уполномоченного органа, подписанный ЭЦП согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3614,126 +4040,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="75"/>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:bookmarkStart w:name="z108" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.egsu.energo.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4285,51 +4711,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адрес покупате</w:t>
+              <w:t xml:space="preserve">Адрес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>покупате</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4387,51 +4823,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ный код бытового баллона</w:t>
+              <w:t>ный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> код бытового баллона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6441,268 +6887,268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нефтяного газа, реализуемого</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бытовых баллонах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:bookmarkStart w:name="z125" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" (Индекс: 1-ИОББ, периодичность: месячная)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z162" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В форме административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" включаются следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z163" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z162" w:id="78"/>
-[...15 lines deleted...]
-      В форме административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" включаются следующие данные:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается наименование области, городов республиканского значения, столицы, районов (городов областного значения) куда будут реализовываться бытовые баллоны согласно Классификатору административно-территориальных объектов (КАТО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z163" w:id="79"/>
-[...15 lines deleted...]
-      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается фамилия имя отчество (при его наличии) покупателя бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z164" w:id="80"/>
-[...15 lines deleted...]
-      в графе 2 указывается наименование области, городов республиканского значения, столицы, районов (городов областного значения) куда будут реализовываться бытовые баллоны согласно Классификатору административно-территориальных объектов (КАТО);</w:t>
+    <w:bookmarkStart w:name="z166" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается индивидуальный индификационный номер или бизнес индификационный номер покупателя бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z165" w:id="81"/>
-[...15 lines deleted...]
-      в графе 3 указывается фамилия имя отчество (при его наличии) покупателя бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 указывается адрес покупателя бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z166" w:id="82"/>
-[...15 lines deleted...]
-      в графе 4 указывается индивидуальный индификационный номер или бизнес индификационный номер покупателя бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 6 указывается уникальный код бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z167" w:id="83"/>
-[...15 lines deleted...]
-      в графе 5 указывается адрес покупателя бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 7 указывается объем бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z168" w:id="84"/>
-[...15 lines deleted...]
-      в графе 6 указывается уникальный код бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 8 указывается уникальный заводской номер бытового баллона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z169" w:id="85"/>
-[...15 lines deleted...]
-      в графе 7 указывается объем бытового баллона;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 9 указывается дата реализации бытового баллона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z170" w:id="86"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6859,126 +7305,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра энергетики РК от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 278-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.egsu.energo.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8795,188 +9241,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реализуемого в бытовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>баллонах"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="90"/>
+    <w:bookmarkStart w:name="z139" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных "Сводная информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" (Индекс: 2-СИОББ, периодичность: месячная)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z172" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В форме административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" включаются следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z173" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z172" w:id="91"/>
-[...15 lines deleted...]
-      В форме административных данных "Информация об обороте бытовых баллонов и объемах сжиженного нефтяного газа, реализуемого в бытовых баллонах" включаются следующие данные:</w:t>
+    <w:bookmarkStart w:name="z174" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается наименование газонаполнительной станции или газонаполнительного пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z173" w:id="92"/>
-[...15 lines deleted...]
-      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается область, город республиканского значения, столица, район (город областного значения) реализации бытового баллона согласно Классификатору административно-территориальных объектов (КАТО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z174" w:id="93"/>
-[...15 lines deleted...]
-      в графе 2 указывается наименование газонаполнительной станции или газонаполнительного пункта;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается количество реализованных бытовых баллонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z175" w:id="94"/>
-[...15 lines deleted...]
-      в графе 3 указывается область, город республиканского значения, столица, район (город областного значения) реализации бытового баллона согласно Классификатору административно-территориальных объектов (КАТО);</w:t>
+    <w:bookmarkStart w:name="z177" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 указывается объем сжиженного нефтяного газа, реализуемого в бытовых баллонах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z176" w:id="95"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9014,55 +9460,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>