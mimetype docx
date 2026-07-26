--- v0 (2026-03-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5848bc4" w14:textId="5848bc4">
+    <w:p w14:paraId="e656776" w14:textId="e656776">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -15273,6498 +15273,6720 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изучение учебного предмета "Физическая культура" позволит обучающимся применять предметные знания, умения и навыки в повседневной жизни; оценивать необходимость в улучшении двигательных компетенций и физическом развитии; развивать нравственные качества и осознавать необходимость честной игры и непрерывного саморазвития; понимать необходимость соблюдения правил личной гигиены; оценивать степень влияния физических упражнений на физическую и энергетическую систему человека, уровни собственного физического развития и двигательной подготовленности, функциональное состояние организма и физическую работоспособность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
     <w:bookmarkStart w:name="z652" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) "Начальная военная и технологическая подготовка".</w:t>
+      8) "Начальная военная подготовка".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z653" w:id="641"/>
-[...15 lines deleted...]
-      Содержание учебного предмета должно обеспечить формирование представления об основах военного дела, робототехники и IT-технологий, формирование представлений у обучающихся о службе в Вооруженных Силах Республики Казахстан и знаний по основам военного дела, знание содержания военной присяги и требований общевоинских уставов; содействие развитию жизненных навыков и способностей обучающихся; подготовку обучающихся к службе в Вооруженных Силах Республики Казахстан на основе прочного усвоения ими теоретических знаний и практических навыков; формирование у обучающихся стройной системы логически взаимосвязанных понятий, целостного представления о службе в Вооруженных Силах Республики Казахстан; формирование мировоззрения гражданственности у молодежи, убежденности в необходимости защиты суверенитета Республики Казахстан, сознательной готовности к ответственному отношению к военной службе; развитие здорового интереса к Вооруженным Силам Республики Казахстан, их традициям, особенностям службы в видах и родах войск, военной профессии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета должно обеспечить формирование у обучающихся системного представления об основах военного дела, современной структуре и возможностях сил обороны Республики Казахстан; знаний о службе в Вооруженных Силах Республики Казахстан как форме служения государству и обществу; устойчивых практических навыков безопасного обращения с учебным оружием и средствами защиты; базовых тактических навыков действий в составе малого подразделения в различных условиях обстановки; умений ориентирования на местности с использованием традиционных и цифровых навигационных систем; формирование мировоззрения гражданственности и патриотизма; развитие личностной устойчивости, волевых качеств и лидерских навыков; понимание роли современных технологий, таких как дроны, искусственный интеллект, ГИС и цифровые системы управления, в обеспечении обороноспособности государства; подготовку обучающихся к осознанному выбору воинской службы; формирование культуры безопасности и ответственности за принимаемые решения. Практическая подготовка в обязательном порядке включает использование трехмерных симуляторов (геотактических платформ) для безопасного моделирования тактических действий, управления дронами и отработки командной координации. Закрепление полученных знаний и навыков в реальных условиях обеспечивается путем обязательного проведения учебно-полевых занятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебный предмет занимает важное место в системе военно-патриотического воспитания, формировании цифровой и функциональной грамотности обучающихся в военной сфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебный предмет нацелен на развитие волевой, решительной, физически здоровой, функционально грамотной в военном отношении личности путем знакомства с историей развития казахстанской армии и изучения ее современного состояния.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменением, внесенным приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z656" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Содержание образования по учебным предметам углубленного уровня обучения естественно-математического направления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z654" w:id="642"/>
-[...15 lines deleted...]
-      Учебный предмет занимает важное место в общей системе военно-патриотического и нравственного воспитания обучающихся, в развитии их самосознания, познавательных интересов, коммуникативных способностей, волевых качеств, первичных практических умений, навыков по военному делу, теоретических основ по робототехнике, автомобильному вождению, использованию цифрового фото- и видеооборудования.</w:t>
+    <w:bookmarkStart w:name="z657" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Биология".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z655" w:id="643"/>
-[...15 lines deleted...]
-      Учебный предмет нацелен на развитие волевой, решительной, физически здоровой, функционально грамотной в военном отношении личности путем знакомства с историей развития казахстанской армии и изучения ее современного состояния.</w:t>
+    <w:bookmarkStart w:name="z658" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета "Биология" направлено на углубление знаний обучающихся о многообразии живых организмов, эволюции окружающего мира, законах и закономерностях природных явлений; на развитие практических навыков наблюдения, классификации, систематизации, сравнения, сопоставления, анализа, оценки объектов и информации, установления причинно-следственных связей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z656" w:id="644"/>
-[...15 lines deleted...]
-      24. Содержание образования по учебным предметам углубленного уровня обучения естественно-математического направления.</w:t>
+    <w:bookmarkStart w:name="z659" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержательная линия углубленного курса учебного предмета "Биология" предусматривает развитие у обучающихся более глубокого понимания сущности природных биологических явлений и процессов, осмысление влияния человеческой деятельности на растительный и животный мир, а также здоровье человека. Осмысление особенностей живой природы, суть эволюционных процессов позволят обучающимся оценить экологическую ситуацию и понять необходимость бережного отношения к живому миру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z657" w:id="645"/>
-[...15 lines deleted...]
-      1) "Биология".</w:t>
+    <w:bookmarkStart w:name="z660" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основу структурирования содержания учебного предмета "Биология" на уровне общего среднего образования составляют ведущие системообразующие идеи: многообразие, структура и функции живых организмов; размножение, наследственность, изменчивость и эволюционное развитие; организмы и окружающая среда; прикладные интегрированные науки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z658" w:id="646"/>
-[...15 lines deleted...]
-      Содержание учебного предмета "Биология" направлено на углубление знаний обучающихся о многообразии живых организмов, эволюции окружающего мира, законах и закономерностях природных явлений; на развитие практических навыков наблюдения, классификации, систематизации, сравнения, сопоставления, анализа, оценки объектов и информации, установления причинно-следственных связей.</w:t>
+    <w:bookmarkStart w:name="z661" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Химия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z659" w:id="647"/>
-[...15 lines deleted...]
-      Содержательная линия углубленного курса учебного предмета "Биология" предусматривает развитие у обучающихся более глубокого понимания сущности природных биологических явлений и процессов, осмысление влияния человеческой деятельности на растительный и животный мир, а также здоровье человека. Осмысление особенностей живой природы, суть эволюционных процессов позволят обучающимся оценить экологическую ситуацию и понять необходимость бережного отношения к живому миру.</w:t>
+    <w:bookmarkStart w:name="z662" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание курса химии направлено на углубление знаний о значимости многообразия химических веществ и их превращений, развитие бережного использования природных ресурсов; расширение представления обучающихся о многообразии природных веществ на основе углубления знаний о химии природных явлений, развития широкого спектра экспериментальных и практических навыков, использования критического мышления и творческого подхода к изучаемым процессам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z660" w:id="648"/>
-[...15 lines deleted...]
-      Основу структурирования содержания учебного предмета "Биология" на уровне общего среднего образования составляют ведущие системообразующие идеи: многообразие, структура и функции живых организмов; размножение, наследственность, изменчивость и эволюционное развитие; организмы и окружающая среда; прикладные интегрированные науки;</w:t>
+    <w:bookmarkStart w:name="z663" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебный предмет раскрывает возможности создания новых веществ, учит оценивать экологическую ситуацию окружающей среды на основании имеющихся данных и тем самым обеспечивает глубокую связь с жизнью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z661" w:id="649"/>
-[...15 lines deleted...]
-      2) "Химия".</w:t>
+    <w:bookmarkStart w:name="z664" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержательная линия углубленного курса предусматривает понимание обучающимися сути происходящих вокруг химических явлений и процессов и побуждает их к ведению здорового образа жизни; предоставляет возможность использования химических знаний для выбора качественных продуктов и средств в ежедневной практике, улучшения качества повседневной жизнедеятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z662" w:id="650"/>
-[...15 lines deleted...]
-      Содержание курса химии направлено на углубление знаний о значимости многообразия химических веществ и их превращений, развитие бережного использования природных ресурсов; расширение представления обучающихся о многообразии природных веществ на основе углубления знаний о химии природных явлений, развития широкого спектра экспериментальных и практических навыков, использования критического мышления и творческого подхода к изучаемым процессам.</w:t>
+    <w:bookmarkStart w:name="z665" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание общего среднего образования по учебному предмету "Химия" структурируется по следующим разделам: "Частицы и их строение", "Закономерности химических реакций", "Энергетика в химии", "Химия вокруг нас", "Химия и жизнь";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z663" w:id="651"/>
-[...15 lines deleted...]
-      Учебный предмет раскрывает возможности создания новых веществ, учит оценивать экологическую ситуацию окружающей среды на основании имеющихся данных и тем самым обеспечивает глубокую связь с жизнью.</w:t>
+    <w:bookmarkStart w:name="z666" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Физика".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z664" w:id="652"/>
-[...15 lines deleted...]
-      Содержательная линия углубленного курса предусматривает понимание обучающимися сути происходящих вокруг химических явлений и процессов и побуждает их к ведению здорового образа жизни; предоставляет возможность использования химических знаний для выбора качественных продуктов и средств в ежедневной практике, улучшения качества повседневной жизнедеятельности.</w:t>
+    <w:bookmarkStart w:name="z667" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Углубленный курс физики направлен на развитие у обучающихся представлений о физике как науке о природе, методах и методологии научного познания, роли и взаимосвязи теории и эксперимента в процессе познания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z665" w:id="653"/>
-[...15 lines deleted...]
-      Содержание общего среднего образования по учебному предмету "Химия" структурируется по следующим разделам: "Частицы и их строение", "Закономерности химических реакций", "Энергетика в химии", "Химия вокруг нас", "Химия и жизнь";</w:t>
+    <w:bookmarkStart w:name="z668" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета направлено на углубление знаний обучающихся о законах механики, тепловой физики, электричества и магнетизма, оптики и атомной физики как общих законах природы. На основе научных методов познания расширяются представления о физической картине мира и формируется научное мировоззрение обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z666" w:id="654"/>
-[...15 lines deleted...]
-      3) "Физика".</w:t>
+    <w:bookmarkStart w:name="z669" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курс физики предусматривает развитие навыков проведения наблюдений природных явлений, описания и обобщения результатов, использования измерительных приборов для изучения физических явлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z667" w:id="655"/>
-[...15 lines deleted...]
-      Углубленный курс физики направлен на развитие у обучающихся представлений о физике как науке о природе, методах и методологии научного познания, роли и взаимосвязи теории и эксперимента в процессе познания.</w:t>
+    <w:bookmarkStart w:name="z670" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В содержании углубленного курса представляется возможность планирования и проведения экспериментов, направленных на выявление эмпирической зависимости на основе сбора и анализа результатов эксперимента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z668" w:id="656"/>
-[...15 lines deleted...]
-      Содержание учебного предмета направлено на углубление знаний обучающихся о законах механики, тепловой физики, электричества и магнетизма, оптики и атомной физики как общих законах природы. На основе научных методов познания расширяются представления о физической картине мира и формируется научное мировоззрение обучающихся.</w:t>
+    <w:bookmarkStart w:name="z671" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Углубленная общеобразовательная подготовка обучающихся по физике предполагает применение полученных знаний для объяснения причин разнообразных природных явлений и процессов, принципов действия важнейших технических устройств, выдвижения гипотез и построения моделей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z669" w:id="657"/>
-[...15 lines deleted...]
-      Курс физики предусматривает развитие навыков проведения наблюдений природных явлений, описания и обобщения результатов, использования измерительных приборов для изучения физических явлений.</w:t>
+    <w:bookmarkStart w:name="z672" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "География".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z670" w:id="658"/>
-[...15 lines deleted...]
-      В содержании углубленного курса представляется возможность планирования и проведения экспериментов, направленных на выявление эмпирической зависимости на основе сбора и анализа результатов эксперимента.</w:t>
+    <w:bookmarkStart w:name="z673" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Углубленный курс географии направлен на обогащение знаний о закономерностях развития природы, населения, геополитики и экономики, формирование всестороннего знания о мире, необходимого для объективного познания особенностей природных, социальных, экономических и политических процессов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z671" w:id="659"/>
-[...15 lines deleted...]
-      Углубленная общеобразовательная подготовка обучающихся по физике предполагает применение полученных знаний для объяснения причин разнообразных природных явлений и процессов, принципов действия важнейших технических устройств, выдвижения гипотез и построения моделей;</w:t>
+    <w:bookmarkStart w:name="z674" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета предполагает развитие географического мышления, чувства личной ответственности за современное и будущее состояние окружающей среды и человечества, которые в совокупности содействует формированию у обучающихся ценностных ориентаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z672" w:id="660"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z675" w:id="663"/>
+    <w:bookmarkStart w:name="z675" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Содержание географического образования направлено на формирование представлений о пространственном многообразии современного мира, о его общих и региональных особенностях и динамике; на анализ и синтез пространственно-временных закономерностей взаимодействия и взаимосвязей общества и природы, выработку понимания причинно-следственных связей и пространственно-временных закономерностей между географическими явлениями и процессами; формирование и развитие навыков использования географических знаний для объяснения и оценки разнообразных природных, социально-экономических и экологических явлений и процессов, интерпретации и использования географической информации в повседневной практике. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z676" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Содержание образования по учебным предметам стандартного уровня естественно-математического направления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z677" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Графика и проектирование".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z678" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебный предмет "Графика и проектирование" направлен на изучение основ теории графических изображений и усвоение методов геометро-графического моделирования, на развитие проектной творческой деятельности обучающихся, формирование их графической культуры.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z676" w:id="664"/>
-[...15 lines deleted...]
-      25. Содержание образования по учебным предметам стандартного уровня естественно-математического направления</w:t>
+    <w:bookmarkStart w:name="z679" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вся совокупность содержания учебного предмета определяется по следующим образовательным линиям: "Графические способы и средства визуализации информации", "Основные виды изображений и их построение. Преобразование изображений", "Формообразование и конструирование. Преобразование формы", "Элементы технической, архитектурно- строительной и информационной графики", "Проектирование. Проектная графика. Творческие задания";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z677" w:id="665"/>
-[...15 lines deleted...]
-      1) "Графика и проектирование".</w:t>
+    <w:bookmarkStart w:name="z680" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Всемирная история".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z678" w:id="666"/>
-[...15 lines deleted...]
-      Учебный предмет "Графика и проектирование" направлен на изучение основ теории графических изображений и усвоение методов геометро-графического моделирования, на развитие проектной творческой деятельности обучающихся, формирование их графической культуры.</w:t>
+    <w:bookmarkStart w:name="z681" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета "Всемирная история" направлено на формирование знаний по ключевым проблемам этногенеза, политогенеза и культурогенеза человеческой цивилизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z679" w:id="667"/>
-[...15 lines deleted...]
-      Вся совокупность содержания учебного предмета определяется по следующим образовательным линиям: "Графические способы и средства визуализации информации", "Основные виды изображений и их построение. Преобразование изображений", "Формообразование и конструирование. Преобразование формы", "Элементы технической, архитектурно- строительной и информационной графики", "Проектирование. Проектная графика. Творческие задания";</w:t>
+    <w:bookmarkStart w:name="z682" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный курс ориентирован на углубление понимания обучающимися сущности мирового культурно-исторического процесса в его единстве и многообразии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z680" w:id="668"/>
-[...15 lines deleted...]
-      2) "Всемирная история".</w:t>
+    <w:bookmarkStart w:name="z683" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Учебный предмет "Всемирная история" предусматривает развитие навыков исторического мышления, необходимых для анализа, классификации, систематизации, обобщения и оценки событий, явлений и процессов мировой истории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z681" w:id="669"/>
-[...15 lines deleted...]
-      Содержание учебного предмета "Всемирная история" направлено на формирование знаний по ключевым проблемам этногенеза, политогенеза и культурогенеза человеческой цивилизации.</w:t>
+    <w:bookmarkStart w:name="z684" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аксиологическая цель данного учебного предмета заключается в привитии обучающимся уважения к национальным и общечеловеческим ценностям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z682" w:id="670"/>
-[...15 lines deleted...]
-      Данный курс ориентирован на углубление понимания обучающимися сущности мирового культурно-исторического процесса в его единстве и многообразии.</w:t>
+    <w:bookmarkStart w:name="z685" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Основы права".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z683" w:id="671"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z686" w:id="674"/>
+    <w:bookmarkStart w:name="z686" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Содержание учебного предмета "Основы права" направлено на формирование правовой грамотности, понимание идеалов и ценностей демократического правового общества. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z687" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный курс углубляет понимание обучающимися сущности и особенностей различных правовых сфер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z688" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предмет "Основы права" предусматривают развитие навыков правового мышления, необходимого для анализа, классификации, систематизации, обобщения и оценки процессов на основе правовых норм, законов и нормативных правовых актов. Аксиологическая функция данного учебного предмета основана на формировании правовой грамотности, ценностей правового сознания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z689" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Содержание образования по учебным предметам углубленного уровня обучения общественно-гуманитарного направления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z687" w:id="675"/>
-[...15 lines deleted...]
-      Данный курс углубляет понимание обучающимися сущности и особенностей различных правовых сфер.</w:t>
+    <w:bookmarkStart w:name="z690" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Всемирная история".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z688" w:id="676"/>
-[...15 lines deleted...]
-      Предмет "Основы права" предусматривают развитие навыков правового мышления, необходимого для анализа, классификации, систематизации, обобщения и оценки процессов на основе правовых норм, законов и нормативных правовых актов. Аксиологическая функция данного учебного предмета основана на формировании правовой грамотности, ценностей правового сознания.</w:t>
+    <w:bookmarkStart w:name="z691" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета "Всемирная история" направлено на формирование углубленных знаний по ключевым проблемам этногенеза, политогенеза и культурогенеза человеческой цивилизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z689" w:id="677"/>
-[...15 lines deleted...]
-      26. Содержание образования по учебным предметам углубленного уровня обучения общественно-гуманитарного направления.</w:t>
+    <w:bookmarkStart w:name="z692" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный курс ориентирован на углубление понимания обучающимися сущности мирового культурно-исторического процесса в его единстве и многообразии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z690" w:id="678"/>
-[...15 lines deleted...]
-      1) "Всемирная история".</w:t>
+    <w:bookmarkStart w:name="z693" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Углубленный курс учебного предмета "Всемирная история" предусматривает развитие навыков исторического мышления, необходимых для анализа, классификации, систематизации, обобщения и оценки событий, явлений и процессов мировой истории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z691" w:id="679"/>
-[...15 lines deleted...]
-      Содержание учебного предмета "Всемирная история" направлено на формирование углубленных знаний по ключевым проблемам этногенеза, политогенеза и культурогенеза человеческой цивилизации.</w:t>
+    <w:bookmarkStart w:name="z694" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аксиологическая цель данного учебного предмета заключается в привитии обучающимся уважения к национальным и общечеловеческим ценностям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z692" w:id="680"/>
-[...15 lines deleted...]
-      Данный курс ориентирован на углубление понимания обучающимися сущности мирового культурно-исторического процесса в его единстве и многообразии.</w:t>
+    <w:bookmarkStart w:name="z695" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "География".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z693" w:id="681"/>
-[...15 lines deleted...]
-      Углубленный курс учебного предмета "Всемирная история" предусматривает развитие навыков исторического мышления, необходимых для анализа, классификации, систематизации, обобщения и оценки событий, явлений и процессов мировой истории.</w:t>
+    <w:bookmarkStart w:name="z696" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета "География" направлено на формирование географической картины мира как динамично развивающейся системы фундаментальных географических законов и закономерностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z694" w:id="682"/>
-[...15 lines deleted...]
-      Аксиологическая цель данного учебного предмета заключается в привитии обучающимся уважения к национальным и общечеловеческим ценностям</w:t>
+    <w:bookmarkStart w:name="z697" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание сконструировано на основе страноведческого подхода, который дает возможность понять современные географические особенности и региональные характеристики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z695" w:id="683"/>
-[...15 lines deleted...]
-      2) "География".</w:t>
+    <w:bookmarkStart w:name="z698" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курс географии направлен на формирование научного мировоззрения обучающихся на основе понимания неразрывности единства природы и общества, роли географии в гармонизации отношений человека и природы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z696" w:id="684"/>
-[...15 lines deleted...]
-      Содержание учебного предмета "География" направлено на формирование географической картины мира как динамично развивающейся системы фундаментальных географических законов и закономерностей.</w:t>
+    <w:bookmarkStart w:name="z699" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный курс предусматривает развитие понимания взаимодействия природы и общества на основе изучения современных глобальных проблем человечества и путей их решения; осознание значения охраны окружающей среды и рационального природопользования, географических подходов к проблеме устойчивого развития в масштабах Казахстана и мира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z697" w:id="685"/>
-[...15 lines deleted...]
-      Содержание сконструировано на основе страноведческого подхода, который дает возможность понять современные географические особенности и региональные характеристики.</w:t>
+    <w:bookmarkStart w:name="z700" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержательная линия учебного предмета "География" включает знания о пространственно-временных закономерностях и особенностях функционирования и развития географических объектов, процессов и явлений, навыки функционального применения географических знаний для объяснения и оценки природных, социально-экономических и геополитических явлений и процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z698" w:id="686"/>
-[...15 lines deleted...]
-      Курс географии направлен на формирование научного мировоззрения обучающихся на основе понимания неразрывности единства природы и общества, роли географии в гармонизации отношений человека и природы.</w:t>
+    <w:bookmarkStart w:name="z701" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Основы права".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z699" w:id="687"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z702" w:id="690"/>
+    <w:bookmarkStart w:name="z702" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Содержание учебного предмета "Основы права" направлено на формирование правовой грамотности, понимание идеалов и ценностей демократического правового общества. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z703" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный курс углубляет понимание обучающимися сущности и особенностей различных правовых сфер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z704" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предмет "Основы права" предусматривает развитие навыков правового мышления, необходимого для анализа, классификации, систематизации, обобщения и оценки процессов на основе правовых норм, законов и нормативных правовых актов. Аксиологическая функция данного учебного предмета основана на формировании правовой грамотности, ценностей правового сознания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z705" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Иностранный язык".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z703" w:id="691"/>
-[...15 lines deleted...]
-      Данный курс углубляет понимание обучающимися сущности и особенностей различных правовых сфер.</w:t>
+    <w:bookmarkStart w:name="z706" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебный предмет "Иностранный язык" направлен на развитие языковых навыков обучающихся по четырем видам речевой деятельности (аудирование, говорение, чтение, письмо). По завершении общего среднего образования обучающиеся должны достичь языкового уровня В1 (средний – В1.2) в соответствии с Общеевропейскими компетенциями владения иностранным языком (Common European Framework of Reference, CEFR).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z704" w:id="692"/>
-[...15 lines deleted...]
-      Предмет "Основы права" предусматривает развитие навыков правового мышления, необходимого для анализа, классификации, систематизации, обобщения и оценки процессов на основе правовых норм, законов и нормативных правовых актов. Аксиологическая функция данного учебного предмета основана на формировании правовой грамотности, ценностей правового сознания;</w:t>
+    <w:bookmarkStart w:name="z707" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный курс повышает уверенность обучающихся при общении в различных жизненных ситуациях, предоставляет доступ к высшему образованию не только в Казахстане, но и за рубежом, расширяет доступ к аутентичным текстам литературных произведений на языке оригинала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z705" w:id="693"/>
-[...15 lines deleted...]
-      4) "Иностранный язык".</w:t>
+    <w:bookmarkStart w:name="z708" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный учебный предмет направлен на формирование межкультурно-коммуникативных компетенций, позитивного отношения к иному языку и иной культуре, повышение общей культуры, расширение кругозора и знаний о стране изучаемого языка, развитие языковых способностей и языковой догадки, культуры речевого поведения, интереса к изучению иностранного языка, овладение основными характеристиками вторичной языковой личности, способной и готовой к самостоятельному иноязычному общению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z706" w:id="694"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z709" w:id="697"/>
+    <w:bookmarkStart w:name="z709" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Содержание образования по учебным предметам стандартного уровня обучения общественно-гуманитарного направления. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z710" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Физика".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z711" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебный предмет направлен на развитие у обучающихся представлений о физике как науке о природе, методах и методологии научного познания, роли и взаимосвязи теории и эксперимента в процессе познания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z712" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание учебного предмета направлено на расширение представления о физической картине мира и формирование научного мировоззрения обучающихся.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z710" w:id="698"/>
-[...15 lines deleted...]
-      1) "Физика".</w:t>
+    <w:bookmarkStart w:name="z713" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курс физики предусматривает развитие навыков проведения наблюдений природных явлений, описания и обобщения результатов, использования измерительных приборов для изучения физических явлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z711" w:id="699"/>
-[...15 lines deleted...]
-      Учебный предмет направлен на развитие у обучающихся представлений о физике как науке о природе, методах и методологии научного познания, роли и взаимосвязи теории и эксперимента в процессе познания.</w:t>
+    <w:bookmarkStart w:name="z714" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общеобразовательная подготовка обучающихся по физике предполагает применение полученных знаний для объяснения причин разнообразных природных явлений и процессов, принципов действия важнейших технических устройств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z712" w:id="700"/>
-[...15 lines deleted...]
-      Содержание учебного предмета направлено на расширение представления о физической картине мира и формирование научного мировоззрения обучающихся.</w:t>
+    <w:bookmarkStart w:name="z715" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Химия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z713" w:id="701"/>
-[...15 lines deleted...]
-      Курс физики предусматривает развитие навыков проведения наблюдений природных явлений, описания и обобщения результатов, использования измерительных приборов для изучения физических явлений.</w:t>
+    <w:bookmarkStart w:name="z716" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание курса химии направлено на развитие знаний о значимости многообразия химических веществ и их превращений, развитие бережного использования природных ресурсов; расширение представления обучающихся о многообразии природных веществ на основе углубления знаний о химии природных явлений, развития практических навыков, использования критического мышления и творческого подхода к изучаемым процессам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z714" w:id="702"/>
-[...15 lines deleted...]
-      Общеобразовательная подготовка обучающихся по физике предполагает применение полученных знаний для объяснения причин разнообразных природных явлений и процессов, принципов действия важнейших технических устройств;</w:t>
+    <w:bookmarkStart w:name="z717" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебный предмет учит оценивать экологическую ситуацию окружающей среды на основании имеющихся данных и тем самым обеспечивает связь с жизнью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z715" w:id="703"/>
-[...15 lines deleted...]
-      2) "Химия".</w:t>
+    <w:bookmarkStart w:name="z718" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержательная линия учебного предмета предусматривает понимание обучающимися сути происходящих вокруг химических явлений и процессов и побуждает их к ведению здорового образа жизни; предоставляет возможность использования химических знаний для выбора качественных продуктов и средств в ежедневной практике, улучшения качества повседневной жизнедеятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z716" w:id="704"/>
-[...15 lines deleted...]
-      Содержание курса химии направлено на развитие знаний о значимости многообразия химических веществ и их превращений, развитие бережного использования природных ресурсов; расширение представления обучающихся о многообразии природных веществ на основе углубления знаний о химии природных явлений, развития практических навыков, использования критического мышления и творческого подхода к изучаемым процессам.</w:t>
+    <w:bookmarkStart w:name="z719" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Биология".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z717" w:id="705"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z720" w:id="708"/>
+    <w:bookmarkStart w:name="z720" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Содержание учебного предмета "Биология" направлено на развитие знаний обучающихся о многообразии живых организмов, эволюции окружающего мира, законах и закономерностях природных явлений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z721" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на развитие практических навыков наблюдения, классификации, систематизации, сравнения, сопоставления, анализа, оценки объектов и информации, установления причинно-следственных связей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z722" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержательная линия учебного предмета "Биология" предусматривает развитие у обучающихся понимания сущности природных биологических явлений и процессов, осмысление влияния человеческой деятельности на растительный и животный мир, а также здоровье человека. Осмысление особенностей живой природы, суть эволюционных процессов позволят обучающимся оценить экологическую ситуацию и понять необходимость бережного отношения к живому миру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z723" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основу структурирования содержания учебного предмета "Биология" на уровне общего среднего образования составляют ведущие системообразующие идеи: многообразие, структура и функции живых организмов; размножение, наследственность, изменчивость и эволюционное развитие; организмы и окружающая среда; прикладные интегрированные науки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z721" w:id="709"/>
-[...15 lines deleted...]
-      на развитие практических навыков наблюдения, классификации, систематизации, сравнения, сопоставления, анализа, оценки объектов и информации, установления причинно-следственных связей.</w:t>
+    <w:bookmarkStart w:name="z724" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Содержание образования по учебным предметам стандартного уровня обучения естественно-математического и общественно-гуманитарного направлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z722" w:id="710"/>
-[...15 lines deleted...]
-      Содержательная линия учебного предмета "Биология" предусматривает развитие у обучающихся понимания сущности природных биологических явлений и процессов, осмысление влияния человеческой деятельности на растительный и животный мир, а также здоровье человека. Осмысление особенностей живой природы, суть эволюционных процессов позволят обучающимся оценить экологическую ситуацию и понять необходимость бережного отношения к живому миру.</w:t>
+    <w:bookmarkStart w:name="z725" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Основы предпринимательства и бизнеса".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z723" w:id="711"/>
-[...15 lines deleted...]
-      Основу структурирования содержания учебного предмета "Биология" на уровне общего среднего образования составляют ведущие системообразующие идеи: многообразие, структура и функции живых организмов; размножение, наследственность, изменчивость и эволюционное развитие; организмы и окружающая среда; прикладные интегрированные науки.</w:t>
+    <w:bookmarkStart w:name="z726" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предмет "Основы предпринимательства и бизнеса" направлен на изучение базовых понятий и законов сферы предпринимательства с учетом казахстанской и международной практики, имеет практикоориентированную модель обучения, способствующую формированию предпринимательского мышления и нарабатыванию обучающимися навыков XXI века.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z724" w:id="712"/>
-[...15 lines deleted...]
-      28. Содержание образования по учебным предметам стандартного уровня обучения естественно-математического и общественно-гуманитарного направлений.</w:t>
+    <w:bookmarkStart w:name="z727" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий предмет разработан для школ Республики Казахстан в соответствии с посланием Президента Республики Казахстан "Третья модернизация Казахстана: глобальная конкурентоспособность" в контексте одного из объявленных приоритетов – кардинальное улучшение и расширение бизнес- среды посредством реализации Программы продуктивной занятости и развития массового предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z725" w:id="713"/>
-[...15 lines deleted...]
-      1) "Основы предпринимательства и бизнеса".</w:t>
+    <w:bookmarkStart w:name="z728" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержательная линия учебного предмета представляет совершенно новый курс, интегрирующий материал по Предпринимательству, Бизнесу с использованием коучинговых и тренинговых элементов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z726" w:id="714"/>
-[...15 lines deleted...]
-      Предмет "Основы предпринимательства и бизнеса" направлен на изучение базовых понятий и законов сферы предпринимательства с учетом казахстанской и международной практики, имеет практикоориентированную модель обучения, способствующую формированию предпринимательского мышления и нарабатыванию обучающимися навыков XXI века.</w:t>
+    <w:bookmarkStart w:name="z729" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предмет направлен на формирование у обучающихся бизнес- мышления и получение базовых знаний основ предпринимательства, бизнеса и экономики; привитие ответственности за свой выбор и формирование предпринимательского мышления, активной жизненной позиции; создание практической базы навыков для будущей самостоятельной деятельности в современных рыночных условиях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z727" w:id="715"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z730" w:id="718"/>
+    <w:bookmarkStart w:name="z730" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Организация образования осуществляет образовательную деятельность в соответствии с полученной лицензией и на протяжении всего периода времени ее действительности соблюдает квалификационные требования, предъявляемые к образовательной деятельности, и перечень документов, подтверждающих соответствие им, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности организаций, предоставляющих начальное, основное среднее, общее среднее, техническое и профессиональное, послесреднее, духовное образование, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30721).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра просвещения РК от 04.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z731" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования к максимальному объему учебной нагрузки обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z732" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Максимальный объем недельной учебной нагрузки обучающихся на уровне общего среднего образования составляет в каждом классе не более 36 часов в неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра просвещения РК от 23.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z733" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Общий объем учебной нагрузки обучающихся, составляющий инвариантный и вариативный компоненты, а также недельная и годовая учебная нагрузка по классам устанавливаются типовым учебным планом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z734" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Недельная учебная нагрузка включает все виды учебной работы, определенные типовым учебным планом (инвариантный и вариативный компоненты). В учебных планах специальных (коррекционных) организаций образования предусмотрен обязательный коррекционный компонент с учетом вида нарушения развития. Инвариантный, коррекционный и вариативный компоненты в учебных планах специальных (коррекционных) организаций образования устанавливаются с учетом особых образовательных потребностей обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z735" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Деление класса на две группы в организациях образования осуществляется в городских общеобразовательных организациях образования при наполнении классов в 24 и более обучающихся, в сельских – в 20 и более обучающихся по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z1183" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) казахскому языку и литературе – в классах с неказахским языком обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1184" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранному языку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1185" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информатике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z1186" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деление класса на две группы допустимо в организациях образования в городских общеобразовательных организациях образования при наполнении классов в 24 и более обучающихся, в сельских – в 20 и более обучающихся по русскому языку и литературе – в классах с нерусским языком обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра просвещения РК от 04.10.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 303</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Министра просвещения РК от 23.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z731" w:id="719"/>
+    <w:bookmarkStart w:name="z739" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Деление класса на группы допускается в городских, сельских организациях образования, в малокомплектных школах независимо от количества обучающихся при проведении уроков по предметам инвариантного компонента кроме предметов, указанных в пункте 33.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Министра просвещения РК от 23.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z741" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Требования к максимальному объему учебной нагрузки обучающихся</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="720"/>
+        <w:t xml:space="preserve"> Глава 4. Требования к уровню подготовки обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z742" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Типовые учебные программы общего среднего образования разрабатываются на основе дифференциации, интеграции и профессиональной ориентации содержания образования с введением профильного обучения по естественно-математическому и общественно-гуманитарному направлениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z743" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36 Уровень подготовки обучающихся, в том числе обучающихся с особыми образовательными потребностями, определяется через ожидаемые результаты обучения, которые спроектированы с учетом направления профильного обучения: обязательные учебные предметы и профилирующие учебные предметы естественно-математического и общественно-гуманитарного направлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z744" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Ожидаемые результаты обучения по обязательным учебным предметам служат основой для определения базового содержания общего среднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z745" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. К обязательным учебным предметам относятся: "Казахский язык" и "Казахская литература" (для классов с казахским языком обучения), "Русский язык" и "Русская литература" (для классов с русским языком обучения), "Родной язык", "Родная литература" (для классов с уйгурским/узбекским/ таджикским языком обучения), "Казахский язык и литература" (для классов с неказахским языком обучения), "Русский язык и литература" (для классов с нерусским языком обучения), "Иностранный язык", "Алгебра и начала анализа", "Геометрия", "Информатика", "История Казахстана", "Физическая культура", "Начальная военная подготовка".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра просвещения РК от 23.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 406</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z733" w:id="721"/>
-[...337 lines deleted...]
-      36 Уровень подготовки обучающихся, в том числе обучающихся с особыми образовательными потребностями, определяется через ожидаемые результаты обучения, которые спроектированы с учетом направления профильного обучения: обязательные учебные предметы и профилирующие учебные предметы естественно-математического и общественно-гуманитарного направлений.</w:t>
+    <w:bookmarkStart w:name="z746" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Ожидаемые результаты обучения по профилирующим учебным предметам каждого направления представлены соответственно стандартному и углубленному уровням обучения и служат основой для определения содержания учебных предметов с учетом особенностей профиля обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z744" w:id="732"/>
-[...15 lines deleted...]
-      37. Ожидаемые результаты обучения по обязательным учебным предметам служат основой для определения базового содержания общего среднего образования.</w:t>
+    <w:bookmarkStart w:name="z747" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. К учебным предметам углубленного уровня обучения естественно-математического направления относятся: "Биология", "Химия", "Физика", "География". В данном направлении профильного обучения к учебным предметам стандартного уровня относятся: "Всемирная история", "Основы права", "Основы предпринимательства и бизнеса", "Графика и проектирование".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z745" w:id="733"/>
-[...15 lines deleted...]
-      38. К обязательным учебным предметам относятся: "Казахский язык" и "Казахская литература" (для классов с казахским языком обучения), "Русский язык" и "Русская литература" (для классов с русским языком обучения), "Родной язык", "Родная литература" (для классов с уйгурским/узбекским/ таджикским языком обучения), "Казахский язык и литература" (для классов с неказахским языком обучения), "Русский язык и литература" (для классов с нерусским языком обучения), "Иностранный язык", "Алгебра и начала анализа", "Геометрия", "Информатика", "История Казахстана", "Физическая культура", "Начальная военная и технологическая подготовка".</w:t>
+    <w:bookmarkStart w:name="z748" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. К учебным предметам углубленного уровня обучения общественно-гуманитарного направления относятся: "Иностранный язык", "Всемирная история", "География", "Основы права". В данном направлении профильного обучения к учебным предметам стандартного уровня относятся: "Физика", "Химия", "Биология", "Основы предпринимательства и бизнеса".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z746" w:id="734"/>
-[...15 lines deleted...]
-      39. Ожидаемые результаты обучения по профилирующим учебным предметам каждого направления представлены соответственно стандартному и углубленному уровням обучения и служат основой для определения содержания учебных предметов с учетом особенностей профиля обучения.</w:t>
+    <w:bookmarkStart w:name="z749" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. В учебных программах общего среднего образования ожидаемые результаты обучения конкретизируются в целях обучения по разделам каждого учебного предмета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z747" w:id="735"/>
-[...15 lines deleted...]
-      40. К учебным предметам углубленного уровня обучения естественно-математического направления относятся: "Биология", "Химия", "Физика", "География". В данном направлении профильного обучения к учебным предметам стандартного уровня относятся: "Всемирная история", "Основы права", "Основы предпринимательства и бизнеса", "Графика и проектирование".</w:t>
+    <w:bookmarkStart w:name="z750" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Система ожидаемых результатов обучения создает возможность для выстраивания индивидуальных траекторий развития обучающихся, в том числе обучающихся с особыми образовательными потребностями, и поэтапного продвижения их к достижению долгосрочных целей обучения на уровне общего среднего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z748" w:id="736"/>
-[...15 lines deleted...]
-      41. К учебным предметам углубленного уровня обучения общественно-гуманитарного направления относятся: "Иностранный язык", "Всемирная история", "География", "Основы права". В данном направлении профильного обучения к учебным предметам стандартного уровня относятся: "Физика", "Химия", "Биология", "Основы предпринимательства и бизнеса".</w:t>
+    <w:bookmarkStart w:name="z751" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Ожидаемые результаты обучения по завершении общего среднего образования по обязательным учебным предметам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z749" w:id="737"/>
-[...15 lines deleted...]
-      42. В учебных программах общего среднего образования ожидаемые результаты обучения конкретизируются в целях обучения по разделам каждого учебного предмета.</w:t>
+    <w:bookmarkStart w:name="z752" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Казахский язык" (для классов с казахским языком обучения)/ "Русский язык" (для классов с русским языком обучения):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z750" w:id="738"/>
-[...15 lines deleted...]
-      43. Система ожидаемых результатов обучения создает возможность для выстраивания индивидуальных траекторий развития обучающихся, в том числе обучающихся с особыми образовательными потребностями, и поэтапного продвижения их к достижению долгосрочных целей обучения на уровне общего среднего образования.</w:t>
+    <w:bookmarkStart w:name="z753" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудирование и говорение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z751" w:id="739"/>
-[...15 lines deleted...]
-      44. Ожидаемые результаты обучения по завершении общего среднего образования по обязательным учебным предметам.</w:t>
+    <w:bookmarkStart w:name="z754" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся понимает тексты, относящиеся к разным сферам общения и стилям, анализируя открыто и скрыто выраженные формы речевого поведения, оценки; достигает различных целей коммуникации в ситуации подготовленного и неподготовленного монологического и диалогического общения, в том числе публичного; реализует тактику речевого поведения, стремясь воздействовать на слушателя; анализирует и критически оценивает информацию из прослушанного текста, высказывая свою точку зрения; прогнозирует содержание текста; соблюдает структуру и нормы употребления языковых единиц с учетом их стилистической дифференциации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z752" w:id="740"/>
-[...15 lines deleted...]
-      "Казахский язык" (для классов с казахским языком обучения)/ "Русский язык" (для классов с русским языком обучения):</w:t>
+    <w:bookmarkStart w:name="z755" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) чтение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z753" w:id="741"/>
-[...15 lines deleted...]
-      1) аудирование и говорение:</w:t>
+    <w:bookmarkStart w:name="z756" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся понимает и интерпретирует содержание текстов разных типов, стилей и жанров, в т.ч. научно-технической тематики; распознает скрытый смысл текста и значение введенных в текст средств художественной изобразительности; выявляет языковые, композиционные и жанровые особенности сложных текстов; использует различные стратегии чтения в зависимости от задач, стоящих перед читателем; осуществляет информационный поиск, извлекает и преобразовывает необходимую информацию; сравнивает композиционные, лингвистические, жанровые и стилистические особенности текстов различных жанров и стилей; критически оценивает содержание проблемного текста, делая выводы и предлагая пути решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z754" w:id="742"/>
-[...15 lines deleted...]
-      обучающийся понимает тексты, относящиеся к разным сферам общения и стилям, анализируя открыто и скрыто выраженные формы речевого поведения, оценки; достигает различных целей коммуникации в ситуации подготовленного и неподготовленного монологического и диалогического общения, в том числе публичного; реализует тактику речевого поведения, стремясь воздействовать на слушателя; анализирует и критически оценивает информацию из прослушанного текста, высказывая свою точку зрения; прогнозирует содержание текста; соблюдает структуру и нормы употребления языковых единиц с учетом их стилистической дифференциации;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письмо:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z755" w:id="743"/>
-[...15 lines deleted...]
-      2) чтение:</w:t>
+    <w:bookmarkStart w:name="z758" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся создает тексты разных типов, жанров и стилей, в т.ч. воздействующего характера; создает сплошные и несплошные тексты, используя приемы свертывания и развертывания информации; пишет тексты творческого, академического характера, эссе по глобальным проблемам, аргументируя свое мнение и используя исследовательские навыки; синтезирует информацию, полученную из разных письменных или устных источников, и представляет ее в виде четко аргументированного связного сообщения; корректирует и редактирует тексты; составляет разные виды планов; соблюдает грамматические, орфографические, пунктуационные и стилистические нормы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z756" w:id="744"/>
-[...15 lines deleted...]
-      обучающийся понимает и интерпретирует содержание текстов разных типов, стилей и жанров, в т.ч. научно-технической тематики; распознает скрытый смысл текста и значение введенных в текст средств художественной изобразительности; выявляет языковые, композиционные и жанровые особенности сложных текстов; использует различные стратегии чтения в зависимости от задач, стоящих перед читателем; осуществляет информационный поиск, извлекает и преобразовывает необходимую информацию; сравнивает композиционные, лингвистические, жанровые и стилистические особенности текстов различных жанров и стилей; критически оценивает содержание проблемного текста, делая выводы и предлагая пути решения;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Казахская литература" (для классов с казахским языком обучения)/ "Русская литература" (для классов с русским языком обучения):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z757" w:id="745"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z760" w:id="748"/>
+    <w:bookmarkStart w:name="z760" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) знает основные закономерности историко-литературного процесса; наизусть стихотворные тексты и фрагменты прозаических текстов (по выбору); историко-литературные сведения и теоретико-литературные понятия в рамках изучаемых тем; историко-культурный контекст изучаемых произведений и основные факты жизненного и творческого пути их авторов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z761" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает духовно-нравственное и эстетическое значение литературы; связь литературы с историей, искусством; художественное произведение в единстве формы и содержания; тему, идею, проблематику произведения, позицию автора в произведении; образную природу и скрытый смысл художественных произведений; национально обусловленные различия и сходства между произведениями русской, казахской и мировой литературы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z762" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет художественно-изобразительные средства и стилистические приемы в устном или письменном высказывании на литературную тему, при создании собственного текста аналитического характера, интерпретации изученного текста, в дебатах, публичных выступлениях, выражая активную гражданскую позицию и проявляя духовно-нравственные качества; понятийный язык литературоведения при анализе содержания художественных произведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z763" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует различные литературные произведения и их критические и художественные интерпретации; особенности сюжета, композиции, роль изобразительно-выразительных средств, ключевые эпизоды, действия и поступки героев, особенности стиля писателя; представления о нравственном идеале казахского и других народов в художественных произведениях и фольклоре;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z761" w:id="749"/>
-[...15 lines deleted...]
-      2) понимает духовно-нравственное и эстетическое значение литературы; связь литературы с историей, искусством; художественное произведение в единстве формы и содержания; тему, идею, проблематику произведения, позицию автора в произведении; образную природу и скрытый смысл художественных произведений; национально обусловленные различия и сходства между произведениями русской, казахской и мировой литературы;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует письменные тексты с использованием различных ресурсов для обобщения художественных произведений, сопоставления содержания произведений с историческими фактами; аргументированное суждение по проблематике художественного произведения, духовно-нравственному наполнению содержания произведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z762" w:id="750"/>
-[...15 lines deleted...]
-      3) применяет художественно-изобразительные средства и стилистические приемы в устном или письменном высказывании на литературную тему, при создании собственного текста аналитического характера, интерпретации изученного текста, в дебатах, публичных выступлениях, выражая активную гражданскую позицию и проявляя духовно-нравственные качества; понятийный язык литературоведения при анализе содержания художественных произведений;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает произведения с точки зрения актуальности содержания и его значения для формирования духовно-нравственных качеств человека; устные и письменные высказывания с точки зрения композиционного, стилевого единства и языкового оформления; интерпретации художественного произведения, созданные средствами других видов искусства; художественные произведения для определения актуального для себя круга чтения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z763" w:id="751"/>
-[...15 lines deleted...]
-      4) анализирует различные литературные произведения и их критические и художественные интерпретации; особенности сюжета, композиции, роль изобразительно-выразительных средств, ключевые эпизоды, действия и поступки героев, особенности стиля писателя; представления о нравственном идеале казахского и других народов в художественных произведениях и фольклоре;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Родной язык", "Родная литература" (для классов с уйгурским/ узбекским/ таджикским языком обучения):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z764" w:id="752"/>
-[...15 lines deleted...]
-      5) синтезирует письменные тексты с использованием различных ресурсов для обобщения художественных произведений, сопоставления содержания произведений с историческими фактами; аргументированное суждение по проблематике художественного произведения, духовно-нравственному наполнению содержания произведения;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудирование и говорение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z765" w:id="753"/>
-[...15 lines deleted...]
-      6) оценивает произведения с точки зрения актуальности содержания и его значения для формирования духовно-нравственных качеств человека; устные и письменные высказывания с точки зрения композиционного, стилевого единства и языкового оформления; интерпретации художественного произведения, созданные средствами других видов искусства; художественные произведения для определения актуального для себя круга чтения.</w:t>
+    <w:bookmarkStart w:name="z768" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся понимает тексты, относящиеся к разным сферам общения и стилям, анализируя открыто и скрыто выраженные формы речевого поведения, оценки; достигает различных целей коммуникации в ситуации подготовленного и неподготовленного монологического и диалогического общения, в том числе публичного; реализует тактику речевого поведения, стремясь воздействовать на слушателя; анализирует и критически оценивает информацию из прослушанного текста, высказывая свою точку зрения; прогнозирует содержание текста; соблюдает структуру и нормы употребления языковых единиц с учетом их стилистической дифференциации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z766" w:id="754"/>
-[...15 lines deleted...]
-      "Родной язык", "Родная литература" (для классов с уйгурским/ узбекским/ таджикским языком обучения):</w:t>
+    <w:bookmarkStart w:name="z769" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) чтение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z767" w:id="755"/>
-[...15 lines deleted...]
-      1) аудирование и говорение:</w:t>
+    <w:bookmarkStart w:name="z770" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся понимает и интерпретирует содержание текстов разных типов, стилей и жанров, в т.ч. научно-технической тематики; распознает скрытый смысл текста и значение введенных в текст средств художественной изобразительности; выявляет языковые, композиционные и жанровые особенности сложных текстов; использует различные стратегии чтения в зависимости от задач, стоящих перед читателем; осуществляет информационный поиск, извлекает и преобразовывает необходимую информацию; сравнивает композиционные, лингвистические, жанровые и стилистические особенности текстов различных жанров и стилей; критически оценивает содержание проблемного текста, делая выводы и предлагая пути решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z768" w:id="756"/>
-[...15 lines deleted...]
-      обучающийся понимает тексты, относящиеся к разным сферам общения и стилям, анализируя открыто и скрыто выраженные формы речевого поведения, оценки; достигает различных целей коммуникации в ситуации подготовленного и неподготовленного монологического и диалогического общения, в том числе публичного; реализует тактику речевого поведения, стремясь воздействовать на слушателя; анализирует и критически оценивает информацию из прослушанного текста, высказывая свою точку зрения; прогнозирует содержание текста; соблюдает структуру и нормы употребления языковых единиц с учетом их стилистической дифференциации;</w:t>
+    <w:bookmarkStart w:name="z771" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письмо:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z769" w:id="757"/>
-[...15 lines deleted...]
-      2) чтение:</w:t>
+    <w:bookmarkStart w:name="z772" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся создает тексты разных типов, жанров и стилей, в т.ч. воздействующего характера; создает сплошные и несплошные тексты, используя приемы свертывания и развертывания информации; пишет тексты творческого, академического характера, эссе по глобальным проблемам, аргументируя свое мнение и используя исследовательские навыки; синтезирует информацию, полученную из разных письменных или устных источников, и представляет ее в виде четко аргументированного связного сообщения; корректирует и редактирует тексты; составляет разные виды планов; соблюдает грамматические, орфографические, пунктуационные и стилистические нормы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z770" w:id="758"/>
-[...15 lines deleted...]
-      обучающийся понимает и интерпретирует содержание текстов разных типов, стилей и жанров, в т.ч. научно-технической тематики; распознает скрытый смысл текста и значение введенных в текст средств художественной изобразительности; выявляет языковые, композиционные и жанровые особенности сложных текстов; использует различные стратегии чтения в зависимости от задач, стоящих перед читателем; осуществляет информационный поиск, извлекает и преобразовывает необходимую информацию; сравнивает композиционные, лингвистические, жанровые и стилистические особенности текстов различных жанров и стилей; критически оценивает содержание проблемного текста, делая выводы и предлагая пути решения;</w:t>
+    <w:bookmarkStart w:name="z773" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) знает основные тенденции развития литературы, ее связь с историей развития общества; биографические сведения выдающихся деятелей литературы, основные этапы развития мировой литературы; главные теоретико-литературные понятия; содержание произведений, предназначенных для подробного и обзорного изучения, и воспроизводит их конкретное содержание (главные герои, основные сюжетные линии и события);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z771" w:id="759"/>
-[...15 lines deleted...]
-      3) письмо:</w:t>
+    <w:bookmarkStart w:name="z774" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) понимает место и роль произведений в историко-культурном и литературном процессах; национальные ценности, отраженные в художественной литературе; процесс функционирования литературы в ее историческом развитии; идейный смысл произведений и способы его воплощения, художественную структуру произведения и средства, используемые автором; смысл структурных элементов произведения (сюжета и композиции, многозначности художественной детали, ее связи с проблематикой текста, изобразительно-выразительными средствами художественной речи и т.п.); замысел автора, отношение писателя к героям и событиям, авторскую позицию; настроение, которым проникнуто произведение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z772" w:id="760"/>
-[...15 lines deleted...]
-      обучающийся создает тексты разных типов, жанров и стилей, в т.ч. воздействующего характера; создает сплошные и несплошные тексты, используя приемы свертывания и развертывания информации; пишет тексты творческого, академического характера, эссе по глобальным проблемам, аргументируя свое мнение и используя исследовательские навыки; синтезирует информацию, полученную из разных письменных или устных источников, и представляет ее в виде четко аргументированного связного сообщения; корректирует и редактирует тексты; составляет разные виды планов; соблюдает грамматические, орфографические, пунктуационные и стилистические нормы;</w:t>
+    <w:bookmarkStart w:name="z775" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) применяет приобретенные знания и навыки при подготовке устного или письменного высказывания на литературную тему, при создании собственного текста аналитического характера, интерпретации изученного текста; для определения актуального для себя круга чтения и оценки художественных произведений с точки зрения идейно-тематического своеобразия; в дебатах, публичных выступлениях, выражая активную гражданскую позицию и проявляя духовно-нравственные качества; для самостоятельного анализа художественных произведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z773" w:id="761"/>
-[...15 lines deleted...]
-      4) знает основные тенденции развития литературы, ее связь с историей развития общества; биографические сведения выдающихся деятелей литературы, основные этапы развития мировой литературы; главные теоретико-литературные понятия; содержание произведений, предназначенных для подробного и обзорного изучения, и воспроизводит их конкретное содержание (главные герои, основные сюжетные линии и события);</w:t>
+    <w:bookmarkStart w:name="z776" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) анализирует литературное произведение как художественное целое, концептуально осмысляя его и интерпретируя содержание; произведения разной жанрово-родовой природы, выявляя общечеловеческий, конкретно-исторический и актуальный взгляд отражаемой эпохи; проблемы, заложенные автором в произведении, и размышляет над ними;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z774" w:id="762"/>
-[...15 lines deleted...]
-      5) понимает место и роль произведений в историко-культурном и литературном процессах; национальные ценности, отраженные в художественной литературе; процесс функционирования литературы в ее историческом развитии; идейный смысл произведений и способы его воплощения, художественную структуру произведения и средства, используемые автором; смысл структурных элементов произведения (сюжета и композиции, многозначности художественной детали, ее связи с проблематикой текста, изобразительно-выразительными средствами художественной речи и т.п.); замысел автора, отношение писателя к героям и событиям, авторскую позицию; настроение, которым проникнуто произведение;</w:t>
+    <w:bookmarkStart w:name="z777" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) синтезирует содержание произведений для создания аннотаций, рецензий; информацию из различных источников, в том числе из сети Интернет, для создания творческих работ, обобщая собственные представления и извлеченную информацию; подходы к выявлению духовно-нравственного наполнения содержания произведений для соотнесения его с ценностями казахского и других народов; методы анализа произведения, адекватные жанрово-родовой природе художественного текста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z775" w:id="763"/>
-[...15 lines deleted...]
-      6) применяет приобретенные знания и навыки при подготовке устного или письменного высказывания на литературную тему, при создании собственного текста аналитического характера, интерпретации изученного текста; для определения актуального для себя круга чтения и оценки художественных произведений с точки зрения идейно-тематического своеобразия; в дебатах, публичных выступлениях, выражая активную гражданскую позицию и проявляя духовно-нравственные качества; для самостоятельного анализа художественных произведений;</w:t>
+    <w:bookmarkStart w:name="z778" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оценивает художественное достоинство произведений; своеобразие национальной литературы и ее значение в контексте мировой культуры; произведение с точки зрения актуальности содержания и его значения для формирования духовно-нравственных качеств человека; устные и письменные высказывания с точки зрения композиционного, стилевого единства, языкового оформления, эффективности достижения поставленных коммуникативных задач; интерпретацию художественного текста, созданную средствами других видов искусства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z776" w:id="764"/>
-[...15 lines deleted...]
-      7) анализирует литературное произведение как художественное целое, концептуально осмысляя его и интерпретируя содержание; произведения разной жанрово-родовой природы, выявляя общечеловеческий, конкретно-исторический и актуальный взгляд отражаемой эпохи; проблемы, заложенные автором в произведении, и размышляет над ними;</w:t>
+    <w:bookmarkStart w:name="z779" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Казахский язык и литература" (для классов с неказахским языком обучения)/ "Русский язык и литература" (для классов с нерусским языком обучения):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z777" w:id="765"/>
-[...15 lines deleted...]
-      8) синтезирует содержание произведений для создания аннотаций, рецензий; информацию из различных источников, в том числе из сети Интернет, для создания творческих работ, обобщая собственные представления и извлеченную информацию; подходы к выявлению духовно-нравственного наполнения содержания произведений для соотнесения его с ценностями казахского и других народов; методы анализа произведения, адекватные жанрово-родовой природе художественного текста;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудирование:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z778" w:id="766"/>
-[...15 lines deleted...]
-      9) оценивает художественное достоинство произведений; своеобразие национальной литературы и ее значение в контексте мировой культуры; произведение с точки зрения актуальности содержания и его значения для формирования духовно-нравственных качеств человека; устные и письменные высказывания с точки зрения композиционного, стилевого единства, языкового оформления, эффективности достижения поставленных коммуникативных задач; интерпретацию художественного текста, созданную средствами других видов искусства.</w:t>
+    <w:bookmarkStart w:name="z781" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся максимально полно понимает содержание текстов различных сфер общения, коммуникативные намерения, а также социальные и эмоционально-экспрессивные особенности речи говорящего; воспринимает информацию на уровне критического понимания; оценивает прослушанный текст с точки зрения его выразительности, образности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z779" w:id="767"/>
-[...15 lines deleted...]
-      "Казахский язык и литература" (для классов с неказахским языком обучения)/ "Русский язык и литература" (для классов с нерусским языком обучения):</w:t>
+    <w:bookmarkStart w:name="z782" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) говорение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z780" w:id="768"/>
+    <w:bookmarkStart w:name="z783" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся эффективно использует разнообразные языковые средства в соответствии с коммуникативной установкой, создавая аргументированное монологическое или диалогическое высказывание; рассуждает по тематике художественных произведений, выражает свое отношение к героям произведений и их поступкам; критически оценивает различные высказывания; соблюдает нормы языка, речевого поведения и этикета; прогнозирует причины и следствия проблемы; синтезирует идеи, связанные с социально-экономическим, духовно-нравственным, патриотическим, культурно-историческим развитием общества, предлагая возможные пути решения проблем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z784" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) чтение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z785" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся понимает детально содержание сплошных и несплошных текстов, выявляя скрытый смысл; определяет значение незнакомых слов из контекста; выявляет особенности академических текстов в рамках изучаемых тем; извлекает информацию из разных источников; сравнивает произведения литературы с их отображением в других видах искусства, анализируя представления о нравственном идеале казахского и других народов в художественных произведениях и фольклоре; использует различные стратегии чтения в зависимости от поставленных задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z786" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письмо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z787" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся создает тексты разных типов и стилей в соответствии с темой, целью, проблематикой и ситуацией общения, соблюдая грамматические, орфографические, пунктуационные и стилистические нормы; создает сплошные и несплошные тексты различной тематики на основе исследования и синтеза полученной информации; составляет различные виды планов к текстам; пишет творческие работы по произведениям художественной литературы, оценивая проблемы культурно-языкового многообразия, патриотизма и духовно-нравственного развития личности; использует художественные тропы и стилистические приемы для более точного выражения мыслей и чувств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z788" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Иностранный язык":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z789" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудирование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z782" w:id="770"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z790" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся понимает основное содержание аутентичных текстов различных жанров, диалогов по знакомой и частично знакомой тематике; извлекает наиболее функционально значимую смысловую информацию, включая детальную и специфическую, для заполнения форм, таблиц, схем; понимает значение терминов и ключевых единиц текстов из различных образовательных областей, а также других сфер общения; различает факт и мнение; извлекает и сопоставляет несоответствия в текстах среднего объема разных жанров и стилей в рамках изученных тем, догадывается о значении незнакомых слов по контексту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z791" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) говорение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z784" w:id="772"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z792" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся ведет диалог в ситуациях официального и неофициального повседневного общения; правильно оформляет собственные высказывания, используя лексические и грамматические средства языка; выражает эмоционально-оценочное отношение к окружающей действительности, реализуя заранее предложенную тактику речевого общения; анализирует и сравнивает тексты, аргументируя свою точку зрения; рассуждает, давая оценку событиям, мнениям и проблемам; делает выводы и предлагает собственные пути решения заданной проблемы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z793" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чтение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z786" w:id="774"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z794" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся понимает основное содержание публицистических, научно-популярных, художественных текстов определенной сложности; использует различные стратегии чтения; определяет временную и причинно-следственную взаимосвязь событий и явлений; анализирует и сравнивает значения слов, используя книжные и электронные ресурсы; критически оценивает содержание текстов разных жанров и стилей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z795" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) письмо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z793" w:id="781"/>
-[...15 lines deleted...]
-      3) чтение:</w:t>
+    <w:bookmarkStart w:name="z796" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающийся составляет план, тезисы письменного сообщения, редактирует и корректирует тексты разных жанров и стилей; соблюдает грамматические, орфографические, пунктуационные и стилистические нормы; пишет аргументированный текст на основе медиа-информации; пишет тексты проблемного характера, выражая собственное отношение к проблеме; создает деловые письма и документы; пишет эссе по различным темам (150-200 слов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z794" w:id="782"/>
-[...15 lines deleted...]
-      обучающийся понимает основное содержание публицистических, научно-популярных, художественных текстов определенной сложности; использует различные стратегии чтения; определяет временную и причинно-следственную взаимосвязь событий и явлений; анализирует и сравнивает значения слов, используя книжные и электронные ресурсы; критически оценивает содержание текстов разных жанров и стилей;</w:t>
+    <w:bookmarkStart w:name="z797" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алгебра и начала анализа", "Геометрия":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z795" w:id="783"/>
-[...15 lines deleted...]
-      4) письмо:</w:t>
+    <w:bookmarkStart w:name="z798" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает определения показательной, логарифмической функций, их свойства и графики; понятие сложной функции; понятие обратной функции; определения обратных тригонометрических функций; методы решения тригонометрических, показательных, логарифмических уравнений и неравенств; методы решения рациональных и иррациональных уравнений; методы решения рациональных неравенств; виды многогранников, тел вращения и их развертки; формулы площади и объема многогранников и тел вращения; аксиомы стереометрии и их следствия; понятие вектора в пространстве; уравнение сферы; основные понятия статистики; понятия дискретной и непрерывной случайных величин; определения предела функции в точке и на бесконечности; определения непрерывности функции в точке и на множестве; определение производной функции; уравнение касательной к графику функции; определения первообразной функции, неопределенного и определенного интеграла; формулы нахождения площади плоской фигуры и объема тела с помощью определенного интеграла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z796" w:id="784"/>
-[...15 lines deleted...]
-      обучающийся составляет план, тезисы письменного сообщения, редактирует и корректирует тексты разных жанров и стилей; соблюдает грамматические, орфографические, пунктуационные и стилистические нормы; пишет аргументированный текст на основе медиа-информации; пишет тексты проблемного характера, выражая собственное отношение к проблеме; создает деловые письма и документы; пишет эссе по различным темам (150-200 слов).</w:t>
+    <w:bookmarkStart w:name="z799" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для естественно-математического направления дополнительно знает методы решения иррациональных неравенств; формулы сложения и умножения вероятностей; формулу Бернулли; виды распределения дискретных случайных величины; уравнения прямой и плоскости в пространстве; определение дифференциала функции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z797" w:id="785"/>
-[...15 lines deleted...]
-      "Алгебра и начала анализа", "Геометрия":</w:t>
+    <w:bookmarkStart w:name="z800" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает запись многочлена с одной переменной в стандартном виде; термины "генеральная совокупность", "выборка", "дисперсия", "стандартное отклонение"; геометрический и физический смысл производной; интегрирование как процесс, обратный дифференцированию, систему аксиом стереометрии и следствия из аксиом, методы доказательств и решений геометрических задач.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z798" w:id="786"/>
-[...15 lines deleted...]
-      1) знает определения показательной, логарифмической функций, их свойства и графики; понятие сложной функции; понятие обратной функции; определения обратных тригонометрических функций; методы решения тригонометрических, показательных, логарифмических уравнений и неравенств; методы решения рациональных и иррациональных уравнений; методы решения рациональных неравенств; виды многогранников, тел вращения и их развертки; формулы площади и объема многогранников и тел вращения; аксиомы стереометрии и их следствия; понятие вектора в пространстве; уравнение сферы; основные понятия статистики; понятия дискретной и непрерывной случайных величин; определения предела функции в точке и на бесконечности; определения непрерывности функции в точке и на множестве; определение производной функции; уравнение касательной к графику функции; определения первообразной функции, неопределенного и определенного интеграла; формулы нахождения площади плоской фигуры и объема тела с помощью определенного интеграла.</w:t>
+    <w:bookmarkStart w:name="z801" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для естественно-математического направления дополнительно понимает суть метода координат; суть формул числа перестановок, сочетаний, размещений с повторениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z799" w:id="787"/>
-[...15 lines deleted...]
-      Для естественно-математического направления дополнительно знает методы решения иррациональных неравенств; формулы сложения и умножения вероятностей; формулу Бернулли; виды распределения дискретных случайных величины; уравнения прямой и плоскости в пространстве; определение дифференциала функции;</w:t>
+    <w:bookmarkStart w:name="z802" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет алгоритмы решения тригонометрических, показательных, логарифмических уравнений и неравенств; алгоритмы решения иррациональных уравнений; технику выполнения простейших стереометрических чертежей; признаки и свойства параллельных, скрещивающихся и перпендикулярных прямых, параллельных и перпендикулярных плоскостей при решении задач; формулы для нахождения площадей поверхностей и объемов геометрических тел; правила действий над векторами для решения геометрических задач; условия коллинеарности и компланарности векторов; способы нахождения критических точек и точек экстремума, промежутки возрастания (убывания) функции; технику дифференцирования и таблицу производных для нахождения производных; таблицу интегралов и формулу Ньютона-Лейбница при нахождении определенного интеграла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z800" w:id="788"/>
-[...15 lines deleted...]
-      2) понимает запись многочлена с одной переменной в стандартном виде; термины "генеральная совокупность", "выборка", "дисперсия", "стандартное отклонение"; геометрический и физический смысл производной; интегрирование как процесс, обратный дифференцированию, систему аксиом стереометрии и следствия из аксиом, методы доказательств и решений геометрических задач.</w:t>
+    <w:bookmarkStart w:name="z803" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для естественно-математического направления дополнительно применяет алгоритмы решения иррациональных неравенств; бином Ньютона для приближенных вычислений; формулу Бернулли; способы нахождения асимптот к графику функции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z801" w:id="789"/>
-[...15 lines deleted...]
-      Для естественно-математического направления дополнительно понимает суть метода координат; суть формул числа перестановок, сочетаний, размещений с повторениями;</w:t>
+    <w:bookmarkStart w:name="z804" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует взаимное расположение прямых в пространстве, прямой и плоскости в пространстве, плоскостей в пространстве, плоскости и тела вращения; сечения тел вращения плоскостью; различие типов случайных величин и вычисляет числовые характеристики дискретных случайных величин; свойства функции по ее графику; задачи геометрического и физического содержания и решает их с помощью производной и (или) интеграла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z802" w:id="790"/>
-[...15 lines deleted...]
-      3) применяет алгоритмы решения тригонометрических, показательных, логарифмических уравнений и неравенств; алгоритмы решения иррациональных уравнений; технику выполнения простейших стереометрических чертежей; признаки и свойства параллельных, скрещивающихся и перпендикулярных прямых, параллельных и перпендикулярных плоскостей при решении задач; формулы для нахождения площадей поверхностей и объемов геометрических тел; правила действий над векторами для решения геометрических задач; условия коллинеарности и компланарности векторов; способы нахождения критических точек и точек экстремума, промежутки возрастания (убывания) функции; технику дифференцирования и таблицу производных для нахождения производных; таблицу интегралов и формулу Ньютона-Лейбница при нахождении определенного интеграла.</w:t>
+    <w:bookmarkStart w:name="z805" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для естественно-математического направления дополнительно анализирует сечение многогранников плоскостью (куб, прямоугольный параллелепипед, пирамида);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z803" w:id="791"/>
-[...15 lines deleted...]
-      Для естественно-математического направления дополнительно применяет алгоритмы решения иррациональных неравенств; бином Ньютона для приближенных вычислений; формулу Бернулли; способы нахождения асимптот к графику функции;</w:t>
+    <w:bookmarkStart w:name="z806" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует различные методы решения тригонометрических, показательных, логарифмических уравнений и неравенств; методы решения иррациональных уравнений; модели разверток многогранников и тел вращения; вероятностные модели реальных явлений и процессов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z804" w:id="792"/>
-[...15 lines deleted...]
-      4) анализирует взаимное расположение прямых в пространстве, прямой и плоскости в пространстве, плоскостей в пространстве, плоскости и тела вращения; сечения тел вращения плоскостью; различие типов случайных величин и вычисляет числовые характеристики дискретных случайных величин; свойства функции по ее графику; задачи геометрического и физического содержания и решает их с помощью производной и (или) интеграла.</w:t>
+    <w:bookmarkStart w:name="z807" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для естественно-математического направления дополнительно синтезирует формулы комбинаторики для нахождения вероятности события; различные методы решения иррациональных неравенств; свойства обратных тригонометрических функций на основе их определения и свойства взаимно обратных функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z805" w:id="793"/>
-[...15 lines deleted...]
-      Для естественно-математического направления дополнительно анализирует сечение многогранников плоскостью (куб, прямоугольный параллелепипед, пирамида);</w:t>
+    <w:bookmarkStart w:name="z808" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает решение тригонометрических, показательных, логарифмических уравнений и неравенств; решение иррациональных уравнений; значения показателей вариации статистических данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z806" w:id="794"/>
-[...15 lines deleted...]
-      5) синтезирует различные методы решения тригонометрических, показательных, логарифмических уравнений и неравенств; методы решения иррациональных уравнений; модели разверток многогранников и тел вращения; вероятностные модели реальных явлений и процессов.</w:t>
+    <w:bookmarkStart w:name="z809" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для естественно-математического направления дополнительно оценивает решение иррациональных неравенств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z807" w:id="795"/>
-[...15 lines deleted...]
-      Для естественно-математического направления дополнительно синтезирует формулы комбинаторики для нахождения вероятности события; различные методы решения иррациональных неравенств; свойства обратных тригонометрических функций на основе их определения и свойства взаимно обратных функций;</w:t>
+    <w:bookmarkStart w:name="z810" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Информатика":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z808" w:id="796"/>
-[...15 lines deleted...]
-      6) оценивает решение тригонометрических, показательных, логарифмических уравнений и неравенств; решение иррациональных уравнений; значения показателей вариации статистических данных.</w:t>
+    <w:bookmarkStart w:name="z811" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает назначение и основные функции системного и прикладного программного обеспечения; основы работы с системами управления базами данных; модели жизненного цикла для разработки программного обеспечения; основы веб-программирования, теорию баз данных для создания веб-сайтов; программы для разработки мобильных приложений; сетевые протоколы и принципы работы Интернета; меры безопасности, разработанные для обеспечения безопасности данных и компьютерной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z809" w:id="797"/>
-[...15 lines deleted...]
-      Для естественно-математического направления дополнительно оценивает решение иррациональных неравенств.</w:t>
+    <w:bookmarkStart w:name="z812" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает принципы организации реляционных баз данных; базовые принципы функционирования сетевых технологий; принципы обработки звуковой и видеоинформации; основные тенденции развития информационных технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z810" w:id="798"/>
-[...15 lines deleted...]
-      "Информатика":</w:t>
+    <w:bookmarkStart w:name="z813" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет информационно-коммуникационные технологии для создания информационных объектов и оформления результатов своей работы; правила составления запросов в базах данных; облачные технологии при редактировании и хранении документов; элементы программирования при разработке веб-сайтов и мобильных приложений; правила личной безопасности в сети и сетевого этикета; программное обеспечение для обработки звука и видео;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z811" w:id="799"/>
-[...15 lines deleted...]
-      1) знает назначение и основные функции системного и прикладного программного обеспечения; основы работы с системами управления базами данных; модели жизненного цикла для разработки программного обеспечения; основы веб-программирования, теорию баз данных для создания веб-сайтов; программы для разработки мобильных приложений; сетевые протоколы и принципы работы Интернета; меры безопасности, разработанные для обеспечения безопасности данных и компьютерной системы;</w:t>
+    <w:bookmarkStart w:name="z814" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует запросы с использованием нескольких критериев и операторов отношения для поиска информации; задачу для определения соответствующих методов и подходов к ее решению посредством моделирования, алгоритмизации и программирования; результаты обработки и компьютерных вычислений на соответствие поставленной задаче; пути решения задачи различными способами для определения наиболее эффективного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z812" w:id="800"/>
-[...15 lines deleted...]
-      2) понимает принципы организации реляционных баз данных; базовые принципы функционирования сетевых технологий; принципы обработки звуковой и видеоинформации; основные тенденции развития информационных технологий;</w:t>
+    <w:bookmarkStart w:name="z815" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует информацию в различных видах для выражения своих идей и мыслей; базы данных с помощью форм и элементов управления; веб-сайты для решения пользовательских задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z813" w:id="801"/>
-[...15 lines deleted...]
-      3) применяет информационно-коммуникационные технологии для создания информационных объектов и оформления результатов своей работы; правила составления запросов в базах данных; облачные технологии при редактировании и хранении документов; элементы программирования при разработке веб-сайтов и мобильных приложений; правила личной безопасности в сети и сетевого этикета; программное обеспечение для обработки звука и видео;</w:t>
+    <w:bookmarkStart w:name="z816" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает результаты своей деятельности согласно поставленным целям при моделировании и разработке проекта (конкретность, измеримость, достижимость, реалистичность, соотносимость); преимущества и недостатки используемого программного обеспечения, включая средства программирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z814" w:id="802"/>
-[...15 lines deleted...]
-      4) анализирует запросы с использованием нескольких критериев и операторов отношения для поиска информации; задачу для определения соответствующих методов и подходов к ее решению посредством моделирования, алгоритмизации и программирования; результаты обработки и компьютерных вычислений на соответствие поставленной задаче; пути решения задачи различными способами для определения наиболее эффективного;</w:t>
+    <w:bookmarkStart w:name="z817" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "История Казахстана":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z815" w:id="803"/>
-[...15 lines deleted...]
-      5) синтезирует информацию в различных видах для выражения своих идей и мыслей; базы данных с помощью форм и элементов управления; веб-сайты для решения пользовательских задач;</w:t>
+    <w:bookmarkStart w:name="z818" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает древние центрально-азиатские очаги культуры и места их локализации; исторические виды кочевничества; этапы формирования и развития евразийской степной цивилизации; очаги развития городской культуры на территории Казахстана в разные исторические периоды; достижения народов Центральной Азии, существенно повлиявшие на мировой культурно-исторический прогресс; этническую историю казахского народа; этносоциальную структуру традиционного казахского общества; историю формирования полиэтнического общества Казахстана; исторические этапы развития государственности Казахстана; исторических деятелей, внесших существенный вклад в развитие политической мысли Казахстана; важнейшие достижения национальной культуры и науки в разные исторические периоды; основные исторические источники и научные труды по истории Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z816" w:id="804"/>
-[...15 lines deleted...]
-      6) оценивает результаты своей деятельности согласно поставленным целям при моделировании и разработке проекта (конкретность, измеримость, достижимость, реалистичность, соотносимость); преимущества и недостатки используемого программного обеспечения, включая средства программирования.</w:t>
+    <w:bookmarkStart w:name="z819" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает сущность основных событий, явлений и процессов исторического развития Казахстана; характерные особенности древних центрально-азиатских очагов цивилизации, различных видов и форм кочевничества, городской и кочевой культуры на территории Казахстана; значение достижений народов Центральной Азии для мирового культурно-исторического прогресса; влияние географического фактора на формирование и развитие системы жизнеобеспечения населения Казахстана в разные исторические периоды; влияние внешних и внутренних факторов на политические, социально-экономические, культурные изменения в Казахстане в различные исторические периоды; особенности этносоциальной организации традиционного казахского общества; исторические аспекты развития политической мысли Казахстана; вклад исторических личностей в политическое, социально-экономическое и культурное развитие Казахстана; значение культурного наследия казахов для сохранения национальной идентичности; необходимость уважительного отношения к культуре и традициям этносов Казахстана для сохранения мира и согласия в обществе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z817" w:id="805"/>
-[...15 lines deleted...]
-      "История Казахстана":</w:t>
+    <w:bookmarkStart w:name="z820" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет навыки исторического мышления при определении центрально-азиатских очагов культуры, государств, существовавших на территории Центральной Азии и Казахстана, во времени и пространстве; выявлении особенностей формирования и развития культуры кочевников Центральной Азии; определении особенностей политического, социально-экономического и культурного развития Казахстана в различные исторические периоды; определении роли исторических личностей в развитии Казахстана; определении собственной позиции по отношению к событиям и явлениям прошлого и настоящего Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z818" w:id="806"/>
-[...15 lines deleted...]
-      1) знает древние центрально-азиатские очаги культуры и места их локализации; исторические виды кочевничества; этапы формирования и развития евразийской степной цивилизации; очаги развития городской культуры на территории Казахстана в разные исторические периоды; достижения народов Центральной Азии, существенно повлиявшие на мировой культурно-исторический прогресс; этническую историю казахского народа; этносоциальную структуру традиционного казахского общества; историю формирования полиэтнического общества Казахстана; исторические этапы развития государственности Казахстана; исторических деятелей, внесших существенный вклад в развитие политической мысли Казахстана; важнейшие достижения национальной культуры и науки в разные исторические периоды; основные исторические источники и научные труды по истории Казахстана;</w:t>
+    <w:bookmarkStart w:name="z821" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует историческое развитие Казахстана в контексте мировой истории, определяя общие черты и особенности; влияние различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных) на формирование и развитие цивилизаций и государств на территории Казахстана в разные исторические периоды; исторические события, явления, процессы в истории Казахстана с целью определения причинно-следственных связей; мотивы и результаты деятельности исторических личностей Казахстана; источники и труды ученых по истории Казахстана; основные научные теории, касающиеся процесса этногенеза, политогенеза и культурогенеза на территории Казахстана; тенденции и перспективы развития современного Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z819" w:id="807"/>
-[...15 lines deleted...]
-      2) понимает сущность основных событий, явлений и процессов исторического развития Казахстана; характерные особенности древних центрально-азиатских очагов цивилизации, различных видов и форм кочевничества, городской и кочевой культуры на территории Казахстана; значение достижений народов Центральной Азии для мирового культурно-исторического прогресса; влияние географического фактора на формирование и развитие системы жизнеобеспечения населения Казахстана в разные исторические периоды; влияние внешних и внутренних факторов на политические, социально-экономические, культурные изменения в Казахстане в различные исторические периоды; особенности этносоциальной организации традиционного казахского общества; исторические аспекты развития политической мысли Казахстана; вклад исторических личностей в политическое, социально-экономическое и культурное развитие Казахстана; значение культурного наследия казахов для сохранения национальной идентичности; необходимость уважительного отношения к культуре и традициям этносов Казахстана для сохранения мира и согласия в обществе;</w:t>
+    <w:bookmarkStart w:name="z822" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует работы творческого, познавательного, исследовательского, проектировочного характера с использованием методов исторического анализа; сравнительные исторические характеристики с целью определения общих закономерностей и особенностей исторического развития Казахстана и других регионов мира; выводы и гипотезы для формирования исторического понимания и целостного представления об истории Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z820" w:id="808"/>
-[...15 lines deleted...]
-      3) применяет навыки исторического мышления при определении центрально-азиатских очагов культуры, государств, существовавших на территории Центральной Азии и Казахстана, во времени и пространстве; выявлении особенностей формирования и развития культуры кочевников Центральной Азии; определении особенностей политического, социально-экономического и культурного развития Казахстана в различные исторические периоды; определении роли исторических личностей в развитии Казахстана; определении собственной позиции по отношению к событиям и явлениям прошлого и настоящего Казахстана;</w:t>
+    <w:bookmarkStart w:name="z823" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает степень влияния различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных и др.) на развитие Казахстана в разные исторические периоды; деятельность исторических личностей в контексте их влияния на отечественную историю; вклад культуры народов Центральной Азии в развитие мировой цивилизации; достоверность исторических сведений; степень аргументированности различных научных теорий по проблемам этнической, политической, культурной и социально-экономической истории Казахстана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z821" w:id="809"/>
-[...15 lines deleted...]
-      4) анализирует историческое развитие Казахстана в контексте мировой истории, определяя общие черты и особенности; влияние различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных) на формирование и развитие цивилизаций и государств на территории Казахстана в разные исторические периоды; исторические события, явления, процессы в истории Казахстана с целью определения причинно-следственных связей; мотивы и результаты деятельности исторических личностей Казахстана; источники и труды ученых по истории Казахстана; основные научные теории, касающиеся процесса этногенеза, политогенеза и культурогенеза на территории Казахстана; тенденции и перспективы развития современного Казахстана;</w:t>
+    <w:bookmarkStart w:name="z824" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Физическая культура":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z822" w:id="810"/>
-[...15 lines deleted...]
-      5) синтезирует работы творческого, познавательного, исследовательского, проектировочного характера с использованием методов исторического анализа; сравнительные исторические характеристики с целью определения общих закономерностей и особенностей исторического развития Казахстана и других регионов мира; выводы и гипотезы для формирования исторического понимания и целостного представления об истории Казахстана;</w:t>
+    <w:bookmarkStart w:name="z825" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает правила и технику безопасности при занятиях физической культурой; правила и технику выполнения двигательных действий, комплексов физических упражнений различной направленности; биодинамические особенности и содержание физических упражнений, основы их использования в решении задач физического развития и укрепления здоровья; физиологические основы деятельности систем собственного организма при мышечных нагрузках, возможности их развития и совершенствования средствами физической культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z823" w:id="811"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z826" w:id="814"/>
+    <w:bookmarkStart w:name="z826" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) понимает психофункциональные особенности собственного организма; возможности формирования индивидуальных черт и свойств личности посредством регулярных занятий физической культурой; необходимость ведения здорового образа жизни; уровни сложности выполняемых двигательных действий; необходимость достижения требуемой интенсивности различных физических нагрузок на различных стадиях физической подготовленности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z827" w:id="815"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z827" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) применяет различные виды физических упражнений с целью самосовершенствования, организации досуга и здорового образа жизни; основные технико-тактические действия в игре или процессе выполнения специально созданного комплекса упражнений; индивидуальные способы контроля за развитием адаптивных свойств организма, укрепления здоровья и повышения физической подготовленности; способы организации самостоятельных занятий физическими упражнениями с разной функциональной направленностью, правила использования спортивного инвентаря и оборудования, информационно-коммуникационных технологий; профилактику травматизма при занятиях физическими упражнениями и оказании доврачебной помощи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z828" w:id="816"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z828" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализирует функциональное состояние собственного организма при выполнении физических упражнений с целью достижения оздоровительного эффекта и совершенствования физических кондиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z829" w:id="817"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z829" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует приобретенные навыки в систему действий в различных ситуациях как на уроках физической культуры, так и в повседневной жизни; навыки соблюдения здорового и безопасного образа жизни; усвоение правил индивидуального и коллективного безопасного поведения в чрезвычайных ситуациях, угрожающих жизни и здоровью людей; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z830" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает значимость занятий физическими упражнениями общей, профессионально-прикладной и оздоровительной направленности; уровни собственного физического развития и двигательной подготовленности; эффективность занятий физическими упражнениями, функциональное состояние организма и физическую работоспособность; дозировку физической нагрузки и направленность воздействий физических упражнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z831" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Начальная военная подготовка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z1939" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает основы военного дела, структуру и задачи сил обороны Республики Казахстан; организацию и действия подразделения низшего тактического звена, включая тактику отделения в обороне, наступлении и в городских условиях; назначение, устройство и правила безопасного обращения со штатным оружием, его учебными макетами, боеприпасами и средствами защиты; основы применения беспилотных и роботизированных систем, а также принципы функционирования глобальных навигационных систем (GPS, ГЛОНАСС, BeiDou, Galileo); основы кибербезопасности, цифровой защиты и принципы применения искусственного интеллекта в военной сфере; особенности воздействия современных средств поражения и алгоритмы действий в условиях чрезвычайных ситуаций; принципы тактической медицины и порядок оказания первой помощи в различных зонах риска.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z830" w:id="818"/>
-[...15 lines deleted...]
-      6) оценивает значимость занятий физическими упражнениями общей, профессионально-прикладной и оздоровительной направленности; уровни собственного физического развития и двигательной подготовленности; эффективность занятий физическими упражнениями, функциональное состояние организма и физическую работоспособность; дозировку физической нагрузки и направленность воздействий физических упражнений.</w:t>
+    <w:bookmarkStart w:name="z1940" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает значение дисциплины, командного взаимодействия и ответственности; роль современных технологий в обеспечении обороноспособности и значимость цифровой безопасности; взаимосвязь между личной устойчивостью и боеспособностью подразделения; последствия применения современных средств поражения, а также возможные социальные, экологические и экономические последствия чрезвычайных ситуаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z831" w:id="819"/>
-[...15 lines deleted...]
-      "Начальная военная и технологическая подготовка":</w:t>
+    <w:bookmarkStart w:name="z1941" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет навыки ориентирования на местности традиционными и цифровыми средствами; алгоритмы действий солдата в типовых тактических ситуациях, включая отработку сценариев на трехмерных симуляторах; базовые приемы маскировки, укрытия и инженерной защиты; навыки безопасного обращения с учебным оружием и средствами защиты; навыки управления учебными беспилотными системами в рамках образовательной программы; методы оказания первой помощи при ранениях, ожогах, кровотечениях, переломах, обморожении и иных поражениях; практические навыки, освоенные в ходе обязательных учебно-полевых занятий; цифровые инструменты для поиска, анализа и обработки информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z832" w:id="820"/>
-[...15 lines deleted...]
-      1) знает основы военного дела, предназначение, организационную структуру, штатное вооружение и технику, возможности подразделения низшего тактического звена, основы применения средств ориентирования, робототехники и IT-технологий, организации гражданской защиты Республики Казахстан; систему оповещения и порядок действий при применении современных средств поражения, террористической угрозе и стихийных бедствиях; характеристики стихийных бедствий, порядок организации спасательных и неотложных аварийно-восстановительных работ в очагах поражения; назначение, устройство и порядок применения штатного оружия, использования индивидуальных и коллективных средств защиты, приборов радиоактивного и химического контроля, а также порядок организации и проведения эвакуации и рассредоточения населения; задачи и виды оказания первой медицинской помощи; правила дорожного движения;</w:t>
+    <w:bookmarkStart w:name="z1942" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует тактические сценарии действий подразделения, в том числе через разбор результатов моделирования в цифровой среде; возможные риски при применении современных технологий; нештатные ситуации в боевой и чрезвычайной обстановке; последствия принимаемых решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z833" w:id="821"/>
-[...15 lines deleted...]
-      2) понимает основы военного дела, робототехники и IT-технологий, особенности воздействия ядерного, химического, бактериологического (биологического) оружия и других современных средств поражения на людей, объекты хозяйствования, окружающую среду и экологические последствия его применения; последствия и возможный экономический, экологический ущерб при возникновении чрезвычайных происшествий природного или техногенного характера;</w:t>
+    <w:bookmarkStart w:name="z1943" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценивает эффективность собственных действий и действий команды; уровень риска в различных ситуациях; последствия управленческих и поведенческих решений; личную готовность к службе в Вооруженных Силах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z834" w:id="822"/>
-[...15 lines deleted...]
-      3) действует в роли солдата на поле боя в различных условиях обстановки, разведчика в составе поста радиационного и химического наблюдения; применяет штатное оружие, средства индивидуальной и коллективной защиты; оказывает первую медицинскую помощь при ранениях, кровотечениях и ожогах, открытых и закрытых переломах различных частей тела, обморожении, солнечном (тепловом) ударе, электротравме, утоплении; накладывает бинтовые повязки при различных видах поражения на различные части тела; пользуется интернет-связью, использует аудио-визуальные технологии, владеет теоретическими основами вождения автомобильной техники, робототехники, использует цифровое фото и видеооборудование;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт  44 с изменением, внесенным приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z838" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Ожидаемые результаты по завершении общего среднего образования по учебным предметам углубленного уровня обучения естественно-математического направления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z835" w:id="823"/>
-[...15 lines deleted...]
-      4) анализирует возможные нештатные ситуации при применении современных средств поражения; возможные ситуации при возникновении чрезвычайных происшествий природного или техногенного характера;</w:t>
+    <w:bookmarkStart w:name="z839" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Физика":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z836" w:id="824"/>
-[...15 lines deleted...]
-      5) синтезирует алгоритмы действий при возникновении возможных нештатных ситуаций при применении современных средств поражения; алгоритмы действий при возникновении возможных чрезвычайных происшествий природного или техногенного характера;</w:t>
+    <w:bookmarkStart w:name="z840" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает физические величины и понятия механики (кинематика, динамика, статика, гидроаэростатика, гидроаэродинамика), молекулярной физики и термодинамики; электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая), квантовой физики; основные этапы эволюции Вселенной; способы передачи и приема информации, принципы построения основных радиотехнических устройств и систем; историю возникновения и основные принципы нанотехнологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z837" w:id="825"/>
-[...15 lines deleted...]
-      6) оценивает последствия принимаемых решений.</w:t>
+    <w:bookmarkStart w:name="z841" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает основные законы, принципы и постулаты механики (кинематика, динамика, статика, гидроаэростатика, гидроаэродинамика), молекулярной физики и термодинамики; основные законы, принципы электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая), квантовой физики; методы исследования наносистем и наноматериалов; место физической науки в современной научной картине мира; роль физики в формировании кругозора и решении практических задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z838" w:id="826"/>
-[...15 lines deleted...]
-      45. Ожидаемые результаты по завершении общего среднего образования по учебным предметам углубленного уровня обучения естественно-математического направления.</w:t>
+    <w:bookmarkStart w:name="z842" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет основополагающие физические понятия, закономерности, законы и теории; терминологию и символику физической науки; основные методы научного познания, используемые в физике: наблюдение, описание, измерение, эксперимент; возможности новых информационных технологий для поиска, обработки информации по физике в компьютерных базах данных и сети Интернет; способы обработки результатов измерений и экспериментов, определения зависимости между физическими величинами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z839" w:id="827"/>
-[...15 lines deleted...]
-      "Физика":</w:t>
+    <w:bookmarkStart w:name="z843" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует зависимости, представленные в виде степенных функций; отношения между двумя переменными, действия различных физических сил на явления, на тела и объекты во Вселенной, графики зависимости физических процессов и отношения между переменными; принципы работы и характеристики приборов и устройств, сферы использования научных открытий; причинно-следственные связи между производственной деятельностью человека и состоянием окружающей среды, области применения нанотехнологий; параметры, характеризующие состояние Вселенной и возможные пути ее развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z840" w:id="828"/>
-[...15 lines deleted...]
-      1) знает физические величины и понятия механики (кинематика, динамика, статика, гидроаэростатика, гидроаэродинамика), молекулярной физики и термодинамики; электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая), квантовой физики; основные этапы эволюции Вселенной; способы передачи и приема информации, принципы построения основных радиотехнических устройств и систем; историю возникновения и основные принципы нанотехнологий;</w:t>
+    <w:bookmarkStart w:name="z844" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует собранные и обработанные данные, информацию для представления в виде таблицы, графика, сообщения, доклада, презентации; научные модели и доказательства для выдвижения гипотез, аргументов и объяснений; план проведения эксперимента и исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z841" w:id="829"/>
-[...15 lines deleted...]
-      2) понимает основные законы, принципы и постулаты механики (кинематика, динамика, статика, гидроаэростатика, гидроаэродинамика), молекулярной физики и термодинамики; основные законы, принципы электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая), квантовой физики; методы исследования наносистем и наноматериалов; место физической науки в современной научной картине мира; роль физики в формировании кругозора и решении практических задач;</w:t>
+    <w:bookmarkStart w:name="z845" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает знание законов и их применение; результаты проведенных наблюдений и экспериментов; применимость методов научного познания в конкретных случаях; последствия бытовой и производственной деятельности человека, связанной с физическими процессами, с позиций экологической безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z842" w:id="830"/>
-[...15 lines deleted...]
-      3) применяет основополагающие физические понятия, закономерности, законы и теории; терминологию и символику физической науки; основные методы научного познания, используемые в физике: наблюдение, описание, измерение, эксперимент; возможности новых информационных технологий для поиска, обработки информации по физике в компьютерных базах данных и сети Интернет; способы обработки результатов измерений и экспериментов, определения зависимости между физическими величинами;</w:t>
+    <w:bookmarkStart w:name="z846" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Химия":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z843" w:id="831"/>
-[...15 lines deleted...]
-      4) анализирует зависимости, представленные в виде степенных функций; отношения между двумя переменными, действия различных физических сил на явления, на тела и объекты во Вселенной, графики зависимости физических процессов и отношения между переменными; принципы работы и характеристики приборов и устройств, сферы использования научных открытий; причинно-следственные связи между производственной деятельностью человека и состоянием окружающей среды, области применения нанотехнологий; параметры, характеризующие состояние Вселенной и возможные пути ее развития;</w:t>
+    <w:bookmarkStart w:name="z847" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает основные химические понятия; атомистическую теорию; теорию химического строения органических веществ; классификацию веществ по различным признакам; номенклатуру, строение, физико-химические свойства основных классов неорганических и органических соединений; особые свойства и некоторые области применения полимерных материалов, металлов и сплавов, неметаллов и их соединений; некоторые области применения нанотехнологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z844" w:id="832"/>
-[...15 lines deleted...]
-      5) синтезирует собранные и обработанные данные, информацию для представления в виде таблицы, графика, сообщения, доклада, презентации; научные модели и доказательства для выдвижения гипотез, аргументов и объяснений; план проведения эксперимента и исследования;</w:t>
+    <w:bookmarkStart w:name="z848" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает способность различных веществ вступать в химические реакции; изменения энергии в химических реакциях; основные механизмы химических превращений; основы кинетической теории, гомогенного и гетерогенного катализа, электрохимии; особые свойства переходных металлов; химические свойства неорганических и органических соединений в зависимости от строения; принципы исследования соединений посредством инструментальных методов анализа; принципы химического производства важнейших неорганических и органических веществ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z845" w:id="833"/>
-[...15 lines deleted...]
-      6) оценивает знание законов и их применение; результаты проведенных наблюдений и экспериментов; применимость методов научного познания в конкретных случаях; последствия бытовой и производственной деятельности человека, связанной с физическими процессами, с позиций экологической безопасности.</w:t>
+    <w:bookmarkStart w:name="z849" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет знания и умения для объяснения химических явлений, происходящих в природе, быту и на производстве; для определения возможности протекания химических превращений в различных условиях и оценки их последствий; методы качественного и количественного анализа веществ; правила экологически грамотного поведения в окружающей среде; методы оценки влияния химического загрязнения окружающей среды на живые организмы; критическое мышление и знание научных методов для разработки, проведения, наблюдения, записи и анализа результатов химических экспериментов; правила безопасного обращения с горючими и токсичными веществами, лабораторным оборудованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z846" w:id="834"/>
-[...15 lines deleted...]
-      "Химия":</w:t>
+    <w:bookmarkStart w:name="z850" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует зависимость свойств веществ от их состава и строения; простейшие спектры веществ для определения их структуры и свойств; зависимость скорости химической реакции и химического равновесия от различных факторов; тенденции изменения свойств элементов в периодической системе; различные теории кислот и оснований, ионные равновесия в растворах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z847" w:id="835"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z851" w:id="839"/>
+    <w:bookmarkStart w:name="z851" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует генетические связи между важнейшими классами неорганических и органических соединений; доказательные рассуждения о возможности и результатах протекания химических превращений с помощью теории химической связи и строения веществ; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z852" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает свойства различных материалов; влияние различных факторов на скорость химических реакций; воздействие различных условий внешней среды на химическое равновесие; последствия влияния химического производства на окружающую среду и здоровье человека; последствия радиоактивного распада; достоверность информации из разных источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z853" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Биология":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z854" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает структуру, состав и функции белков, жиров, углеводов, нуклеиновых кислот; основные механизмы реакций антиген-антитело; основные положения хромосомной теории наследственности, хромосомных заболеваний человека; виды/типы изменчивости, питания и метаболизма живых организмов; методы видообразования; основы генетики и возможности генной инженерии; схему и этапы формирования жизни на Земле, антропогенез; глобальные и региональные экологические проблемы и принципы охраны природных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z855" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает процессы, протекающие при темновой и световой фазе фотосинтеза; механизм транспорта веществ, транслокации, возникновения хромосомных, генных мутаций; сущность генно-инженерных манипуляций; этапы энергетического обмена; взаимосвязь между наследственной изменчивостью и эволюцией; закономерности наследования; механизм эволюционных процессов; правила экологической пирамиды; последствия антропогенного влияния на окружающую среду;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z852" w:id="840"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z856" w:id="844"/>
+    <w:bookmarkStart w:name="z856" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) применяет схемы и методы решения задач молекулярной биологии и генетики; статистические методы для анализа экосистем, наследования признаков и модификационной изменчивости; методы качественного и количественного анализа веществ; критическое мышление и знание научных методов для разработки, проведения, наблюдения, записи и анализа результатов экспериментов; правила безопасного обращения с препаратами, токсичными веществами, лабораторным оборудованием; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z857" w:id="845"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z857" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) анализирует особенности процессов фотосинтеза и хемосинтеза; факторы, влияющие на процесс эволюции; строение молекул РНК и ДНК; процессы мутации и репарации, рекомбинации и репликации ДНК, связь между структурой ДНК и ее функцией; различия между сперматогенезом и оогенезом; видовое разнообразие и устойчивость экосистем; экологическую ситуацию в мире и Казахстане; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z858" w:id="846"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z858" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует схему гаметогенеза у человека; схемы пищевых цепей в экосистемах; собранные и обработанные данные, информацию для представления в виде таблицы, графика, сообщения, доклада, презентации; научные модели и доказательства для выдвижения гипотез, аргументов и объяснений; план проведения эксперимента и исследования; исследовательские, учебные и творческие проекты; возможные варианты решения экологических проблем Казахстана; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z859" w:id="847"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z859" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оценивает влияние различных факторов на активность ферментов, структуру белков, продуктивность фотосинтеза; цитологические основы моногибридного, дигибридного скрещивания, закономерности модификационной изменчивости; причины мутагенеза; экосистемы своего региона; этические вопросы применения генетически модифицированных и трансгенных организмов, исследований в биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z860" w:id="848"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z860" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "География":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z861" w:id="849"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z861" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) знает основные категории географии, геоинформатики, геоэкологии, природопользования, геополитики, геоэкономики; особенности геоэкологических, экономико-географических, социально-географических, политико-географических и геополитических карт; географические особенности и современные проблемы природопользования; причины, факторы и источники антропогенного воздействия на геосферы; систему и основные направления природозащитных мероприятий; современную систематику видов и типов природопользования и общие принципы рационального природопользования; различия в уровне и качестве жизни населения, географические особенности отраслевой и территориальной структуры хозяйства отдельных регионов и стран; географическую специфику отдельных стран и регионов, их различия по уровню социально-экономического развития, специализации в системе международного географического разделения труда; содержание современной политической карты мира; показатели развития мирового хозяйства; структуру государственной территории и типы государств; государственные границы, их типы и динамику; особенности современного геополитического и геоэкономического положения Республики Казахстан; участие Казахстана в региональных, международных политических процессах, в международном географическом разделении труда; географические аспекты глобальных проблем человечества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z862" w:id="850"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z862" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) понимает современную экономико-географическую и политико-географическую картину мира; необходимость интеграции географии с другими науками; особенности и динамику геоэкологических, социальных, геоэкономических и геополитических процессов; единство и устойчивость географической системы "природа – население (общество) – хозяйство (экономика)"; пути стабилизации антропогенного давления на природную среду; роль научно-технического прогресса в защите окружающей среды; природные, экономические и социальные факторы, формирующие и изменяющие географическую (окружающую) среду обитания человека на уровнях от глобального до локального; степень зависимости качества жизни от качества окружающей природной среды; географическую специфику крупных регионов и стран мира в условиях глобализации; значение и сущность современных интеграционных и геополитических процессов; роль и сферы влияния, характер взаимодействия субъектов геополитики, особенности геополитического зонирования мира, причины современных глобальных проблем человечества и пути их разрешения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z863" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет современные методы географических исследований и их комбинации; разнообразные источники географической информации; элементы дополнительной характеристики тематических карт; навыки поиска, обработки, систематизации, интерпретации, преобразования, хранения, передачи и представления географической информации в требуемом контексте; приемы картометрии; различные формулы для произведения расчетов в требуемом контексте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z864" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует причинно-следственные связи между процессами и явлениями, происходящими в географической оболочке и географической среде; взаимосвязи природы и общества и их пространственные особенности; особенности размещения, связей и иных пространственных отношений географических объектов, процессов и явлений; природные, социально-экономические основы современного мирового хозяйства; количественные и качественные геопространственные данные; современные факторы размещения отраслей хозяйства; рейтинги и индексы стран мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z865" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует модели, исследовательские и творческие проекты, информационные материалы; разработки путей решения проблем функционирования и развития географических объектов; знания и навыки для классификации, систематизации, обобщения и дифференциации изучаемых объектов, процессов и явлений; знания и навыки для объяснения процессов и явлений, составления прогнозов, определения характера изменений и перспектив развития географических объектов, процессов и явлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z866" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает степень достоверности источников географической информации; параметры и экологическое состояние геосфер; степень природных, антропогенных и техногенных изменений отдельных территорий и их последствия; эффективность природозащитных мероприятий; уровень научно-технического прогресса в защите окружающей природной среды и природопользовании; качество окружающей среды; качество жизни; показатели и место различных государств в рейтингах и индексах; географическое и геополитическое положение территорий любого ранга; страны мира по основным социально-экономическим показателям; морфологические особенности государственной территории.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z863" w:id="851"/>
-[...15 lines deleted...]
-      3) применяет современные методы географических исследований и их комбинации; разнообразные источники географической информации; элементы дополнительной характеристики тематических карт; навыки поиска, обработки, систематизации, интерпретации, преобразования, хранения, передачи и представления географической информации в требуемом контексте; приемы картометрии; различные формулы для произведения расчетов в требуемом контексте;</w:t>
+    <w:bookmarkStart w:name="z867" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Ожидаемые результаты по завершении общего среднего образования по учебным предметам стандартного уровня обучения естественно-математического направления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z864" w:id="852"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z868" w:id="856"/>
+    <w:bookmarkStart w:name="z868" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Всемирная история": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z869" w:id="857"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z869" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) знает исторические типы цивилизаций и места их локализации; исторические формы государства и этапы становления и развития государственно-правовых институтов; военно-политические события, повлиявшие на ход мировой истории; мировые открытия и достижения, повлиявшие на мировой культурно-исторический прогресс; историю и современное состояние мировой культуры; основные научные теории, касающиеся происхождения и развития человека, общества, народов мира и цивилизаций; исторических деятелей, внесших существенный вклад в развитие мировой общественной мысли; основные обобщающие научные труды по всемирной истории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z870" w:id="858"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z870" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) понимает культурно-исторический процесс в его единстве и многообразии; характерные особенности цивилизаций, исторических форм и видов государства; значение государственно-правовых институтов; влияние природно-географического фактора на формирование и развитие мировых цивилизаций; влияние военно-политических событий на ход истории; значение великих открытий и достижений человечества для мирового культурно-исторического прогресса; влияние внешних и внутренних факторов на политические, социально-экономические, культурные изменения в мире в различные исторические периоды; исторические аспекты развития мировой общественной мысли; влияние личности на развитие истории; значение общечеловеческих ценностей для сохранения мира и стабильности в глобальном мире;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z871" w:id="859"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z871" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) применяет навыки исторического мышления при определении государственных образований и культурно-цивилизационных центров мира во времени и пространстве; определении характерных особенностей цивилизаций, исторических форм и видов государства; определении особенностей политического, социально-экономического и культурного развития народов мира в различные исторические периоды; определении роли исторической личности в мировой истории; определении собственной позиции по отношению к событиям и явлениям прошлого и настоящего; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z872" w:id="860"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z872" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализирует историческое развитие народов мира, определяя общие черты и особенности; влияние различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных) на формирование и развитие общества в разные исторические периоды; исторические события, явления, процессы мировой истории с целью определения причинно-следственных связей; мотивы и результаты деятельности исторических личностей; исторические источники; тенденции и перспективы развития современного общества в условиях глобализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z873" w:id="861"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z873" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует работы творческого, познавательного, исследовательского, проектировочного характера с использованием методов исторического анализа; сравнительные исторические характеристики с целью определения общих закономерностей и особенностей исторического развития народов мира; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z874" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает степень влияния различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных) на развитие общества в разные исторические периоды; деятельность исторических личностей в контексте их влияния на мировую историю; вклад культуры различных народов мира в формирование и развитие мировой цивилизации; достоверность исторических сведений; степень аргументированности различных научных теорий по проблемам этнической, политической, культурной и социально-экономической истории мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z875" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Графика и проектирование":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z876" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает основные средства, методы, способы фиксации визуальной информации; основные виды графических изображений; основные методы проектирования и средства графики; законы формообразования геометрических тел; общие правила оформления чертежа; общие понятия о машиностроительных, строительных чертежах, элементы топографического чертежа; этапы проектирования и изготовления изделия; методы и средства отображения визуальной информации средствами ручной и компьютерной графики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z877" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает значение графических изображений в визуализации и передаче информации о предметном мире, явлениях и процессах; закономерности метода графического моделирования; различия между видами графических изображений в отображении формы предметов, их пространственных и метрических характеристик; возможности и особенности ручной и компьютерной графики в практической деятельности; особенности макетирования и моделирования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z874" w:id="862"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z878" w:id="866"/>
+    <w:bookmarkStart w:name="z878" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) применяет инструменты и материалы для графических работ; методы проецирования; приемы построения геометрических (конструктивных) форм предмета; методы построения чертежа разверток поверхностей геометрических тел; приемы преобразования вида и состава изображений; справочную документацию для принятия проектных и конструктивных решений; средства ручной и компьютерной графики при решении различных задач на графическое моделирование, макетирование, проектирование; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z879" w:id="867"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z879" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализирует свойства изображений и разные способы передачи визуальной информации; геометрическую форму и конструкцию предметов при выполнении их изображений; возможности применения разных видов изображений для выявления формы предмета; комплексный чертеж для определения форм предметов и графического состава изображений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z880" w:id="868"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z880" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует контурные изображения для реконструкции формы предмета; графическую информацию в исходных изображениях для систематизации их по виду и составу; различные виды изображений для полного и достаточного отображения графической информации; различные средства графики для передачи и реализации творческих идей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z881" w:id="869"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z881" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оценивает методы фиксации визуальной информации; графические изображения различных объектов; разные способы преобразования изображений; методы проектирования и средства графики, применяемые в процессе проектной деятельности; конструктивные и геометрические характеристики предметов; процесс и результат творческой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z882" w:id="870"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z882" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Основы права": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z883" w:id="871"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z883" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) знает системы, нормы, источники Конституционного права; конституционные политические права; системы, нормы, субъекты административного права; трудовое право, его значение, задачи организации административной трудовой дисциплины, ответственность за нарушение трудовой дисциплины, источники, отношения гражданского права, формы права собственности, сферу применения потребительского права; семейные отношения, права и обязанности родителей и детей; понятие, признаки уголовного права, уголовной ответственности, ее виды, понятие защиты прав граждан, а также необходимость и возможность ее осуществления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z884" w:id="872"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z884" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) понимает роль и значение права как важнейшего социального регулятора и элемента культуры общества, основные правовые принципы казахстанского общества, систему и структуру права, правовые отношения, суть правонарушения и юридической ответственности, правового регулирования социально-экономической сферы, юридической деятельности как вида осуществления права;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z885" w:id="873"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z885" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) применяет доказательную аргументацию собственной позиции в конкретных правовых ситуациях с использованием нормативных актов, правовые знания для оценивания конкретных правовых норм с точки зрения их соответствия законодательству Республики Казахстан; навык самостоятельного поиска правовой информации; правовые правила при участии в дискуссиях по актуальным общественным и правовым проблемам, в повседневной жизни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z886" w:id="874"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z886" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) анализирует правовые нормы, информацию правового характера, полученную из различных источников; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z887" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует полученную информацию для соотнесения собственного поведения и поступков других людей с принятыми нравственными и правовыми нормами; знания, умения и навыки для сбора и анализа информации в заданном контексте, для оценки ситуации, выражения своего отношения, принятия решений, не противоречащих общечеловеческим и этнокультурным ценностям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z888" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает самостоятельно особенности применения законодательства Республики Казахстан при решении конкретных проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z889" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Ожидаемые результаты по завершении общего среднего образования по учебным предметам углубленного уровня обучения общественно-гуманитарного направления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z890" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Иностранный язык".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z887" w:id="875"/>
-[...15 lines deleted...]
-      5) синтезирует полученную информацию для соотнесения собственного поведения и поступков других людей с принятыми нравственными и правовыми нормами; знания, умения и навыки для сбора и анализа информации в заданном контексте, для оценки ситуации, выражения своего отношения, принятия решений, не противоречащих общечеловеческим и этнокультурным ценностям;</w:t>
+    <w:bookmarkStart w:name="z891" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудирование: понимает основной смысл четко произнесенных высказываний в пределах литературной нормы на известные темы, простые информационные сообщения об обычных повседневных вопросах и темах, связанных с учебой и будущей профессиональной деятельностью; умеет следить за основными моментами долгой дискуссии в общих чертах; понимает лекцию или беседу по учебной и профессиональной тематике при условии, что предмет выступления знаком, а само выступление простое и обладает четкой структурой; понимает подробные инструкции технического характера; большую часть телевизионных программ по интересующей тематике, например, интервью, короткие лекции, репортажи, когда они звучат медленно и четко;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z888" w:id="876"/>
-[...15 lines deleted...]
-      6) оценивает самостоятельно особенности применения законодательства Республики Казахстан при решении конкретных проблем.</w:t>
+    <w:bookmarkStart w:name="z892" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) говорение: умеет описывать что-либо или рассказывать в форме ряда последовательных утверждений; пересказывать сюжет книги или фильма и описывать свою реакцию на него; делать короткие, отрепетированные объявления по теме в рамках учебной деятельности; делать доклад по знакомой тематике, который будет ясным настолько, что на всем его протяжении можно следить за мыслью, и основные положения которого четко разъяснены, отвечать на ряд вопросов по своему выступлению с правом переспроса определенного вопроса; описывать свой опыт, формулируя свои чувства и реакцию на него в сложный связный текст;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z889" w:id="877"/>
-[...15 lines deleted...]
-      47. Ожидаемые результаты по завершении общего среднего образования по учебным предметам углубленного уровня обучения общественно-гуманитарного направления.</w:t>
+    <w:bookmarkStart w:name="z893" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) чтение: понимает в деталях простые тексты, содержащие фактическую информацию на интересующую тему, описание событий, ощущений и желаний в личных письмах; умеет читать длинные тексты художественной и нехудожественной литературы в рамках отдельных незнакомых общих и учебных тем; выявлять основные положения разных типов газетных статей, использовать незнакомые бумажные и цифровые ресурсы для проверки значения и расширения понимания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z890" w:id="878"/>
-[...15 lines deleted...]
-      "Иностранный язык".</w:t>
+    <w:bookmarkStart w:name="z894" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письмо: умеет писать простые связные тексты по широкому кругу знакомых и интересующих вопросов, связывая воедино ряд отдельных коротких элементов, суммировать и сообщать довольно свободно свое мнение по поводу собранной фактической информации по знакомым повседневным и социальным вопросам, находящимся в рамках поля деятельности; писать личные письма, рассказывая о новостях и своих мыслях по абстрактным темам или темам, касающимся культуры: музыки, фильмов; делать записи в виде списка ключевых моментов во время простой лекции при условии, что тема знакома, речь проста и произносится четко, на нормативном диалекте; пересказать историю в письменном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z891" w:id="879"/>
-[...15 lines deleted...]
-      1) аудирование: понимает основной смысл четко произнесенных высказываний в пределах литературной нормы на известные темы, простые информационные сообщения об обычных повседневных вопросах и темах, связанных с учебой и будущей профессиональной деятельностью; умеет следить за основными моментами долгой дискуссии в общих чертах; понимает лекцию или беседу по учебной и профессиональной тематике при условии, что предмет выступления знаком, а само выступление простое и обладает четкой структурой; понимает подробные инструкции технического характера; большую часть телевизионных программ по интересующей тематике, например, интервью, короткие лекции, репортажи, когда они звучат медленно и четко;</w:t>
+    <w:bookmarkStart w:name="z895" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Всемирная история":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z892" w:id="880"/>
-[...15 lines deleted...]
-      2) говорение: умеет описывать что-либо или рассказывать в форме ряда последовательных утверждений; пересказывать сюжет книги или фильма и описывать свою реакцию на него; делать короткие, отрепетированные объявления по теме в рамках учебной деятельности; делать доклад по знакомой тематике, который будет ясным настолько, что на всем его протяжении можно следить за мыслью, и основные положения которого четко разъяснены, отвечать на ряд вопросов по своему выступлению с правом переспроса определенного вопроса; описывать свой опыт, формулируя свои чувства и реакцию на него в сложный связный текст;</w:t>
+    <w:bookmarkStart w:name="z896" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает исторические типы цивилизаций и места их локализации; исторические формы государства и этапы становления и развития государственно-правовых институтов; военно-политические события, повлиявшие на ход мировой истории; мировые открытия и достижения, повлиявшие на мировой культурно-исторический прогресс; историю и современное состояние мировой культуры; основные научные теории, касающиеся происхождения и развития человека, общества, народов мира и цивилизаций; исторических деятелей, внесших существенный вклад в развитие мировой общественной мысли; основные обобщающие научные труды по всемирной истории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z893" w:id="881"/>
-[...15 lines deleted...]
-      3) чтение: понимает в деталях простые тексты, содержащие фактическую информацию на интересующую тему, описание событий, ощущений и желаний в личных письмах; умеет читать длинные тексты художественной и нехудожественной литературы в рамках отдельных незнакомых общих и учебных тем; выявлять основные положения разных типов газетных статей, использовать незнакомые бумажные и цифровые ресурсы для проверки значения и расширения понимания;</w:t>
+    <w:bookmarkStart w:name="z897" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает культурно-исторический процесс в его единстве и многообразии; характерные особенности цивилизаций, исторических форм и видов государства; значение государственно-правовых институтов; влияние природно-географического фактора на формирование и развитие мировых цивилизаций; влияние военно-политических событий на ход истории; значение великих открытий и достижений человечества для мирового культурно-исторического прогресса; влияние внешних и внутренних факторов на политические, социально-экономические, культурные изменения в мире в различные исторические периоды; исторические аспекты развития мировой общественной мысли; влияние личности на развитие истории; значение общечеловеческих ценностей для сохранения мира и стабильности в глобальном мире;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z894" w:id="882"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z898" w:id="886"/>
+    <w:bookmarkStart w:name="z898" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) применяет навыки исторического мышления при определении государственных образований и культурно-цивилизационных центров мира во времени и пространстве; определении характерных особенностей цивилизаций, исторических форм и видов государства; определении особенностей политического, социально-экономического и культурного развития народов мира в различные исторические периоды; определении роли исторической личности в мировой истории; определении собственной позиции по отношению к событиям и явлениям прошлого и настоящего; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z899" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует историческое развитие народов мира, определяя общие черты и особенности; влияние различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных) на формирование и развитие общества в разные исторические периоды; исторические события, явления, процессы мировой истории с целью определения причинно-следственных связей; мотивы и результаты деятельности исторических личностей; исторические источники; основные научные теории, касающиеся процесса этногенеза, политогенеза и культурогенеза; тенденции и перспективы развития современного общества в условиях глобализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z900" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует работы творческого, познавательного, исследовательского, проектировочного характера с использованием методов исторического анализа; сравнительные исторические характеристики с целью определения общих закономерностей и особенностей исторического развития народов мира; выводы и гипотезы для формирования исторического понимания и целостного представления о всемирном культурно-историческом процессе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z901" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает степень влияния различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных) на развитие общества в разные исторические периоды; деятельность исторических личностей в контексте их влияния на мировую историю; вклад культуры различных народов мира в формирование и развитие мировой цивилизации; достоверность исторических сведений; степень аргументированности различных научных теорий по проблемам этнической, политической, культурной и социально-экономической истории мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z902" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "География":</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z899" w:id="887"/>
-[...15 lines deleted...]
-      4) анализирует историческое развитие народов мира, определяя общие черты и особенности; влияние различных факторов (географических, демографических, миграционных, политических, социально-экономических, культурных) на формирование и развитие общества в разные исторические периоды; исторические события, явления, процессы мировой истории с целью определения причинно-следственных связей; мотивы и результаты деятельности исторических личностей; исторические источники; основные научные теории, касающиеся процесса этногенеза, политогенеза и культурогенеза; тенденции и перспективы развития современного общества в условиях глобализации;</w:t>
+    <w:bookmarkStart w:name="z903" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает место и роль геоэкологии, геоинформатики, геополитики, геоэкономики, страноведения в системе географических наук; базовые научные понятия в сфере природопользования, экономической, социальной, политической географии и геополитики; факторы, источники и последствия антропогенного воздействия на геосферы; экологические риски; признаки экологического кризиса; экологическую классификацию территорий; систему и основные направления природозащитных мероприятий; специфику региональных систем природопользования; основные административные, экономические и правовые механизмы управления природопользованием; направления современной экологической политики; показатели качества окружающей среды; показатели качества жизни; модели экономических систем; ключевые показатели развития мирового хозяйства и стран мира; совокупность международных отношений между странами мира; процесс глобализации; участие Казахстана в региональных и международных организациях; современные глобальные проблемы человечества и их проявления на локальном, региональном уровнях; направления геополитической активности Республики Казахстан в свете национальных интересов; историко-культурные регионы мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z900" w:id="888"/>
-[...15 lines deleted...]
-      5) синтезирует работы творческого, познавательного, исследовательского, проектировочного характера с использованием методов исторического анализа; сравнительные исторические характеристики с целью определения общих закономерностей и особенностей исторического развития народов мира; выводы и гипотезы для формирования исторического понимания и целостного представления о всемирном культурно-историческом процессе;</w:t>
+    <w:bookmarkStart w:name="z904" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает пространственное многообразие современного мира, его общие и региональные особенности; закономерности развития природы, населения и хозяйства; проблемы взаимодействия общества и природы; особенности природных, социальных, экономических и политических процессов; личную ответственность за состояние окружающей среды; динамику глобальных и локальных природных и социально-экономических, экологических процессов; пути оптимизации взаимодействия общества и природы, стабилизации антропогенного давления на природную среду; роль научно-технического прогресса в защите окружающей среды; степень зависимости социально-экономического и политического развития территории от географических факторов; зависимость качества жизни от качества окружающей природной среды, истоки современных социально-экономических и экологических проблем и пути их разрешения; роль и сферы влияния, характер взаимодействия субъектов геополитики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z901" w:id="889"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z905" w:id="893"/>
+    <w:bookmarkStart w:name="z905" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) применяет методы геоэкологических, экономико-географических, социально-географических, политико-географических и геополитических исследований и их комбинации; источники геопространственных данных; навыки поиска, обработки, систематизации, интерпретации, преобразования, хранения, передачи и представления геопространственных данных в требуемом контексте; приемы картометрии; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z906" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует количественные и качественные геопространственные данные; признаки классификации географических объектов, процессов и явлений; причинно-следственные связи между процессами и явлениями, происходящими в географической оболочке и географической среде; особенности размещения, связей и иных пространственных отношений географических объектов, процессов и явлений; влияние факторов среды на жизнь и деятельность людей; естественные, социально-экономические основы общественного производства; влияние планируемой хозяйственной деятельности на состояние окружающей среды и здоровье населения; признаки экологического кризиса; организационные и правовые основы охраны окружающей природной среды и рационального природопользования; современные факторы размещения отраслей хозяйства; геоэкологические, геополитические и экономические процессы; международные политические, экономические, социально-культурные, экологические связи и отношения; территориально-политические системы; структуру государственной территории; государственные границы, их типы и динамику; систему национальных интересов страны; геополитическую активность субъектов геополитики; мировое геополитическое пространство; географическое и геополитическое положение, особенности и факторы политического, экономического и социального развития, роль и место Казахстана в мире;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z907" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует модели, исследовательские и творческие проекты, информационные материалы; разработки путей решения проблем функционирования и развития географических объектов; знания и навыки для классификации, систематизации, обобщения и дифференциации изучаемых объектов, процессов и явлений; знания и навыки для объяснения процессов и явлений, составления прогнозов, определения характера изменений и перспектив развития географических объектов, процессов и явлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z908" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает параметры и экологическое состояние геосфер; антропогенную нагрузку на геосферы и их последствия; географическое и геополитическое положение, природно-ресурсный потенциал территорий любого ранга; качество природной среды; экологические риски; степень экологического кризиса; эффективность природозащитных мероприятий; уровень научно-технического прогресса в защите окружающей природной среды и природопользовании; качество окружающей среды; качество жизни; показатели и место различных государств в международных сравнениях; преимущества и недостатки различных моделей развития мирового хозяйства; положительное и отрицательное влияние глобализации на страны мира; морфологические особенности государственной территории; эффективность геополитической активности субъектов геополитики; результаты деятельности международных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z909" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Основы права":</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z906" w:id="894"/>
-[...15 lines deleted...]
-      4) анализирует количественные и качественные геопространственные данные; признаки классификации географических объектов, процессов и явлений; причинно-следственные связи между процессами и явлениями, происходящими в географической оболочке и географической среде; особенности размещения, связей и иных пространственных отношений географических объектов, процессов и явлений; влияние факторов среды на жизнь и деятельность людей; естественные, социально-экономические основы общественного производства; влияние планируемой хозяйственной деятельности на состояние окружающей среды и здоровье населения; признаки экологического кризиса; организационные и правовые основы охраны окружающей природной среды и рационального природопользования; современные факторы размещения отраслей хозяйства; геоэкологические, геополитические и экономические процессы; международные политические, экономические, социально-культурные, экологические связи и отношения; территориально-политические системы; структуру государственной территории; государственные границы, их типы и динамику; систему национальных интересов страны; геополитическую активность субъектов геополитики; мировое геополитическое пространство; географическое и геополитическое положение, особенности и факторы политического, экономического и социального развития, роль и место Казахстана в мире;</w:t>
+    <w:bookmarkStart w:name="z910" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает системы, нормы, источники Конституционного права; конституционные политические права; системы, нормы, субъекты административного права; трудовое право, его значение, задачи организации административной трудовой дисциплины, ответственность за нарушение трудовой дисциплины, источники, отношения гражданского права, формы права собственности, сферу применения потребительского права; семейные отношения, права и обязанности родителей и детей; понятие, признаки уголовного права, уголовной ответственности, ее виды, понятие защиты прав граждан, а также необходимость и возможность ее осуществления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z907" w:id="895"/>
-[...15 lines deleted...]
-      5) синтезирует модели, исследовательские и творческие проекты, информационные материалы; разработки путей решения проблем функционирования и развития географических объектов; знания и навыки для классификации, систематизации, обобщения и дифференциации изучаемых объектов, процессов и явлений; знания и навыки для объяснения процессов и явлений, составления прогнозов, определения характера изменений и перспектив развития географических объектов, процессов и явлений;</w:t>
+    <w:bookmarkStart w:name="z911" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает роль и значение права как важнейшего социального регулятора и элемента культуры общества, основные правовые принципы казахстанского общества, систему и структуру права, правовые отношения, суть правонарушения и юридической ответственности, правового регулирования социально-экономической сферы, юридической деятельности как вида осуществления права;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z908" w:id="896"/>
-[...15 lines deleted...]
-      6) оценивает параметры и экологическое состояние геосфер; антропогенную нагрузку на геосферы и их последствия; географическое и геополитическое положение, природно-ресурсный потенциал территорий любого ранга; качество природной среды; экологические риски; степень экологического кризиса; эффективность природозащитных мероприятий; уровень научно-технического прогресса в защите окружающей природной среды и природопользовании; качество окружающей среды; качество жизни; показатели и место различных государств в международных сравнениях; преимущества и недостатки различных моделей развития мирового хозяйства; положительное и отрицательное влияние глобализации на страны мира; морфологические особенности государственной территории; эффективность геополитической активности субъектов геополитики; результаты деятельности международных организаций.</w:t>
+    <w:bookmarkStart w:name="z912" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет доказательную аргументацию собственной позиции в конкретных правовых ситуациях с использованием нормативных актов, правовые знания для оценивания конкретных правовых норм с точки зрения их соответствия законодательству Республики Казахстан; навык самостоятельного поиска правовой информации; правовые правила при участии в дискуссиях по актуальным общественным и правовым проблемам, в повседневной жизни;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z909" w:id="897"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z913" w:id="901"/>
+    <w:bookmarkStart w:name="z913" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) анализирует информацию, представленную в рамках спорных вопросов, возникающих в процессе правоотношений в той или иной сфере законодательства, правовые нормы, информацию правового характера, полученную из различных источников; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z914" w:id="902"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z914" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует полученную информацию для соотнесения собственного поведения и поступков других людей с принятыми нравственными и правовыми нормами; знания, умения и навыки для сбора и анализа информации в заданном контексте, для оценки ситуации, выражения своего отношения, принятия решений, не противоречащих общечеловеческим и этнокультурным ценностям; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z915" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает самостоятельно особенности применения законодательства Республики Казахстан при решении конкретных проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z916" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Ожидаемые результаты по завершении общего среднего образования по учебным предметам стандартного уровня обучения общественно-гуманитарного направления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z917" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Физика".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z918" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает физические величины и понятия механики (кинематика, динамика, статика, гидроаэростатика, гидроаэродинамика), молекулярной физики и термодинамики; электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая), квантовой физики; основные этапы эволюции Вселенной; способы передачи и приема информации, историю возникновения и основные принципы нанотехнологий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z915" w:id="903"/>
-[...15 lines deleted...]
-      6) оценивает самостоятельно особенности применения законодательства Республики Казахстан при решении конкретных проблем.</w:t>
+    <w:bookmarkStart w:name="z919" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает основные законы молекулярной физики и термодинамики; основные законы, принципы электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая); методы исследования наносистем и наноматериалов; место физической науки в современной научной картине мира; роль физики в формировании кругозора и решении практических задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z916" w:id="904"/>
-[...15 lines deleted...]
-      48. Ожидаемые результаты по завершении общего среднего образования по учебным предметам стандартного уровня обучения общественно-гуманитарного направления.</w:t>
+    <w:bookmarkStart w:name="z920" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет основополагающие физические понятия, закономерности, законы и теории; терминологию и символику физической науки; основные методы научного познания, используемые в физике: наблюдение, описание, измерение, эксперимент; определения зависимости между физическими величинами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z917" w:id="905"/>
-[...15 lines deleted...]
-      "Физика".</w:t>
+    <w:bookmarkStart w:name="z921" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализирует зависимости, представленные в виде степенных функций; отношения между двумя переменными, действия различных физических сил на явления, на тела и объекты во Вселенной, графики зависимости физических процессов и отношения между переменными; причинно-следственные связи между производственной деятельностью человека и состоянием окружающей среды, области применения нанотехнологий; параметры, характеризующие состояние Вселенной и возможные пути ее развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z918" w:id="906"/>
-[...15 lines deleted...]
-      1) знает физические величины и понятия механики (кинематика, динамика, статика, гидроаэростатика, гидроаэродинамика), молекулярной физики и термодинамики; электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая), квантовой физики; основные этапы эволюции Вселенной; способы передачи и приема информации, историю возникновения и основные принципы нанотехнологий;</w:t>
+    <w:bookmarkStart w:name="z922" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) синтезирует собранные и обработанные данные, информацию для представления в виде таблицы, графика, сообщения, доклада, презентации; научные модели и доказательства для выдвижения гипотез, аргументов и объяснений; план проведения эксперимента и исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z919" w:id="907"/>
-[...15 lines deleted...]
-      2) понимает основные законы молекулярной физики и термодинамики; основные законы, принципы электромагнетизма (электростатика, постоянный и переменный электрический ток, магнитное поле, электромагнитная индукция), оптики (геометрическая и волновая); методы исследования наносистем и наноматериалов; место физической науки в современной научной картине мира; роль физики в формировании кругозора и решении практических задач;</w:t>
+    <w:bookmarkStart w:name="z923" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает знание законов и их применение; результаты проведенных наблюдений и экспериментов; последствия бытовой и производственной деятельности человека, связанной с физическими процессами, с позиций экологической безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z920" w:id="908"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z924" w:id="912"/>
+    <w:bookmarkStart w:name="z924" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Химия": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z925" w:id="913"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z925" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) знает основные химические понятия; атомистическую теорию; теорию химического строения органических веществ; классификацию веществ по различным признакам; номенклатуру, строение, физико-химические свойства основных классов неорганических и органических соединений; особые свойства и некоторые области применения полимерных материалов, металлов и сплавов, неметаллов и их соединений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z926" w:id="914"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z926" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) понимает способность различных веществ вступать в химические реакции; основы кинетической теории, гомогенного и гетерогенного катализа; химические свойства неорганических и органических соединений в зависимости от строения; принципы химического производства важнейших неорганических и органических веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z927" w:id="915"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z927" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) применяет знания и умения для объяснения химических явлений, происходящих в природе, быту и на производстве; методы качественного анализа веществ; правила экологически грамотного поведения в окружающей среде; методы оценки влияния химического загрязнения окружающей среды на живые организмы; критическое мышление и знание научных методов для разработки, проведения, наблюдения, записи и анализа результатов химических экспериментов; правила безопасного обращения с горючими и токсичными веществами, лабораторным оборудованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z928" w:id="916"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z928" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) анализирует зависимость свойств веществ от их состава и строения; зависимость скорости химической реакции и химического равновесия от различных факторов; тенденции изменения свойств элементов в периодической системе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z929" w:id="917"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z929" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует генетические связи между важнейшими классами неорганических и органических соединений; доказательные рассуждения о возможности и результатах протекания химических превращений с помощью теории химической связи и строения веществ; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z930" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает свойства различных материалов; влияние различных факторов на скорость химических реакций; воздействие различных условий внешней среды на химическое равновесие; последствия влияния химического производства на окружающую среду и здоровье человека; достоверность информации из разных источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z931" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Биология":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z932" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знает структуру, состав и функции белков, жиров, углеводов, нуклеиновых кислот; основные механизмы реакций антиген-антитело; основные положения хромосомной теории наследственности, хромосомных заболеваний человека; виды (типы) изменчивости, питания и метаболизма живых организмов; основы генетики и возможности генной инженерии; схему и этапы формирования жизни на Земле, антропогенез; глобальные и региональные экологические проблемы и принципы охраны природных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z933" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) понимает процессы, протекающие при темновой и световой фазе фотосинтеза; механизм транспорта веществ, возникновения хромосомных, генных мутаций; этапы энергетического обмена; взаимосвязь между наследственной изменчивостью и эволюцией; закономерности наследования; механизм эволюционных процессов; последствия антропогенного влияния на окружающую среду;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z930" w:id="918"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z934" w:id="922"/>
+    <w:bookmarkStart w:name="z934" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) применяет схемы и методы решения задач молекулярной биологии и генетики; статистические методы для анализа экосистем, наследования признаков и модификационной изменчивости; критическое мышление и знание научных методов для разработки, проведения, наблюдения, записи и анализа результатов экспериментов; правила безопасного обращения с препаратами, токсичными веществами, лабораторным оборудованием; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z935" w:id="923"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z935" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) анализирует особенности процессов фотосинтеза и хемосинтеза; факторы, влияющие на процесс эволюции; строение молекул РНК и ДНК; процессы мутации, связь между структурой ДНК и ее функцией; различия между сперматогенезом и оогенезом; видовое разнообразие и устойчивость экосистем; экологическую ситуацию в мире и Казахстане; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z936" w:id="924"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z936" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) синтезирует схему гаметогенеза у человека; схемы пищевых цепей в экосистемах; собранные и обработанные данные, информацию для представления в виде таблицы, графика, сообщения, доклада, презентации; научные модели и доказательства для выдвижения гипотез, аргументов и объяснений; план проведения эксперимента и исследования; исследовательские, учебные и творческие проекты; возможные варианты решения экологических проблем Казахстана; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z937" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценивает влияние различных факторов на активность ферментов, структуру белков, продуктивность фотосинтеза; цитологические основы моногибридного, дигибридного скрещивания, закономерности модификационной изменчивости; причины мутагенеза; экосистемы своего региона; этические вопросы применения генетически модифицированных и трансгенных организмов, исследований в биотехнологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z938" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Ожидаемые результаты по завершении общего среднего образования по учебным предметам стандартного уровня обучения естественно-математического и общественно-гуманитарного направлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z939" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Основы предпринимательства и бизнеса":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z940" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) понимает предпринимательство как экономическое явление и описывает его роль; описывает различия между предпринимательством и бизнесом; понимает предпринимательство как форму самореализации и личной мотивации; анализирует компетенции предпринимателя; оценивает возможность достижения собственных целей через призму предпринимательства; оценивает свой уровень развития по отношению к потенциалу предпринимателя; распознают современные тенденции предпринимательства, в том числе и в Казахстане;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z937" w:id="925"/>
-[...15 lines deleted...]
-      6) оценивает влияние различных факторов на активность ферментов, структуру белков, продуктивность фотосинтеза; цитологические основы моногибридного, дигибридного скрещивания, закономерности модификационной изменчивости; причины мутагенеза; экосистемы своего региона; этические вопросы применения генетически модифицированных и трансгенных организмов, исследований в биотехнологии.</w:t>
+    <w:bookmarkStart w:name="z941" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) знает, что такое рынки в контексте как экономики, так и маркетинга; понимает значение идеи в предпринимательстве; проводит различие между сегментами "бизнес к бизнесу" и "бизнес к потребителю"; применяет инструменты генерирования идей; предлагает план дизайна идеи; преобразует потребности реализации идеи в требования к составу команды; применяет инструменты формирования команд; применяет инструменты бизнес-модели; выявляет взаимосвязи между составными частями бизнес-модели; описывает предположительные последствия при изменении имеющихся данных; применяет инструменты построения бизнес-моделей; использует понятия и принципы Lean Start up (Леан стартап) (Бережливое производство) в условиях предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z938" w:id="926"/>
-[...15 lines deleted...]
-      49. Ожидаемые результаты по завершении общего среднего образования по учебным предметам стандартного уровня обучения естественно-математического и общественно-гуманитарного направлений.</w:t>
+    <w:bookmarkStart w:name="z942" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объясняет понятие и функции маркетинга; определяет понятие конкуренции; анализирует формы воздействия различных сил на конкуренцию; описывает профиль своего потребителя; понимает сущность каналов сбыта и различает их классификацию; предлагает план доведения ценности своего продукта/услуги до конечного потребителя; описывает взаимоотношения с каждым сегментом потребителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z939" w:id="927"/>
-[...15 lines deleted...]
-      "Основы предпринимательства и бизнеса":</w:t>
+    <w:bookmarkStart w:name="z943" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) понимает значение денег в экономике; понимает значение доходов и расходов; понимает разницу между активами и пассивами; понимает сущность понятий избытка и дефицита, оценивает их влияние на процесс ценообразования; различает понятия "цена", "ценность", "структура ценообразования"; понимает значимость постоянных и переменных издержек в процессе ценообразования; оценивает возможности креативного и инновационного подходов в формировании новых каналов прибыли; применяет инструмент AB-тестирования (метод оценки эффективности вариантов продукта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z940" w:id="928"/>
-[...15 lines deleted...]
-      1) понимает предпринимательство как экономическое явление и описывает его роль; описывает различия между предпринимательством и бизнесом; понимает предпринимательство как форму самореализации и личной мотивации; анализирует компетенции предпринимателя; оценивает возможность достижения собственных целей через призму предпринимательства; оценивает свой уровень развития по отношению к потенциалу предпринимателя; распознают современные тенденции предпринимательства, в том числе и в Казахстане;</w:t>
+    <w:bookmarkStart w:name="z944" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) понимает сущность и значение ресурсов в бизнесе; предлагает план наиболее эффективного использования бизнес- ресурсов; оценивает стоимость бизнес- ресурсов; знает принципы ограниченности бизнес- ресурсов; приводит примеры эффективного использования ресурсов в условиях ограниченности; понимает сущность интеллектуальных ресурсов в бизнесе; разрабатывает стратегию пополнения ресурсов предприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z941" w:id="929"/>
-[...15 lines deleted...]
-      2) знает, что такое рынки в контексте как экономики, так и маркетинга; понимает значение идеи в предпринимательстве; проводит различие между сегментами "бизнес к бизнесу" и "бизнес к потребителю"; применяет инструменты генерирования идей; предлагает план дизайна идеи; преобразует потребности реализации идеи в требования к составу команды; применяет инструменты формирования команд; применяет инструменты бизнес-модели; выявляет взаимосвязи между составными частями бизнес-модели; описывает предположительные последствия при изменении имеющихся данных; применяет инструменты построения бизнес-моделей; использует понятия и принципы Lean Start up (Леан стартап) (Бережливое производство) в условиях предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z945" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) понимает значение партнерства и его виды; оценивает выгоды аутсорсинга для бизнеса; описывает ключевые виды деятельности; проводит различие между управлением человеческими, материальными и интеллектуальными ресурсами; объясняет правила управления продажами; описывает проект и его характеристики; применяет правила управления временем в проекте; предлагает план проекта; использует информационные инструменты в проекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z942" w:id="930"/>
-[...15 lines deleted...]
-      3) объясняет понятие и функции маркетинга; определяет понятие конкуренции; анализирует формы воздействия различных сил на конкуренцию; описывает профиль своего потребителя; понимает сущность каналов сбыта и различает их классификацию; предлагает план доведения ценности своего продукта/услуги до конечного потребителя; описывает взаимоотношения с каждым сегментом потребителей;</w:t>
+    <w:bookmarkStart w:name="z946" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) понимает ключевые обязательства бизнеса перед государством; выявляет взаимосвязи между налоговым режимом и организационно-правовой формой бизнеса; составляет общий план доходов по своей бизнес-идее; объясняет схему формирования отчета о прибылях и убытках; объясняет схему формирования отчета о движении денежных средств; выявляет взаимосвязи между рентабельностью проекта и постоянными и переменными издержками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z943" w:id="931"/>
-[...15 lines deleted...]
-      4) понимает значение денег в экономике; понимает значение доходов и расходов; понимает разницу между активами и пассивами; понимает сущность понятий избытка и дефицита, оценивает их влияние на процесс ценообразования; различает понятия "цена", "ценность", "структура ценообразования"; понимает значимость постоянных и переменных издержек в процессе ценообразования; оценивает возможности креативного и инновационного подходов в формировании новых каналов прибыли; применяет инструмент AB-тестирования (метод оценки эффективности вариантов продукта);</w:t>
+    <w:bookmarkStart w:name="z947" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) описывает прогноз развития рынка; проводит различие экстенсивного и интенсивного способа развития бизнеса; оценивает эффективность различных типов масштабирования бизнеса; понимает инструменты управления качеством; понимает сущность стратегического планирования; составляет миссию и видение своей будущей компании; проводит различие между стратегическими и финансовыми целями бизнеса; понимает состав правовой ответственности предпринимателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z944" w:id="932"/>
-[...15 lines deleted...]
-      5) понимает сущность и значение ресурсов в бизнесе; предлагает план наиболее эффективного использования бизнес- ресурсов; оценивает стоимость бизнес- ресурсов; знает принципы ограниченности бизнес- ресурсов; приводит примеры эффективного использования ресурсов в условиях ограниченности; понимает сущность интеллектуальных ресурсов в бизнесе; разрабатывает стратегию пополнения ресурсов предприятия;</w:t>
+    <w:bookmarkStart w:name="z948" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Содержание учебного курса "Основы безопасности жизнедеятельности" реализуется в рамках учебного курса "Начальная военная подготовка" с годовой учебной нагрузкой 12 часов преподавателями-организаторами начальной военной подготовки. Занятия по основам безопасности жизнедеятельности являются обязательными и проводятся в учебное время.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z945" w:id="933"/>
-[...15 lines deleted...]
-      6) понимает значение партнерства и его виды; оценивает выгоды аутсорсинга для бизнеса; описывает ключевые виды деятельности; проводит различие между управлением человеческими, материальными и интеллектуальными ресурсами; объясняет правила управления продажами; описывает проект и его характеристики; применяет правила управления временем в проекте; предлагает план проекта; использует информационные инструменты в проекте;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z949" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Оценка учебных достижений обучающихся осуществляется посредством использования критериев оценки знаний обучающихся. Критерии оценки используются для измерения уровня учебных достижений обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z946" w:id="934"/>
-[...15 lines deleted...]
-      7) понимает ключевые обязательства бизнеса перед государством; выявляет взаимосвязи между налоговым режимом и организационно-правовой формой бизнеса; составляет общий план доходов по своей бизнес-идее; объясняет схему формирования отчета о прибылях и убытках; объясняет схему формирования отчета о движении денежных средств; выявляет взаимосвязи между рентабельностью проекта и постоянными и переменными издержками;</w:t>
+    <w:bookmarkStart w:name="z950" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Критерии оценки разрабатываются в соответствии с целями обучения по каждой учебной программе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z947" w:id="935"/>
-[...15 lines deleted...]
-      8) описывает прогноз развития рынка; проводит различие экстенсивного и интенсивного способа развития бизнеса; оценивает эффективность различных типов масштабирования бизнеса; понимает инструменты управления качеством; понимает сущность стратегического планирования; составляет миссию и видение своей будущей компании; проводит различие между стратегическими и финансовыми целями бизнеса; понимает состав правовой ответственности предпринимателя.</w:t>
+    <w:bookmarkStart w:name="z951" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Оценка учебных достижений обучающихся осуществляется в форме формативного и суммативного оценивания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z948" w:id="936"/>
-[...15 lines deleted...]
-      50. Содержание учебного курса "Основы безопасности жизнедеятельности" реализуется в рамках учебного курса "Начальная военная и технологическая подготовка" с годовой учебной нагрузкой 12 часов преподавателями-организаторами начальной военной подготовки. Занятия по основам безопасности жизнедеятельности являются обязательными и проводятся в учебное время.</w:t>
+    <w:bookmarkStart w:name="z952" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Критерии оценки знаний обучающихся разрабатываются и утверждаются уполномоченным органом в области образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z949" w:id="937"/>
-[...15 lines deleted...]
-      51. Оценка учебных достижений обучающихся осуществляется посредством использования критериев оценки знаний обучающихся. Критерии оценки используются для измерения уровня учебных достижений обучающихся.</w:t>
+    <w:bookmarkStart w:name="z953" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Для обучающихся с особыми образовательными потребностями создаются условия для получения ими образования, коррекции нарушения развития и социальной адаптации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z950" w:id="938"/>
-[...15 lines deleted...]
-      52. Критерии оценки разрабатываются в соответствии с целями обучения по каждой учебной программе.</w:t>
+    <w:bookmarkStart w:name="z954" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Требования к сроку обучения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z951" w:id="939"/>
-[...15 lines deleted...]
-      53. Оценка учебных достижений обучающихся осуществляется в форме формативного и суммативного оценивания.</w:t>
+    <w:bookmarkStart w:name="z955" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Срок освоения общеобразовательной учебной программы общего среднего образования – два года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z952" w:id="940"/>
-[...15 lines deleted...]
-      54. Критерии оценки знаний обучающихся разрабатываются и утверждаются уполномоченным органом в области образования.</w:t>
+    <w:bookmarkStart w:name="z956" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Продолжительность учебного года в 10-11 (12) классах – 34 учебные недели.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z953" w:id="941"/>
-[...15 lines deleted...]
-      55. Для обучающихся с особыми образовательными потребностями создаются условия для получения ими образования, коррекции нарушения развития и социальной адаптации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа Министра просвещения РК от 04.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z957" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Продолжительность каникулярного времени в календарном году составляет не менее 115 дней, из них в учебном году не менее 25 дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z954" w:id="942"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Требования к сроку обучения</w:t>
+    <w:bookmarkStart w:name="z958" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каникулы предоставляются три раза в учебном году – осенью, зимой и весной. Конкретные сроки каникул устанавливаются уполномоченным органом Республики Казахстан в области образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z955" w:id="943"/>
-[...140 lines deleted...]
-    <w:bookmarkEnd w:id="946"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21856,125 +22078,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 августа2022 года № 348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z960" w:id="947"/>
+    <w:bookmarkStart w:name="z960" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный общеобязательный стандарт технического и профессионального образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkEnd w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра просвещения РК от 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1187" w:id="948"/>
+    <w:bookmarkStart w:name="z1187" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z1188" w:id="949"/>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z1188" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий государственный общеобязательный стандарт технического и профессионального образования (далее – ГОСО) разработан в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21989,51 +22211,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об образовании" (далее-Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581 "Некоторые вопросы Министерства просвещения Республики Казахстан", и определяет требования к содержанию образования с ориентиром на результаты обучения, максимальному объему учебной нагрузки, к уровню подготовки обучающихся, сроку обучения по образовательным программам технического и профессионального образования (далее – образовательные программы ТиПО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkEnd w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий ГОСО применяется организациями образования, реализующими образовательные программы ТиПО (далее – организации ТиПО), в том числе в военных, специальных учебных заведениях (далее – ВСУЗ), независимо от форм собственности и ведомственной подчиненности, и разработчиками образовательных программ ТиПО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -22070,930 +22292,930 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1763" w:id="950"/>
+    <w:bookmarkStart w:name="z1763" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. В ГОСО применяются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z1771" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) академический кредит – унифицированная единица измерения объема научной и (или) учебной работы (нагрузки) обучающегося и (или) преподавателя (педагога), необходимого для достижения результатов обучения образовательной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z1772" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компонент ВСУЗа – перечень учебных дисциплин и соответствующих минимальных объемов кредитов, определяемых ВУЗом самостоятельно для освоения образовательной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z1773" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) войсковая стажировка – вид учебной деятельности в военных, специальных учебных заведениях, направленный на закрепление теоретических знаний, умений, приобретение и развитие практических навыков и компетенций в процессе выполнения функциональных обязанностей, связанных с будущей профессиональной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z1774" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) базовый модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование базовой компетенции обучающегося;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z1771" w:id="951"/>
-[...15 lines deleted...]
-      1) академический кредит – унифицированная единица измерения объема научной и (или) учебной работы (нагрузки) обучающегося и (или) преподавателя (педагога), необходимого для достижения результатов обучения образовательной программы;</w:t>
+    <w:bookmarkStart w:name="z1775" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) базовая компетенция – совокупность знаний, умений и навыков, необходимых для освоения профессиональных компетенций в соответствии с выбранной специальностью, формирующих основу профессионального развития будущего специалиста и отражающих специфику введения в специальность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z1772" w:id="952"/>
-[...15 lines deleted...]
-      2) компонент ВСУЗа – перечень учебных дисциплин и соответствующих минимальных объемов кредитов, определяемых ВУЗом самостоятельно для освоения образовательной программы;</w:t>
+    <w:bookmarkStart w:name="z1776" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) компонент организации образования – перечень дисциплин или модулей, определяемых организацией ТиПО самостоятельно в соответствии с региональным планом развития, требованиями работодателей, с учетом профессиональных стандартов и профессиональных стандартов WorldSkills (Ворлдскилс) в рамках освоения образовательной программы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z1773" w:id="953"/>
-[...15 lines deleted...]
-      3) войсковая стажировка – вид учебной деятельности в военных, специальных учебных заведениях, направленный на закрепление теоретических знаний, умений, приобретение и развитие практических навыков и компетенций в процессе выполнения функциональных обязанностей, связанных с будущей профессиональной деятельностью;</w:t>
+    <w:bookmarkStart w:name="z1777" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) демонстрационный экзамен – форма проведения промежуточной и/или итоговой аттестации, позволяющая обучающемуся практически продемонстрировать освоенные профессиональные компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z1774" w:id="954"/>
-[...15 lines deleted...]
-      4) базовый модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование базовой компетенции обучающегося;</w:t>
+    <w:bookmarkStart w:name="z1778" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дипломная работа (проект) – итоговая самостоятельная работа обучающегося, представляющая собой обобщение результатов освоения обучающимся образовательной программы ТиПО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z1775" w:id="955"/>
-[...15 lines deleted...]
-      5) базовая компетенция – совокупность знаний, умений и навыков, необходимых для освоения профессиональных компетенций в соответствии с выбранной специальностью, формирующих основу профессионального развития будущего специалиста и отражающих специфику введения в специальность.</w:t>
+    <w:bookmarkStart w:name="z1779" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) общая компетенция – совокупность знаний, умений и навыков, необходимых для личностной, социальной и профессиональной деятельности обучающегося по решению общих для всех профессиональных областей задач, необходимых для жизнедеятельности человека;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z1776" w:id="956"/>
-[...15 lines deleted...]
-      6) компонент организации образования – перечень дисциплин или модулей, определяемых организацией ТиПО самостоятельно в соответствии с региональным планом развития, требованиями работодателей, с учетом профессиональных стандартов и профессиональных стандартов WorldSkills (Ворлдскилс) в рамках освоения образовательной программы;</w:t>
+    <w:bookmarkStart w:name="z1780" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) общеобязательный модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование общих компетенции обучающегося;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z1777" w:id="957"/>
-[...15 lines deleted...]
-      7) демонстрационный экзамен – форма проведения промежуточной и/или итоговой аттестации, позволяющая обучающемуся практически продемонстрировать освоенные профессиональные компетенции;</w:t>
+    <w:bookmarkStart w:name="z1781" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) индивидуальный учебный план – учебный план, формируемый на каждый учебный год обучающимся самостоятельно с помощью организации образования на основании образовательной программы и каталога элективных дисциплин и (или) модулей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z1778" w:id="958"/>
-[...15 lines deleted...]
-      8) дипломная работа (проект) – итоговая самостоятельная работа обучающегося, представляющая собой обобщение результатов освоения обучающимся образовательной программы ТиПО;</w:t>
+    <w:bookmarkStart w:name="z1782" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) проектная работа – практическая и/или творческая работа обучающегося, выполняемая под руководством педагога или наставника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z1779" w:id="959"/>
-[...15 lines deleted...]
-      9) общая компетенция – совокупность знаний, умений и навыков, необходимых для личностной, социальной и профессиональной деятельности обучающегося по решению общих для всех профессиональных областей задач, необходимых для жизнедеятельности человека;</w:t>
+    <w:bookmarkStart w:name="z1783" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) рабочая учебная программа – документ, разрабатываемый организацией ТиПО для конкретной учебной дисциплины и (или) модуля рабочего учебного плана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z1780" w:id="960"/>
-[...15 lines deleted...]
-      10) общеобязательный модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование общих компетенции обучающегося;</w:t>
+    <w:bookmarkStart w:name="z1784" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) рабочий учебный план – документ, разрабатываемый организацией ТиПО, регламентирующий перечень, объемов учебных дисциплин и/или модулей, последовательность их изучения, а также формы контроля их освоения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z1781" w:id="961"/>
-[...15 lines deleted...]
-      11) индивидуальный учебный план – учебный план, формируемый на каждый учебный год обучающимся самостоятельно с помощью организации образования на основании образовательной программы и каталога элективных дисциплин и (или) модулей;</w:t>
+    <w:bookmarkStart w:name="z1785" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) профессиональный модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование профессиональной компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z1782" w:id="962"/>
-[...15 lines deleted...]
-      12) проектная работа – практическая и/или творческая работа обучающегося, выполняемая под руководством педагога или наставника;</w:t>
+    <w:bookmarkStart w:name="z1786" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) профессиональная компетенция – способность решать совокупность профессиональных задач на основе знаний, умений и навыков, а также личностных качеств, позволяющих эффективно осуществлять профессиональную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z1783" w:id="963"/>
-[...15 lines deleted...]
-      13) рабочая учебная программа – документ, разрабатываемый организацией ТиПО для конкретной учебной дисциплины и (или) модуля рабочего учебного плана;</w:t>
+    <w:bookmarkStart w:name="z1787" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) консультация – форма учебных занятий, которая обеспечивает помощь обучающимся при освоении образовательной программы, проводимая в рамках промежуточной и итоговой аттестации, сопровождения дипломных, курсовых проектов (работ) и проектных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z1784" w:id="964"/>
-[...15 lines deleted...]
-      14) рабочий учебный план – документ, разрабатываемый организацией ТиПО, регламентирующий перечень, объемов учебных дисциплин и/или модулей, последовательность их изучения, а также формы контроля их освоения;</w:t>
+    <w:bookmarkStart w:name="z1788" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) кредитно-модульная система обучения – модель организации учебного процесса, основывающаяся на единстве кредитной и модульной технологиях обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z1785" w:id="965"/>
-[...15 lines deleted...]
-      15) профессиональный модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование профессиональной компетенции;</w:t>
+    <w:bookmarkStart w:name="z1789" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) обязательный компонент – перечень учебных дисциплин и (или) модулей, осваиваемых обучающимися в обязательном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z1786" w:id="966"/>
-[...15 lines deleted...]
-      16) профессиональная компетенция – способность решать совокупность профессиональных задач на основе знаний, умений и навыков, а также личностных качеств, позволяющих эффективно осуществлять профессиональную деятельность;</w:t>
+    <w:bookmarkStart w:name="z1790" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) микроквалификация – набор знаний, навыков и компетенций, полученный по завершению короткого периода обучения, позволяющий выполнять отдельные трудовые функции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z1787" w:id="967"/>
-[...15 lines deleted...]
-      17) консультация – форма учебных занятий, которая обеспечивает помощь обучающимся при освоении образовательной программы, проводимая в рамках промежуточной и итоговой аттестации, сопровождения дипломных, курсовых проектов (работ) и проектных работ;</w:t>
+    <w:bookmarkStart w:name="z1791" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) компонент по выбору – перечень дисциплин или модулей, предлагаемых организацией ТиПО, самостоятельно выбираемых обучающимися, направленная на расширение практического опыта освоения квалификации, в том числе через проектную работу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z1788" w:id="968"/>
-[...15 lines deleted...]
-      18) кредитно-модульная система обучения – модель организации учебного процесса, основывающаяся на единстве кредитной и модульной технологиях обучения;</w:t>
+    <w:bookmarkStart w:name="z1792" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) факультативные занятия – дополнительное обучение с целью углубления знаний, развития интересов, способностей обучающихся в рамках выбранной специальности, не входящее в обязательное обучение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z1789" w:id="969"/>
-[...15 lines deleted...]
-      19) обязательный компонент – перечень учебных дисциплин и (или) модулей, осваиваемых обучающимися в обязательном порядке;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра просвещения РК от 31.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1211" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Требования к содержанию технического и профессионального образования с ориентиром на результаты обучения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z1790" w:id="970"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z1764" w:id="974"/>
+    <w:bookmarkStart w:name="z1764" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Содержание ТиПО определяется образовательными программами и ориентируется на результаты обучения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z1911" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержание образовательных программ ТиПО предусматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z1912" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при подготовке квалифицированных рабочих кадров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z1913" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изучение общеобразовательных, общегуманитарных, общепрофессиональных, специальных дисциплин или изучение модуля общеобразовательных дисциплин, общеобязательных, базовых и профессиональных модулей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z1914" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выполнение лабораторно-практических занятий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z1911" w:id="975"/>
-[...15 lines deleted...]
-      Содержание образовательных программ ТиПО предусматривает:</w:t>
+    <w:bookmarkStart w:name="z1915" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прохождение производственного обучения и профессиональной практики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z1912" w:id="976"/>
-[...15 lines deleted...]
-      при подготовке квалифицированных рабочих кадров:</w:t>
+    <w:bookmarkStart w:name="z1916" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сдачу промежуточной и итоговой аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z1913" w:id="977"/>
-[...15 lines deleted...]
-      1) изучение общеобразовательных, общегуманитарных, общепрофессиональных, специальных дисциплин или изучение модуля общеобразовательных дисциплин, общеобязательных, базовых и профессиональных модулей;</w:t>
+    <w:bookmarkStart w:name="z1917" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при подготовке специалистов среднего звена:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z1914" w:id="978"/>
+    <w:bookmarkStart w:name="z1918" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изучение общеобразовательных, общегуманитарных, социально-экономических, общепрофессиональных, специальных дисциплин или изучение модуля общеобразовательных дисциплин, общеобязательных, базовых и профессиональных модулей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z1919" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выполнение лабораторно-практических занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z1915" w:id="979"/>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z1920" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прохождение производственного обучения и профессиональной практики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z1917" w:id="981"/>
-[...15 lines deleted...]
-      при подготовке специалистов среднего звена:</w:t>
+    <w:bookmarkStart w:name="z1921" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выполнение курсовой работы (проекта) и дипломной (письменной или практической) работы (проекта), если иное не предусмотрено рабочими учебными программами и планом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z1918" w:id="982"/>
-[...15 lines deleted...]
-      1) изучение общеобразовательных, общегуманитарных, социально-экономических, общепрофессиональных, специальных дисциплин или изучение модуля общеобразовательных дисциплин, общеобязательных, базовых и профессиональных модулей;</w:t>
+    <w:bookmarkStart w:name="z1922" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сдачу промежуточной и итоговой аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z1919" w:id="983"/>
-[...15 lines deleted...]
-      2) выполнение лабораторно-практических занятий;</w:t>
+    <w:bookmarkStart w:name="z1923" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ВСУЗах содержание образовательных программ ТиПО предусматривает изучение общеобразовательных, общегуманитарных, общепрофессиональных, специальных дисциплин и прохождение войсковой стажировки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z1920" w:id="984"/>
-[...15 lines deleted...]
-      3) прохождение производственного обучения и профессиональной практики;</w:t>
+    <w:bookmarkStart w:name="z1924" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках основной образовательной программы (Major) (мейджер), по усмотрению организации ТиПО, предусматривается получение обучающимися дополнительной микроквалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z1921" w:id="985"/>
-[...15 lines deleted...]
-      4) выполнение курсовой работы (проекта) и дипломной (письменной или практической) работы (проекта), если иное не предусмотрено рабочими учебными программами и планом;</w:t>
+    <w:bookmarkStart w:name="z1925" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для формирования дополнительных компетенций и навыков обучающихся, по усмотрению организации ТиПО, реализуется дополнительная образовательная программа (Minor) (майнор), осуществляемая за счет часов, предусмотренных на факультативные занятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z1922" w:id="986"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23012,512 +23234,498 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1765" w:id="990"/>
+    <w:bookmarkStart w:name="z1765" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Перечень и объем общеобразовательных дисциплин определяется с учетом профиля специальности по направлениям: технико-технологическое, педагогическое, художественно-технологическое, социально-экономическое, аграрно-технологическое, общественно-гуманитарное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1809" w:id="992"/>
+    <w:bookmarkEnd w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К обязательным общеобразовательным дисциплинам вне зависимости от профиля специальности относятся: "Казахский язык" и "Казахская литература", "Русский язык и литература" (для групп с казахским языком обучения), "Русский язык" и "Русская литература", "Казахский язык и литература" (для групп с русским языком обучения), "Иностранный язык", "Математика", "Информатика", "История Казахстана", "Физическая культура", "Начальная военная подготовка", "Физика", "Химия", "Биология", "География", "Графика и проектирование", "Всемирная история" и курс "Глобальные компетенции".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень и объем общеобразовательных дисциплин в образовательных программах для лиц с особыми образовательными потребностями определяется в зависимости от профиля специальности организацией ТиПО самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Модуль общеобразовательных дисциплин (общеобразовательные дисциплины) изучаются на 1-2 курсе и могут интегрироваться в общеобязательные, базовые и/или профессиональные модули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Занятия по "Физической культуре" являются обязательными и планируются не менее 3 часов в неделю в период теоретического обучения, из них допускается планирование 1 часа в неделю за счет факультативных занятий или спортивных секций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для ВСУЗов занятия по "Физической подготовке" являются обязательными и планируются ВСУЗом самостоятельно, при этом не менее 3 часов в неделю. По окончанию каждого семестра обучения проводятся экзамены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для специальностей, предусматривающих повышенную физическую нагрузку (хореография, спорт, цирковое, актерское искусство) занятия по "Физической культуре" реализуются в рамках специальных дисциплин или базовых и профессиональных модулей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Занятия по начальной военной подготовке в организациях образования с девушками проводятся совместно с юношами, по разделу "Основы медицинских знаний" - раздельно. К практическим занятиям по разделу "Основы военного дела" девушки не привлекаются. По окончанию курса начальной военной подготовки с обучающимися проводятся учебно-полевые (лагерные) сборы (за исключением профиля "Искусство и культура") совместно с местными органами военного управления. В период учебно-полевых сборов девушки проходят медико-санитарную подготовку в организациях ТиПО под руководством медицинского работника. Содержание учебной программы "Основы безопасности жизнедеятельности" реализуется в рамках учебной дисциплины "Начальная военная подготовка" (за исключением ВСУЗов).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра просвещения РК от 31.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 132</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1766" w:id="998"/>
+    <w:bookmarkStart w:name="z1766" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Образовательные программы разрабатываются организациями ТиПО самостоятельно с участием работодателей на основе настоящих требований ГОСО, профессиональных стандартов (при наличии), профессиональных стандартов WorldSkills (Ворлдскилс) (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z1816" w:id="999"/>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1816" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы ТиПО содержатся в реестре образовательных программ (за исключением военных, медицинских и фармацевтических специальностей) и включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z1817" w:id="1000"/>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1817" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Паспорт образовательной программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z1818" w:id="1001"/>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1818" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечень компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z1819" w:id="1002"/>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1819" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Содержание образовательной программы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z1820" w:id="1003"/>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1820" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Содержание модулей (дисциплин);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z1821" w:id="1004"/>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1821" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Сводную таблицу, отражающая объем освоенных кредитов/часов в разрезе модулей (дисциплин) образовательной программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z1822" w:id="1005"/>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1822" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Матрицу дисциплин по компетенциям (для модульных программ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z1823" w:id="1006"/>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1823" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структуру и содержание образовательных программ ВСУЗы определяют самостоятельно по согласованию с уполномоченным органом в области обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z1824" w:id="1007"/>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1824" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В образовательных программах ТиПО отражаются результаты обучения, на основании которых разрабатываются учебные планы (рабочие учебные планы, индивидуальные учебные планы студентов) и рабочие учебные программы по модулям/дисциплинам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z1825" w:id="1008"/>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1825" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы по усмотрению организации образования актуализируются в начале каждого учебного года в соответствии с изменяющимися требованиями работодателей, профессиональных стандартов (при наличии) и профессиональных стандартов WorldSkills (Ворлдскилс) (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkEnd w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23536,240 +23744,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1767" w:id="1009"/>
+    <w:bookmarkStart w:name="z1767" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Для формирования общих компетенций организация ТиПО предусматривает изучение общегуманитарных, социально-экономических дисциплин или общеобязательных модулей (за исключением военных специальностей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z1827" w:id="1010"/>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1827" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общие компетенции направлены на формирование здорового образа жизни и совершенствование физических качеств, социализацию и адаптацию в обществе и трудовом коллективе, развитие чувств патриотизма и гражданственности, национального самосознания, добропорядочности и антикоррупционной культуры, приобретение навыков предпринимательской деятельности и финансовой грамотности, применение информационно-коммуникационных и цифровых технологий в профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z1828" w:id="1011"/>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1828" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Образовательные программы ТиПО предусматривают изучение следующих общеобязательных модулей: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1829" w:id="1012"/>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1829" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       развитие и совершенствование физических качеств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z1830" w:id="1013"/>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1830" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применение информационно-коммуникационных и цифровых технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z1831" w:id="1014"/>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1831" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применение базовых знаний экономики и основ предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z1832" w:id="1015"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1832" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применение основ социальных наук для социализации и адаптации в обществе и трудовом коллективе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z1833" w:id="1016"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1833" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Включение модуля "Применение основ социальных наук для социализации и адаптации в обществе и трудовом коллективе" необходимо предусмотреть в образовательных программах по подготовке специалистов среднего звена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z1834" w:id="1017"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1834" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По усмотрению организации ТиПО общеобязательные модули полностью или частично интегрируются в базовые и (или) профессиональные модули в зависимости от профиля специальности, за исключением военных специальностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkEnd w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23788,160 +23996,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1768" w:id="1018"/>
+    <w:bookmarkStart w:name="z1768" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Содержание базовых и профессиональных модулей (общепрофессиональных и специальных дисциплин) учитывает современные требования к экологической и/или промышленной безопасности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z1836" w:id="1019"/>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1836" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Базовые модули направлены на формирование основы для приобретения профессиональных компетенций, формируемых в дальнейшем в ходе освоения профессиональных модулей, и отражают специфику определенной профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z1837" w:id="1020"/>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1837" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Базовые и профессиональные модули (общепрофессиональные и специальные дисциплины) определяются организацией ТиПО самостоятельно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z1838" w:id="1021"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1838" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По усмотрению организации ТиПО базовые модули полностью или частично интегрируются в профессиональные модули, за исключением военных специальностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z1839" w:id="1022"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1839" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях расширения практического опыта освоения квалификации по усмотрению организации ТиПО реализуется проектная работа обучающихся в рамках базовых, профессиональных модулей и (или) самостоятельной работы студентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkEnd w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23960,240 +24168,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1769" w:id="1023"/>
+    <w:bookmarkStart w:name="z1769" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Образовательные программы ТиПО наряду с теоретическим обучением предусматривают прохождение производственного обучения и профессиональной практики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z1841" w:id="1024"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1841" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профессиональная практика подразделяется на учебную, производственную и преддипломную. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z1842" w:id="1025"/>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1842" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки проведения и содержание производственного обучения и профессиональной практики определяются графиком учебного процесса и рабочими учебными программами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z1843" w:id="1026"/>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1843" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Производственное обучение и профессиональная практика составляет не менее 40% от общего объема общепрофессиональных и специальных дисциплин или от общего объема кредитов, выделенных на базовые и профессиональные модули (за исключением военных учебных заведений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z1844" w:id="1027"/>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1844" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Образовательные программы технического и профессионального образования с использованием дуального обучения предусматривают теоретическое обучение в организациях образования и производственное обучение в форме профессиональной практики на базе предприятия (организации), не менее шестидесяти процентов от объема учебного времени общепрофессиональных, специальных дисциплин и (или) базовых, профессиональных модулей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z1845" w:id="1028"/>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1845" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В объем часов учебного плана, выделенных на производственное обучение, в том числе включается количество часов на производственное обучение, проводимое на базе организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z1846" w:id="1029"/>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1846" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ВСУЗах профессиональная практика включает практические и методические занятия по дисциплинам, определяющим боевую подготовку. Занятия проводятся в классах, лабораториях, на учениях и на полевых выходах. Данные занятия направлены на приобретение практических навыков и профессиональных компетенций в соответствии с присваиваемой квалификацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z1847" w:id="1030"/>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1847" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки проведения и содержание практических занятий определяются рабочими учебными планами, графиком учебного процесса и рабочими учебными программами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z1848" w:id="1031"/>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1848" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ВСУЗах количество учебного времени на профессиональную практику, войсковую стажировку, на изучение общегуманитарных, общепрофессиональных, и специальных дисциплин, определяется соответствующим уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkEnd w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24212,251 +24420,251 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1265" w:id="1032"/>
+    <w:bookmarkStart w:name="z1265" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Оценка достижений результатов обучения проводится различными видами контроля: текущего контроля успеваемости, промежуточной и итоговой аттестации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z1266" w:id="1033"/>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1266" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольные работы, зачеты и курсовые проекты (работы) проводятся за счет учебного времени, отведенного на изучение дисциплины и/или модуля, экзамены - в сроки, отведенные на промежуточную и/или итоговую аттестацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z1267" w:id="1034"/>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1267" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для ВСУЗов по всем дисциплинам предусматривается проведение промежуточной аттестации, основной формой которой является зачет и/или экзамен определяемые ВСУЗом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z1268" w:id="1035"/>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1268" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Промежуточная аттестация по общеобразовательным дисциплинам предусматривает проведение экзаменов: по казахскому языку, русскому языку и литературе для групп с казахским языком обучения; русскому языку, казахскому языку и литературе для групп с русским языком обучения; истории Казахстана, математике и дисциплине по выбору организации образования согласно профилю специальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z1269" w:id="1036"/>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1269" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экзамены по общеобразовательным дисциплинам проводятся за счет кредитов/часов, выделенных на модуль "Общеобразовательные дисциплины" (общеобразовательных дисциплин).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z1270" w:id="1037"/>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1270" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Квалификационный экзамен проводится после освоения каждой рабочей квалификации в форме практической работы или демонстрационного экзамена в учебно-производственных мастерских, лабораториях и учебных центрах организаций ТиПО и/или на производственных площадках предприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z1271" w:id="1038"/>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1271" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая и (или) промежуточная аттестация для специальностей сферы искусства и культуры предусматривает выполнение творческих заданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z1272" w:id="1039"/>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1272" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение о творческом задании разрабатывается организациями ТиПО самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z1273" w:id="1040"/>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1273" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для ВСУЗов итоговая аттестация включает сдачу комплексного экзамена по специальным дисциплинам и сдачу экзамена по дисциплине физическая подготовка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z1274" w:id="1041"/>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1274" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая аттестация для лиц с особыми образовательными потребностями (с несохранным интеллектом) проводится в виде выполнения практической работы, для других категорий – определяется организацией ТиПО самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1041"/>
-    <w:bookmarkStart w:name="z1275" w:id="1042"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1275" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Рабочие учебные планы разрабатываются на основе моделей учебного плана ТиПО согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24471,766 +24679,766 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГОСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1042"/>
-    <w:bookmarkStart w:name="z1276" w:id="1043"/>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1276" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По специальности "Хореографическое искусство" рабочие учебные планы отличаются от указанных моделей учебного плана ТиПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z1277" w:id="1044"/>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1277" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Рабочие учебные программы разрабатываются по всем дисциплинам и (или) модулям учебного плана с ориентиром на результаты обучения и утверждаются организацией ТиПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z1278" w:id="1045"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1278" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Рабочие учебные программы и планы, интегрированные с начальным, основным средним, общим средним, техническим и профессиональным образованием по специальности "Хореографическое искусство" разрабатываются с учетом приема с 4 (5) класса и с 9 класса (после 9 класса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z1279" w:id="1046"/>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1279" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При разработке образовательных программ организации ТиПО: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z1280" w:id="1047"/>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1280" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) самостоятельно определяют объем и содержание дисциплин/модулей с сохранением общего количества кредитов/часов отведенное на обязательное обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z1281" w:id="1048"/>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1281" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяют последовательность, перечень и количество модулей/квалификаций в рамках одной специальности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z1282" w:id="1049"/>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1282" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выбирают различные технологии обучения, формы, методы организации и контроля учебного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z1283" w:id="1050"/>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1283" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Организации ТиПО при обучении лиц (детей) с особыми образовательными потребностями в условиях специальных групп разрабатывают специальные образовательные программы. Для обучающихся (детей) с ограниченными возможностями инклюзивно в соответствии с индивидуальными особенностями развития и потенциальными возможностями адаптируют индивидуальные планы и программы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z1284" w:id="1051"/>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1284" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Содержание образовательной программы, основанной на результатах обучения, позволяет выстраивать траектории обучения с освоением: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z1285" w:id="1052"/>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1285" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочих квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z1286" w:id="1053"/>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1286" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочих квалификаций и специалиста среднего звена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z1287" w:id="1054"/>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1287" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалиста среднего звена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z1288" w:id="1055"/>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1288" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Требования к максимальному объему учебной нагрузки обучающихся</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z1289" w:id="1056"/>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1289" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Максимальный объем учебной нагрузки обучающихся составляет не более 54 часов в неделю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z1290" w:id="1057"/>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1290" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учебная нагрузка измеряется временем, требуемым обучающемуся для достижения установленных результатов обучения в образовательной программе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z1291" w:id="1058"/>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1291" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При определении учебной нагрузки обучающегося необходимо учитывать, что учебный год состоит из академических периодов (семестров), периодов промежуточной аттестации, практик и (или) производственного обучения, каникул, периода итоговой аттестации (на выпускном курсе). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z1292" w:id="1059"/>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1292" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Продолжительность академических периодов и каникул определяются организацией ТиПО самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z1293" w:id="1060"/>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1293" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Для ВСУЗов на учениях, в период проведения полевых выходов, на полигонах, всех видов практик, войсковых стажировок учебная работа планируется из расчета до 54 часов учебных занятий в неделю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z1294" w:id="1061"/>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1294" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Общее количество учебной нагрузки в учебном году составляет не менее 75 кредитов или не менее 1800 академических часов, за исключением учебного года выпуска, который составляет не менее 45 кредитов. Объем аудиторной работы и самостоятельной работы студента под руководством педагога (СРСП) составляет 60 кредитов /1440 часов в год, при этом объем СРСП составляет не более тридцати процентов от объема каждой дисциплины и/или модуля. Объем самостоятельной работы студента (СРС) составляет 15 кредитов /360 часов в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z1295" w:id="1062"/>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1295" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При дуальном обучении СРС не предусматривается в учебных планах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1062"/>
-    <w:bookmarkStart w:name="z1296" w:id="1063"/>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1296" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С учетом специфики образовательных программ по специальности "Педагогика и методика начального обучения" на освоение обучающимися предусматривается не менее 300 академических кредитов на базе основного среднего образования, на базе общего среднего образования не менее 225 кредитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1063"/>
-    <w:bookmarkStart w:name="z1297" w:id="1064"/>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1297" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оказания помощи и развития индивидуальных способностей, обучающихся предусмотрены консультации и факультативные занятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
-    <w:bookmarkStart w:name="z1298" w:id="1065"/>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1298" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Объем учебной нагрузки обучающегося измеряется в кредитах/часах по результатам обучения, осваиваемых им по каждой дисциплине и (или) модулю или другим видам учебной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z1299" w:id="1066"/>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1299" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 кредит равен 24 академическим часам, 1 академический час равен 45 минутам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z1300" w:id="1067"/>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1300" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Объем учебного времени обязательных учебных занятий составляет для вечерней формы обучения 70 % и для заочной формы обучения 30 % от соответствующего объема учебного времени, предусмотренного для очной формы обучения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z1301" w:id="1068"/>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1301" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Организация ТиПО осуществляет образовательную деятельность в соответствии с полученной лицензией и на протяжении всего периода времени ее действительности соблюдает квалификационные требования, предъявляемые к образовательной деятельности, и перечня документов, подтверждающие соответствие им, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 (зарегистрирован в Реестре нормативных правовых актов под № 30721).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z1302" w:id="1069"/>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1302" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Требования к уровню подготовки обучающихся</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z1303" w:id="1070"/>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1303" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Требования к уровню подготовки обучающихся определяются дескрипторами национальной рамки квалификаций, отраслевых рамок квалификаций, профессиональных стандартов, профессиональных стандартов WorldSkills (Ворлдскилс) и отражают освоенные компетенции, выраженные в достигнутых результатах обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z1304" w:id="1071"/>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1304" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дескрипторы отражают результаты обучения, характеризующие способности обучающихся при достижении следующих уровней подготовки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z1305" w:id="1072"/>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1305" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - при подготовке квалифицированных рабочих кадров: вести деятельность с определенной долей самостоятельности исходя из поставленной задачи, применять базовые, общеобразовательные и практико-ориентированные профессиональные знания, решать стандартные и простые однотипные практические задачи, выбирать способы действий из известных на основе знаний и практического опыта, корректировать деятельность с учетом полученных результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z1306" w:id="1073"/>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1306" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - при подготовке специалистов среднего звена: вести руководство стандартной работой других с учетом значимых социальных и этических аспектов, нести ответственность за собственное обучение и обучение других, применять профессиональные (практические и теоретические) знания для осуществления деятельности и практического опыта, решать типовые практические задачи широкого спектра, требующие самостоятельного анализа рабочей ситуации и ее предсказуемых изменений, выбирать технологические пути осуществления деятельности, вести текущий и итоговый контроль, выполнять оценку и коррекцию деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z1307" w:id="1074"/>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1307" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Требования к срокам обучения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z1308" w:id="1075"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1308" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Подготовка кадров с техническим и профессиональным образованием осуществляется на базе основного среднего, общего среднего, технического и профессионального, послесреднего образования, а также высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1075"/>
-    <w:bookmarkStart w:name="z1309" w:id="1076"/>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1309" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении на базе образовательных программ технического и профессионального образования, послесреднего образования, а также высшего образования результаты обучения предыдущего уровня формального образования признаются автоматически, количество осваиваемых академических кредитов и срок обучения сокращаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z1310" w:id="1077"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1310" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организация ТиПО самостоятельно осуществляет признание результатов обучения неформального образования, в том числе микроквалификаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z1311" w:id="1078"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1311" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сроки освоения образовательных программ устанавливаются организацией ТиПО совместно с работодателями в зависимости от сложности и/или количества квалификаций, уровня предыдущего образования, и определяются объемом предусмотренных кредитов/часов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25245,51 +25453,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГОСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkEnd w:id="1067"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25406,68 +25614,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра просвещения РК от 31.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1313" w:id="1079"/>
+    <w:bookmarkStart w:name="z1313" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Модель учебного плана технического и профессионального образования при модульной технологии обучения для уровней квалифицированных рабочих кадров и специалиста среднего звена</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkEnd w:id="1068"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -28799,70 +29007,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>336 (276+60) /8064 (6624+1440 СРС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="1080"/>
+          <w:bookmarkStart w:name="z145" w:id="1069"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84 (69+15) /2016 (1656+360СРС) – 168 (138+30) /4032</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1080"/>
+          <w:bookmarkEnd w:id="1069"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (3312+720 СРС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28906,111 +29114,111 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>252 (207+45) /6048 (4968+1080 СРС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="1081"/>
+          <w:bookmarkStart w:name="z146" w:id="1070"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84 (69+15) /2016 (1656+360СРС) – 168 (138+30) /4032</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1081"/>
+          <w:bookmarkEnd w:id="1070"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (3312+720 СРС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1849" w:id="1082"/>
+      <w:bookmarkStart w:name="z1849" w:id="1071"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkEnd w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* по специальности "Хореографическое искусство" составляет 53 (38+15)/1272 (912+360) кредитов/часов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29174,143 +29382,143 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стандарту технического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и профессионального образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1421" w:id="1083"/>
+    <w:bookmarkStart w:name="z1421" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Модель учебного плана технического и профессионального образования для уровней квалифицированных рабочих кадров и специалиста среднего звена</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkEnd w:id="1072"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1422" w:id="1084"/>
+          <w:bookmarkStart w:name="z1422" w:id="1073"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1084"/>
+          <w:bookmarkEnd w:id="1073"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -29539,80 +29747,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1433" w:id="1085"/>
+          <w:bookmarkStart w:name="z1433" w:id="1074"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1085"/>
+          <w:bookmarkEnd w:id="1074"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29973,80 +30181,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1447" w:id="1086"/>
+          <w:bookmarkStart w:name="z1447" w:id="1075"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1086"/>
+          <w:bookmarkEnd w:id="1075"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30206,80 +30414,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1454" w:id="1087"/>
+          <w:bookmarkStart w:name="z1454" w:id="1076"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1087"/>
+          <w:bookmarkEnd w:id="1076"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30439,80 +30647,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1461" w:id="1088"/>
+          <w:bookmarkStart w:name="z1461" w:id="1077"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1088"/>
+          <w:bookmarkEnd w:id="1077"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30672,80 +30880,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1468" w:id="1089"/>
+          <w:bookmarkStart w:name="z1468" w:id="1078"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1089"/>
+          <w:bookmarkEnd w:id="1078"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30905,80 +31113,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1475" w:id="1090"/>
+          <w:bookmarkStart w:name="z1475" w:id="1079"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1090"/>
+          <w:bookmarkEnd w:id="1079"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31067,80 +31275,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1480" w:id="1091"/>
+          <w:bookmarkStart w:name="z1480" w:id="1080"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1091"/>
+          <w:bookmarkEnd w:id="1080"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31300,80 +31508,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1487" w:id="1092"/>
+          <w:bookmarkStart w:name="z1487" w:id="1081"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1092"/>
+          <w:bookmarkEnd w:id="1081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31750,80 +31958,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1501" w:id="1093"/>
+          <w:bookmarkStart w:name="z1501" w:id="1082"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1093"/>
+          <w:bookmarkEnd w:id="1082"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31876,80 +32084,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1505" w:id="1094"/>
+          <w:bookmarkStart w:name="z1505" w:id="1083"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1094"/>
+          <w:bookmarkEnd w:id="1083"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32420,80 +32628,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1523" w:id="1095"/>
+          <w:bookmarkStart w:name="z1523" w:id="1084"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1095"/>
+          <w:bookmarkEnd w:id="1084"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32649,80 +32857,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1530" w:id="1096"/>
+          <w:bookmarkStart w:name="z1530" w:id="1085"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1096"/>
+          <w:bookmarkEnd w:id="1085"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32878,80 +33086,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1537" w:id="1097"/>
+          <w:bookmarkStart w:name="z1537" w:id="1086"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1097"/>
+          <w:bookmarkEnd w:id="1086"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33107,80 +33315,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1544" w:id="1098"/>
+          <w:bookmarkStart w:name="z1544" w:id="1087"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1098"/>
+          <w:bookmarkEnd w:id="1087"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33336,80 +33544,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1551" w:id="1099"/>
+          <w:bookmarkStart w:name="z1551" w:id="1088"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1099"/>
+          <w:bookmarkEnd w:id="1088"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33565,80 +33773,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1558" w:id="1100"/>
+          <w:bookmarkStart w:name="z1558" w:id="1089"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1100"/>
+          <w:bookmarkEnd w:id="1089"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33723,80 +33931,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1563" w:id="1101"/>
+          <w:bookmarkStart w:name="z1563" w:id="1090"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1101"/>
+          <w:bookmarkEnd w:id="1090"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33952,80 +34160,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1570" w:id="1102"/>
+          <w:bookmarkStart w:name="z1570" w:id="1091"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1102"/>
+          <w:bookmarkEnd w:id="1091"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34398,80 +34606,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1584" w:id="1103"/>
+          <w:bookmarkStart w:name="z1584" w:id="1092"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1103"/>
+          <w:bookmarkEnd w:id="1092"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34556,80 +34764,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1589" w:id="1104"/>
+          <w:bookmarkStart w:name="z1589" w:id="1093"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1104"/>
+          <w:bookmarkEnd w:id="1093"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34913,64 +35121,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84 (69+15)/2016 (1656+360)-168 (138+30)/4032 (3312+720)**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1601" w:id="1105"/>
+      <w:bookmarkStart w:name="z1601" w:id="1094"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkEnd w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>*в том числе лабораторно-практические занятия по общепрофессиональным и специальным дисциплинам, курсовое и дипломное проектирование.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35096,125 +35304,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 августа 2022 года № 348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1084" w:id="1106"/>
+    <w:bookmarkStart w:name="z1084" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный общеобязательный стандарт послесреднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkEnd w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра просвещения РК от 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1602" w:id="1107"/>
+    <w:bookmarkStart w:name="z1602" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z1603" w:id="1108"/>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1603" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий государственный общеобязательный стандарт послесреднего образования (далее – ГОСО) разработан в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35229,51 +35437,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об образовании" (далее-Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581 "Некоторые вопросы Министерства просвещения Республики Казахстан", и определяет требования к содержанию образования с ориентиром на результаты обучения, максимальному объему учебной нагрузки, к уровню подготовки обучающихся, сроку обучения по образовательным программам послесреднего образования (далее – образовательные программы ПО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkEnd w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий ГОСО применяется организациями образования, реализующими образовательные программы ПО (далее – организации ПО) независимо от форм собственности и ведомственной подчиненности, и разработчиками образовательных программ ПО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -35310,640 +35518,640 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1605" w:id="1109"/>
+    <w:bookmarkStart w:name="z1605" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В ГОСО применяются следующие термины и определения: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1850" w:id="1099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) академический кредит – унифицированная единица измерения объема научной и (или) учебной работы (нагрузки) обучающегося и (или) преподавателя (педагога), необходимого для достижения результатов обучения образовательной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1851" w:id="1100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) базовая компетенция - совокупность знаний, умений и навыков, необходимых для освоения профессиональных компетенций в соответствии с выбранной специальностью, формирующих основу профессионального развития будущего специалиста и отражающих специфику введения в специальность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1852" w:id="1101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) базовый модуль - функционально завершенный структурный элемент образовательной программы, направленный на формирование базовой компетенции обучающегося;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1853" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) компонент организации образования – перечень дисциплин базовых или профессиональных модулей, определяемых организацией ПО самостоятельно в соответствии с региональным планом развития, требованиями работодателей, с учетом профессиональных стандартов и профессиональных стандартов WorldSkills (Ворлдскилс) в рамках освоения образовательной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1854" w:id="1103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) демонстрационный экзамен – форма проведения промежуточной и/или итоговой аттестации, позволяющая обучающемуся практически продемонстрировать освоенные профессиональные компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1855" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дипломная работа (проект) – итоговая самостоятельная работа обучающегося, представляющая собой обобщение результатов освоения обучающимся образовательной программы ПО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1856" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) общая компетенция – совокупность знаний, умений и навыков, необходимых для личностной, социальной и профессиональной деятельности обучающегося по решению общих для всех профессиональных областей задач, необходимых для жизнедеятельности человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1857" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) общеобязательный модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование общих компетенции обучающегося;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1858" w:id="1107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) индивидуальный учебный план – учебный план, формируемый на каждый учебный год обучающимся самостоятельно с помощью организации образования на основании образовательной программы и каталога элективных дисциплин и (или) модулей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1859" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проектная работа – практическая и/или творческая работа обучающегося, выполняемая под руководством педагога или наставник;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1860" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) рабочая учебная программа – документ, разрабатываемый организацией ПО для конкретной учебной дисциплины и (или) модуля рабочего учебного плана;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z1850" w:id="1110"/>
-[...15 lines deleted...]
-      1) академический кредит – унифицированная единица измерения объема научной и (или) учебной работы (нагрузки) обучающегося и (или) преподавателя (педагога), необходимого для достижения результатов обучения образовательной программы;</w:t>
+    <w:bookmarkStart w:name="z1861" w:id="1110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) рабочий учебный план – документ, разрабатываемый организацией ПО, регламентирующий перечень, объемов учебных дисциплин и/или модулей, последовательность их изучения, а также формы контроля их освоения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z1851" w:id="1111"/>
-[...15 lines deleted...]
-      2) базовая компетенция - совокупность знаний, умений и навыков, необходимых для освоения профессиональных компетенций в соответствии с выбранной специальностью, формирующих основу профессионального развития будущего специалиста и отражающих специфику введения в специальность;</w:t>
+    <w:bookmarkStart w:name="z1862" w:id="1111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) профессиональная компетенция – способность решать совокупность профессиональных задач на основе знаний, умений и навыков, а также личностных качеств, позволяющих эффективно осуществлять профессиональную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1852" w:id="1112"/>
-[...15 lines deleted...]
-      3) базовый модуль - функционально завершенный структурный элемент образовательной программы, направленный на формирование базовой компетенции обучающегося;</w:t>
+    <w:bookmarkStart w:name="z1863" w:id="1112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) профессиональный модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование профессиональной компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z1853" w:id="1113"/>
-[...15 lines deleted...]
-      4) компонент организации образования – перечень дисциплин базовых или профессиональных модулей, определяемых организацией ПО самостоятельно в соответствии с региональным планом развития, требованиями работодателей, с учетом профессиональных стандартов и профессиональных стандартов WorldSkills (Ворлдскилс) в рамках освоения образовательной программы;</w:t>
+    <w:bookmarkStart w:name="z1864" w:id="1113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) консультация – форма учебных занятий, которая обеспечивает помощь обучающимся при освоении образовательной программы, проводимая в рамках промежуточной и итоговой аттестации, сопровождения дипломных, курсовых проектов (работ) и проектных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z1854" w:id="1114"/>
-[...15 lines deleted...]
-      5) демонстрационный экзамен – форма проведения промежуточной и/или итоговой аттестации, позволяющая обучающемуся практически продемонстрировать освоенные профессиональные компетенции;</w:t>
+    <w:bookmarkStart w:name="z1865" w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) кредитно-модульная система обучения – модель организации учебного процесса, основывающаяся на единстве кредитной и модульной технологиях обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z1855" w:id="1115"/>
-[...15 lines deleted...]
-      6) дипломная работа (проект) – итоговая самостоятельная работа обучающегося, представляющая собой обобщение результатов освоения обучающимся образовательной программы ПО;</w:t>
+    <w:bookmarkStart w:name="z1866" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обязательный компонент – перечень учебных модулей, осваиваемых обучающимися в обязательном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z1856" w:id="1116"/>
-[...15 lines deleted...]
-      7) общая компетенция – совокупность знаний, умений и навыков, необходимых для личностной, социальной и профессиональной деятельности обучающегося по решению общих для всех профессиональных областей задач, необходимых для жизнедеятельности человека;</w:t>
+    <w:bookmarkStart w:name="z1867" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) микроквалификация – набор знаний, навыков и компетенций, полученный по завершению короткого периода обучения, позволяющий выполнять отдельные трудовые функции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z1857" w:id="1117"/>
-[...15 lines deleted...]
-      8) общеобязательный модуль – функционально завершенный структурный элемент образовательной программы, направленный на формирование общих компетенции обучающегося;</w:t>
+    <w:bookmarkStart w:name="z1868" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) компонент по выбору – перечень дисциплин или модулей, предлагаемых организацией ПО, самостоятельно выбираемых обучающимися, направленная на расширение практического опыта освоения квалификации, в том числе через проектную работу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z1858" w:id="1118"/>
-[...15 lines deleted...]
-      9) индивидуальный учебный план – учебный план, формируемый на каждый учебный год обучающимся самостоятельно с помощью организации образования на основании образовательной программы и каталога элективных дисциплин и (или) модулей;</w:t>
+    <w:bookmarkStart w:name="z1869" w:id="1118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) факультативные занятия – дополнительное обучение с целью углубления знаний, развития интересов, способностей, обучающихся в рамках выбранной специальности, не входящее в обязательное обучение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z1859" w:id="1119"/>
-[...15 lines deleted...]
-      10) проектная работа – практическая и/или творческая работа обучающегося, выполняемая под руководством педагога или наставник;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра просвещения РК от 31.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1624" w:id="1119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Требования к содержанию послесреднего образования с ориентиром на результаты обучения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z1860" w:id="1120"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z1870" w:id="1131"/>
+    <w:bookmarkStart w:name="z1870" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Содержание ПО определяется образовательными программами и ориентируется на результаты обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1131"/>
-    <w:bookmarkStart w:name="z1926" w:id="1132"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1926" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Содержание образовательных программ ПО предусматривает освоение, общеобязательных, базовых и профессиональных модулей, включающих теоретические занятия, выполнение лабораторно-практических работ, прохождение производственного обучения и профессиональной практики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z1927" w:id="1133"/>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1927" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В рамках основной образовательной программы (Major) (мейджер), по усмотрению организации ПО, предусматривается получение обучающимися дополнительной микроквалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z1928" w:id="1134"/>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1928" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для формирования дополнительных компетенций и навыков обучающихся, по усмотрению организации ПО, реализуется дополнительная образовательная программа (Minor) (майнор), осуществляемая за счет часов, предусмотренных на факультативные занятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkEnd w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35980,250 +36188,250 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Образовательные программы разрабатываются организациями ПО самостоятельно с участием работодателей на основе настоящих требований ГОСО, профессиональных стандартов (при наличии), профессиональных стандартов WorldSkills (Ворлдскилс) (при наличии). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1929" w:id="1135"/>
+    <w:bookmarkStart w:name="z1929" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы ПО синхронизируются с образовательными программами высшего образования и согласовываются с организациями высшего и (или) послевузовского образования по профилю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1135"/>
-    <w:bookmarkStart w:name="z1930" w:id="1136"/>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1930" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы ПО содержатся в реестре образовательных программ и включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1136"/>
-    <w:bookmarkStart w:name="z1931" w:id="1137"/>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1931" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Паспорт образовательной программы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z1932" w:id="1138"/>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1932" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Перечень компетенций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z1933" w:id="1139"/>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1933" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Содержание образовательной программы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z1934" w:id="1140"/>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1934" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Содержание модулей (дисциплин);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z1935" w:id="1141"/>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1935" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Сводную таблицу, отражающая объем освоенных кредитов/часов в разрезе модулей (дисциплин) образовательной программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z1936" w:id="1142"/>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1936" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Матрицу дисциплин по компетенциям (для модульных программ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z1937" w:id="1143"/>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1937" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В образовательных программах ПО отражаются результаты обучения, на основании которых разрабатываются учебные планы (рабочие учебные планы, индивидуальные учебные планы студентов) и рабочие учебные программы по дисциплинам/модулям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z1938" w:id="1144"/>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1938" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы по усмотрению организации образования актуализируются в начале каждого учебного года в соответствии с изменяющимися требованиями работодателей, профессиональных стандартов и профессиональных стандартов WorldSkills (Ворлдскилс) (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkEnd w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36242,260 +36450,260 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1637" w:id="1145"/>
+    <w:bookmarkStart w:name="z1637" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Содержание образовательных программ ПО предусматривает изучение интегрированных в модули образовательных программ технического и профессионального образования с включением отдельных модулей или дисциплин образовательных программ бакалавриата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z1638" w:id="1146"/>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1638" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы ПО разрабатываются организациями ПО на основе объединения соответствующих содержательных аспектов образовательных программ, необходимых для выполнения конкретной деятельности и формирования профессиональной компетентности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z1873" w:id="1147"/>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1873" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Для формирования общих компетенций организация ПО предусматривает изучение общеобязательных модулей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z1877" w:id="1148"/>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1877" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общие компетенции направлены на формирование здорового образа жизни и совершенствование физических качеств, социализацию и адаптацию в обществе и трудовом коллективе, развитие чувств патриотизма и гражданственности, национального самосознания, добропорядочности и антикоррупционной культуры, приобретение навыков предпринимательской деятельности и финансовой грамотности, применение информационно-коммуникационных и цифровых технологий в профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
-    <w:bookmarkStart w:name="z1878" w:id="1149"/>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1878" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы ПО предусматривают изучение следующих общеобязательных модулей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z1879" w:id="1150"/>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1879" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) развитие и совершенствование физических качеств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
-    <w:bookmarkStart w:name="z1880" w:id="1151"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1880" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) применение информационно-коммуникационных и цифровых технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z1881" w:id="1152"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1881" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) применение основ социальных наук для социализации и адаптации в обществе и трудовом коллективе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z1882" w:id="1153"/>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1882" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) применение основных закономерностей и механизмов функционирования современной экономической системы в профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z1883" w:id="1154"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1883" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По усмотрению организации ПО общеобязательные модули полностью или частично интегрируются в базовые и (или) профессиональные модули в зависимости от профиля специальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkEnd w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36514,160 +36722,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1874" w:id="1155"/>
+    <w:bookmarkStart w:name="z1874" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7. Содержание базовых и профессиональных модулей (общепрофессиональных и специальных дисциплин) учитывает современные требования к экологической и/или промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1155"/>
-    <w:bookmarkStart w:name="z1885" w:id="1156"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1885" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Базовые модули направлены на формирование основы для приобретения профессиональных компетенций, формируемых в дальнейшем в ходе освоения профессиональных модулей, и отражают специфику определенной профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1886" w:id="1157"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1886" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Базовые и профессиональные модули (общепрофессиональные и специальные дисциплины) определяются организацией ПО самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1887" w:id="1158"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1887" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По усмотрению организации ПО базовые модули полностью или частично интегрируются в профессиональные модули, за исключением военных специальностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1888" w:id="1159"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1888" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях расширения практического опыта освоения квалификации по усмотрению организации ПО реализуется проектная работа обучающихся в рамках базовых, профессиональных модулей и (или) самостоятельной работы студентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkEnd w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36686,160 +36894,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1875" w:id="1160"/>
+    <w:bookmarkStart w:name="z1875" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Образовательные программы ПО наряду с теоретическим обучением предусматривают прохождение производственного обучения и профессиональной практики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1160"/>
-    <w:bookmarkStart w:name="z1890" w:id="1161"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1890" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профессиональная практика подразделяется на учебную, производственную и преддипломную. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z1891" w:id="1162"/>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1891" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки проведения и содержание производственного обучения и профессиональной практики определяются графиком учебного процесса и рабочими учебными программами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1892" w:id="1163"/>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1892" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные программы ПО с использованием дуального обучения предусматривают теоретическое обучение в организациях образования, и не менее шестидесяти процентов от объема учебного времени общепрофессиональных, специальных дисциплин и (или) базовых, профессиональных модулей в форме производственного обучения, профессиональной практики на базе предприятия (организации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1893" w:id="1164"/>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1893" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В объем часов учебного плана, выделенных на производственное обучение, в том числе включается количество часов на производственное обучение, проводимое на базе организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkEnd w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36858,784 +37066,784 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1654" w:id="1165"/>
+    <w:bookmarkStart w:name="z1654" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оценка достижений результатов обучения проводится различными видами контроля: текущего контроля успеваемости, промежуточной и итоговой аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1655" w:id="1166"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1655" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Контрольные работы, зачеты и курсовые проекты (работы) проводятся за счет учебного времени, отведенного на изучение модуля, экзамены – в сроки, отведенные на промежуточную или итоговую аттестацию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z1656" w:id="1167"/>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1656" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Итоговая и (или) промежуточная аттестация для специальностей сферы искусства и культуры предусматривает выполнение творческих заданий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1167"/>
-    <w:bookmarkStart w:name="z1657" w:id="1168"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1657" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение о творческом задании организация ПО разрабатывает самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1658" w:id="1169"/>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1658" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Квалификационный экзамен проводится в форме практической работы или демонстрационного экзамена в учебно-производственных мастерских, лабораториях и учебных центрах организаций ПО и/или на производственных площадках предприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1659" w:id="1170"/>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1659" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая аттестация для лиц с особыми образовательными потребностями проводится в форме выполнения практической работы. Форма итоговой аттестации обучающихся определяется организацией ПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1660" w:id="1171"/>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1660" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Рабочие учебные планы разрабатываются на основе модели учебного плана ПО, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГОСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z1661" w:id="1172"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1661" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Рабочие учебные программы разрабатываются по всем дисциплинам и (или) модулям учебного плана с ориентиром на результаты обучения и утверждаются организацией ПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1662" w:id="1173"/>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1662" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При разработке образовательных программ организации ПО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1663" w:id="1174"/>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1663" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) самостоятельно определяют объем и содержание модулей с сохранением общего количества кредитов/часов отведенное на обязательное обучение; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1664" w:id="1164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяют последовательность, перечень и количество модулей/квалификаций в рамках одной специальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1665" w:id="1165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выбирают различные технологии обучения, формы, методы организации и контроля учебного процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1666" w:id="1166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Содержание образовательной программы ПО предусматривает преемственность уровней образования, а также перезачет результатов обучения, кредитов/часов на следующем уровне образования по родственным специальностям (квалификациям).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1667" w:id="1167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования к максимальному объему учебной нагрузки обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1668" w:id="1168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Максимальный объем учебной нагрузки обучающихся составляет не более 54 часов в неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1669" w:id="1169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Учебная нагрузка измеряется временем, требуемым обучающемуся для достижения установленных результатов обучения в образовательной программе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1670" w:id="1170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учебная нагрузка включает всю учебную деятельность обучающегося – лекции, семинары, курсовые работы (проекты), практические и лабораторные работы, производственное обучение и профессиональную практику, дипломную работу (проект), самостоятельную работу, в том числе под руководством педагога.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1671" w:id="1171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении учебной нагрузки обучающегося необходимо учитывать, что учебный год состоит из академических периодов (семестров), периодов промежуточной аттестации, практик и (или) производственного обучения, каникул, периода итоговой аттестации (на выпускном курсе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1672" w:id="1172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжительность академических периодов и каникул определяются организацией ПО самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1673" w:id="1173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Общее количество учебной нагрузки в учебном году составляет не менее 75 кредитов или не менее 1800 академических часов. Объем аудиторной работы и самостоятельной работы студента под руководством педагога (СРСП) составляет 60 кредитов /1440 часов в год, при этом объем СРСП составляет не более тридцати процентов от объема каждой дисциплины и/или модуля. Объем самостоятельной работы студента (СРС) составляет 15 кредитов /360 часов в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1674" w:id="1174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При дуальном обучении СРС не предусматривается в учебных планах.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z1664" w:id="1175"/>
-[...15 lines deleted...]
-      2) определяют последовательность, перечень и количество модулей/квалификаций в рамках одной специальности;</w:t>
+    <w:bookmarkStart w:name="z1675" w:id="1175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оказания помощи и развития индивидуальных способностей, обучающихся предусмотрены консультации и факультативные занятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1175"/>
-    <w:bookmarkStart w:name="z1665" w:id="1176"/>
-[...15 lines deleted...]
-      3) выбирают различные технологии обучения, формы, методы организации и контроля учебного процесса.</w:t>
+    <w:bookmarkStart w:name="z1676" w:id="1176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Объем учебной нагрузки обучающегося измеряется в кредитах/часах по результатам обучения, осваиваемых им по каждому модулю или другим видам учебной работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z1666" w:id="1177"/>
-[...15 lines deleted...]
-      13. Содержание образовательной программы ПО предусматривает преемственность уровней образования, а также перезачет результатов обучения, кредитов/часов на следующем уровне образования по родственным специальностям (квалификациям).</w:t>
+    <w:bookmarkStart w:name="z1677" w:id="1177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 кредит равен 24 академическим часам, 1 академический час равен 45 минутам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z1667" w:id="1178"/>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z1678" w:id="1189"/>
+    <w:bookmarkStart w:name="z1678" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Объем учебного времени обязательных учебных занятий составляет для вечерней формы обучения 70 % и для заочной формы обучения 30 % от соответствующего объема учебного времени, предусмотренного для очной формы обучения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1679" w:id="1190"/>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1679" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Организация ПО осуществляет образовательную деятельность в соответствии с полученной лицензией и на протяжении всего периода времени ее действительности соблюдает квалификационные требования, предъявляемые к образовательной деятельности, и перечня документов, подтверждающие соответствие им, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 (зарегистрирован в Реестре нормативных правовых актов под № 30721).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z1680" w:id="1191"/>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1680" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Требования к уровню подготовки обучающихся</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1191"/>
-    <w:bookmarkStart w:name="z1681" w:id="1192"/>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1681" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Требования к уровню подготовки обучающихся определяются дескрипторами национальной рамки квалификаций, отраслевых рамок квалификаций, профессиональных стандартов, профессиональных стандартов WorldSkills (Ворлдскилс) и отражают освоенные компетенции, выраженные в достигнутых результатах обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z1682" w:id="1193"/>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1682" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дескрипторы отражают результаты обучения, характеризующие способности обучающихся: вести самостоятельное управление и контроль процессами трудовой и учебной деятельности в рамках стратегии, политики и целей организации, обсуждение проблемы, аргументирование выводов и грамотное оперирование информацией, применять широкий диапазон теоретических и практических знаний в профессиональной области, выполнять самостоятельный поиск информации, необходимый для решения профессиональных задач, решать практические задачи, предполагающие многообразие способов решения и их выбор, применять творческий подход (или умения и навыки самостоятельно разрабатывать и выдвигать различные, в том числе альтернативные варианты решения профессиональных проблем), вести текущий и итоговый контроль, выполнять оценку и коррекцию деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1683" w:id="1194"/>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1683" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Требования к срокам обучения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1684" w:id="1195"/>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1684" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Подготовка кадров с послесредним образованием осуществляется на базе общего среднего образования, технического и профессионального образования, послесреднего образования, а также высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
-    <w:bookmarkStart w:name="z1685" w:id="1196"/>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1685" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении на базе образовательных программ технического и профессионального образования, послесреднего образования, а также высшего образования результаты обучения предыдущего уровня формального образования признаются автоматически, количество осваиваемых академических кредитов и срок обучения сокращаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1686" w:id="1197"/>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1686" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организация ПО самостоятельно осуществляет признание результатов обучения неформального образования, в том числе микроквалификаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z1687" w:id="1198"/>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1687" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сроки освоения образовательных программ устанавливаются организацией ПО согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГОСО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkEnd w:id="1187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37739,68 +37947,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение - в редакции приказа и.о. Министра просвещения РК от 31.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1689" w:id="1199"/>
+    <w:bookmarkStart w:name="z1689" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Модель учебного плана послесреднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkEnd w:id="1188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -40066,64 +40274,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84 (69+15 СРС)/2016 (1656+360 СРС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z151" w:id="1200"/>
+      <w:bookmarkStart w:name="z151" w:id="1189"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkEnd w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>*Производственное обучение и/или профессиональная практика составляет не менее 40 % от базовых и профессиональных модулей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -40253,282 +40461,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 августа 2022 года № 348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1164" w:id="1201"/>
+    <w:bookmarkStart w:name="z1164" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1165" w:id="1202"/>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1165" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 "Об утверждении государственных общеобязательных стандартов образования всех уровней образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17669).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1166" w:id="1203"/>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1166" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 5 мая 2020 года № 182 "О внесении изменений и дополнений в приказ Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 "Об утверждении государственных общеобязательных стандартов образования всех уровней образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20580).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1167" w:id="1204"/>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1167" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 августа 2020 года № 372 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 "Об утверждении государственных общеобязательных стандартов образования всех уровней образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21146).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1168" w:id="1205"/>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1168" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра образования и науки Республики Казахстан от 23 июля 2021 года № 362 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 31 октября 2018 года № 604 "Об утверждении государственных общеобязательных стандартов образования всех уровней образования"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23692).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkEnd w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>