--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf2f3b1" w14:textId="cf2f3b1">
+    <w:p w14:paraId="68fcee4" w14:textId="68fcee4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, а также их размеров</w:t>
+        <w:t>Об утверждении Правил выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их, а также размеров единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра просвещения Республики Казахстан от 29 июля 2022 года № 347. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 августа 2022 года № 29030.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -159,50 +159,98 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок введения в действие см. п.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок – в редакции приказа Министра просвещения РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -309,54 +357,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, а также их размеры.</w:t>
+        <w:t xml:space="preserve"> выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их, а также размеров единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра просвещения РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету дошкольного и среднего образования Министерства просвещения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -909,930 +1019,1086 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, а также их размеры</w:t>
+        <w:t xml:space="preserve"> Правила выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их, а также размеров единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Министра просвещения РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила устанавливают порядок выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их, а также размеров единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, победителям международных конкурсов научных проектов, педагогам, подготовившим их (далее - Единовременное вознаграждение).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Органом, осуществляющим присуждение Единовременного вознаграждения, является Министерство просвещения Республики Казахстан (далее - Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Единовременное вознаграждение носит персональный характер и не может присуждаться повторно в течение года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Единовременное вознаграждение присуждается только за достижение текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кандидаты на получение Единовременного вознаграждения должны быть гражданами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кандидатами для награждения Единовременным вознаграждением являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) победители и призеры международных олимпиад по общеобразовательным предметам, а также педагоги, подготовившие их;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) победители международных конкурсов научных проектов, а также педагоги, подготовившие их.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные победители и призеры международных олимпиад по общеобразовательным предметам и победители международных конкурсов научных проектов заполняют анкеты согласно приложению к настоящим Правилам. Достоверность данных в анкете лиц, не достигших восемнадцатилетнего возраста, подтверждается подписями родителей или иных законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Единовременное вознаграждение присуждается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила устанавливают порядок выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, а также их размеры. </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+      1) казахстанским обучающимся, членам сборной команды Республики ставших Казахстан победителями и призерами международных олимпиад по общеобразовательным предметам, победителями международных конкурсов научных проектов согласно перечню, утвержденному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 20 июля 2022 года № 333 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28915) (далее - приказ № 333);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Кандидатами для награждения Единовременного вознаграждения являются победители и призеры международных олимпиад по общеобразовательным предметам и педагоги, подготовившие их, указанные победителями и призерами международных олимпиад по общеобразовательным предметам в анкетах согласно </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+      2) педагогам, подготовивших победителей и призеров международных олимпиад по общеобразовательным предметам, победителей международных конкурсов научных проектов, согласно перечню, утвержденному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Победителям и призерам международных олимпиад по общеобразовательным предметам, вручается сертификат с указанием Единовременного вознаграждения в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) за диплом I степени и золотую медаль – 1 500 МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) за диплом II степени и серебряную медаль – 1000 МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) за диплом III степени и бронзовую медаль – 500 МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Победителям международных конкурсов научных проектов вручается сертификат с указанием Единовременного вознаграждения за диплом I степени и золотую медаль в размере 1 500 МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Педагогам, подготовившим победителей и призеров международных олимпиад по общеобразовательным предметам вручается сертификат с указанием Единовременного вознаграждения в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) педагогу, подготовившему обладателя диплома I степени и золотой медали – 26,5 кратном размере базового должностного оклада;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) педагогу, подготовившему обладателя диплома IІ степени и серебряной медали – 17,5 кратном размере базового должностного оклада;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) педагогу, подготовившему обладателя диплома IІІ степени и бронзовой медали – 8,5 размере кратном базового должностного оклада.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Педагогу, подготовившему победителя международных конкурсов научных проектов - обладателя диплома I степени и золотой медали, вручается сертификат с указанием единовременного вознаграждения в 26,5-кратном размере базового должностного оклада.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выплаты единовременного вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В соответствии с результатами выступления сборных команд Республики Казахстан на международных олимпиадах по общеобразовательным предметам, международных конкурсов научных проектов текущего года Республиканский научно-практический центр "Дарын" (далее – РНПЦ "Дарын"):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует и утверждает список победителей и призеров международных олимпиад по общеобразовательным предметам, победителей международных конкурсов научных проектов, копии результатов опубликованных на официальных сайтах стран-организаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) казахстанским обучающимся, членам сборной команды Республики Казахстан ставших победителями и призерами международных олимпиад, соответствующих перечню согласно </w:t>
-[...381 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+      2) организует награждение победителей и призеров международных олимпиадах по общеобразовательным предметам, победителей международных конкурсов научных проектов согласно перечню, утвержденному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, дипломами I, II, III степеней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. РНПЦ "Дарын" формирует и утверждает списки педагогов, подготовивших победителей и призеров международных олимпиад по общеобразовательным предметам, победителей международных конкурсов научных проектов на основании подтверждающих документов с организации образования, где обучается победитель и призер с указанием данных педагога.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Победители и призеры международных олимпиад по общеобразовательным предметам и победители международных конкурсов научных проектов для получения Единовременного вознаграждения в РНПЦ "Дарын" предоставляют следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копию документа, удостоверяющего личность (при его наличии) и (или) свидетельства о рождении (при его наличии) и (или) паспорта (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копии дипломов I, II, III степеней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реквизиты текущего банковского счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) справку с места работы педагога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) справку с места учебы обладателя Единовременного вознаграждения с указанием данных о педагоге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      15. При указании обучающимся двух и более педагогов сумма Единовременного вознаграждения распределяется между указанными педагогами в равных пропорциях.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достоверность данных лиц, не достигших восемнадцатилетнего возраста, подтверждается подписями руководителя организации образования, родителей или иных законных представителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      16. В случае отказа победителем или призером от награждения Единовременного вознаграждения, за педагогами, подготовившими победителей или призеров, сохраняется право на получение Единовременного вознаграждения. </w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Педагоги, подготовившие победителей и призеров международных олимпиад по общеобразовательным предметам, победителей международных конкурсов научных проектов для получения Единовременного вознаграждения в РНПЦ "Дарын" предоставляют следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копию документа, удостоверяющего личность (при его наличии) и (или) паспорта (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      18. Единовременное вознаграждение выплачиваются путем перечисления денежных средств на соответствующие текущие банковские счета победителей и призеров и указанных педагогов.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии дипломов I, II, III степеней победителей и призеров международных олимпиад по общеобразовательным предметам и победителей международных конкурсов научных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      19. Единовременное вознаграждение не включает расходы (налоги, и другие обязательные платежи и сборы), установленные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реквизиты текущего банковского счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) справку с места работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Единовременное вознаграждение выплачивается за счет средств республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При подготовке педагогами двух и более победителей и (или) призеров, Единовременное вознаграждение выплачивается за каждого победителя и призера международных олимпиад по общеобразовательным предметам, победителя международных конкурсов научных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При указании обучающимся двух и более педагогов сумма Единовременного вознаграждения распределяется между указанными педагогами в равных пропорциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае отказа победителем или призером от награждения Единовременного вознаграждения, за педагогами, подготовившими победителей или призеров, сохраняется право на получение Единовременного вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Министерство на основании документов представленных РНПЦ "Дарын", издает приказ о присуждении Единовременного вознаграждения на текущий год с размещением на интернет-ресурсе Министерства. В приказе указывается список награжденных, размеры выплат согласно пунктам 8, 9, 10 и 11 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Единовременное вознаграждение выплачивается путем перечисления денежных средств на соответствующие текущие банковские счета победителей и призеров, а также подготовивших их педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Единовременное вознаграждение не включает расходы (налоги, и другие обязательные платежи и сборы), установленные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1866,1485 +2132,541 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам выплаты</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>единовременного вознаграждения</w:t>
+              <w:t>к Правилам выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>победителям и призерам</w:t>
+              <w:t>единовременного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>международных олимпиад</w:t>
+              <w:t>вознаграждения победителям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и призерам международных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олимпиад</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по общеобразовательным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предметам, педагогам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подготовившим их,</w:t>
+              <w:t>подготовившим их, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также размеры единовременного</w:t>
+              <w:t>размеры единовременного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вознаграждения победителям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и призерам международных олимпиад</w:t>
-[...529 lines deleted...]
-              <w:t>победителям и призерам международных</w:t>
+              <w:t>и призерам международных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>олимпиад по общеобразовательным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предметам, педагогам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подготовившим их,</w:t>
-[...64 lines deleted...]
-              <w:t>педагогам, подготовившим их</w:t>
+              <w:t>подготовившим их</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень международных олимпиад по общеобразовательным предметам, по которым победители, призеры и педагоги, подготовившие их, поощряются единовременным вознаграждением за счет бюджетных средств</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+        <w:t xml:space="preserve"> Анкета победителя или призера международных олимпиад или победителя международных конкурсов научных проектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО (при его наличии) участника ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Международные интеллектуальные соревнования (олимпиады или научные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проекты _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Название школы (село, район, город, область)_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Класс _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контакты участника (номер моб.телефона, мессенджеры, e-mail) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) и контакты родителей (номер моб.телефона,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>WhatsApp) ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) педагога, подготовившего Вас к участию международной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>олимпиаде или международных конкурсов научных проектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место его (ее) работы или учебы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись родителей или иных законных представителей ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Благодарим Вас за ответы. Просим прислать скан заполненной собственноручно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и подписанной анкеты на электронный адрес.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...648 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3365,55 +2687,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>